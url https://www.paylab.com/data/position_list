--- v0 (2026-04-03)
+++ v1 (2026-06-03)
@@ -12,62 +12,62 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1575">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1577">
   <si>
     <t>List of job positions in the salary survey</t>
   </si>
   <si>
     <t>www.paylab.com</t>
   </si>
   <si>
     <t>Updated in</t>
   </si>
   <si>
-    <t>04/2026</t>
+    <t>06/2026</t>
   </si>
   <si>
     <t>Number of positions</t>
   </si>
   <si>
     <t>category_name_en</t>
   </si>
   <si>
     <t>position_name_en</t>
   </si>
   <si>
     <t>job_description_en</t>
   </si>
   <si>
     <t>Administration</t>
   </si>
   <si>
     <t>Administrative Worker</t>
   </si>
   <si>
     <t>* Transcribing documents using computers.
 * Recording of incoming and outgoing correspondence.
 * Handling corporate correspondence, email, and phone calls.
 * Operating copier and fax equipment.
 * Filing and locating documents.
@@ -2656,50 +2656,68 @@
 * Controlling the efficiency of the use of measurement resources.
 * Verifying the accuracy of information found. 
 * Interpreting the data found in the form of reports, analyses, statistics, charts, graphs, etc.</t>
   </si>
   <si>
     <t>Statistician</t>
   </si>
   <si>
     <t>* Checking the accuracy and completeness of statistical data.
 * Preparing documents for statistical surveys and analyses.
 * Monitoring the development of statistical indicators and identifying the causes of deviations from the planned parameters.
 * Processing comments and opinions on statistical results.</t>
   </si>
   <si>
     <t>Tax Advisor</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
+  </si>
+  <si>
+    <t>Treasury specialist</t>
+  </si>
+  <si>
+    <t>* Continuous provision of internal and external financing according to the organization's needs
+* Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
+* Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
+* Management of relations with financial institutions and selection of suitable financing instruments
+* Preparation of funds to ensure operational, project and investment financing of the organization
+* Financial risk management; elimination of financial risks with the help of hedging instruments
+* Financial planning, modeling and prediction of cash flow from operating and investment activities
+* Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
+* Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
+* Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
+* Account management, cash pooling and management of the company's payment system
+* Effective placement / investment of financial surpluses of management
+* External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
   </si>
   <si>
     <t>VAT specialist</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
     <t>Education, Science &amp; Research</t>
   </si>
   <si>
     <t>* Organising the museum processing of archaeological findings.
 * Keeping records of the archaeological finding’s fund.
 * Documenting the situation of findings by means of the basic geodetic survey, drawing, photograph and description.
 * First-level documenting and evaluating the finding’s fund.
 * Organising the work of the basic field research.
 * Presenting the results of basic research through lectures and occasional exhibitions.</t>
   </si>
   <si>
@@ -10244,88 +10262,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F815"/>
+  <dimension ref="A1:F816"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E6" sqref="E6:F815"/>
+      <selection activeCell="E6" sqref="E6:F816"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="37.7051" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="53.844" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
+    <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
+    <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>5</v>
       </c>
       <c r="B5" t="s">
         <v>5</v>
       </c>
       <c r="C5" t="s">
         <v>6</v>
       </c>
       <c r="D5" t="s">
         <v>6</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
@@ -14140,10795 +14158,10813 @@
       <c r="E217" s="2" t="s">
         <v>434</v>
       </c>
       <c r="F217" s="2"/>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
         <v>373</v>
       </c>
       <c r="B218" t="s">
         <v>373</v>
       </c>
       <c r="C218" t="s">
         <v>435</v>
       </c>
       <c r="D218" t="s">
         <v>435</v>
       </c>
       <c r="E218" s="2" t="s">
         <v>436</v>
       </c>
       <c r="F218" s="2"/>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
+        <v>373</v>
+      </c>
+      <c r="B219" t="s">
+        <v>373</v>
+      </c>
+      <c r="C219" t="s">
         <v>437</v>
       </c>
-      <c r="B219" t="s">
+      <c r="D219" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="E219" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F219" s="2"/>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B220" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C220" t="s">
-        <v>439</v>
+        <v>83</v>
       </c>
       <c r="D220" t="s">
-        <v>439</v>
+        <v>83</v>
       </c>
       <c r="E220" s="2" t="s">
         <v>440</v>
       </c>
       <c r="F220" s="2"/>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B221" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C221" t="s">
         <v>441</v>
       </c>
       <c r="D221" t="s">
         <v>441</v>
       </c>
       <c r="E221" s="2" t="s">
         <v>442</v>
       </c>
       <c r="F221" s="2"/>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B222" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C222" t="s">
         <v>443</v>
       </c>
       <c r="D222" t="s">
         <v>443</v>
       </c>
       <c r="E222" s="2" t="s">
         <v>444</v>
       </c>
       <c r="F222" s="2"/>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B223" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C223" t="s">
         <v>445</v>
       </c>
       <c r="D223" t="s">
         <v>445</v>
       </c>
       <c r="E223" s="2" t="s">
         <v>446</v>
       </c>
       <c r="F223" s="2"/>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B224" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C224" t="s">
         <v>447</v>
       </c>
       <c r="D224" t="s">
         <v>447</v>
       </c>
       <c r="E224" s="2" t="s">
         <v>448</v>
       </c>
       <c r="F224" s="2"/>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B225" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C225" t="s">
         <v>449</v>
       </c>
       <c r="D225" t="s">
         <v>449</v>
       </c>
       <c r="E225" s="2" t="s">
         <v>450</v>
       </c>
       <c r="F225" s="2"/>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B226" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C226" t="s">
         <v>451</v>
       </c>
       <c r="D226" t="s">
         <v>451</v>
       </c>
       <c r="E226" s="2" t="s">
         <v>452</v>
       </c>
       <c r="F226" s="2"/>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B227" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C227" t="s">
         <v>453</v>
       </c>
       <c r="D227" t="s">
         <v>453</v>
       </c>
       <c r="E227" s="2" t="s">
         <v>454</v>
       </c>
       <c r="F227" s="2"/>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B228" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C228" t="s">
         <v>455</v>
       </c>
       <c r="D228" t="s">
         <v>455</v>
       </c>
       <c r="E228" s="2" t="s">
         <v>456</v>
       </c>
       <c r="F228" s="2"/>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B229" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C229" t="s">
         <v>457</v>
       </c>
       <c r="D229" t="s">
         <v>457</v>
       </c>
       <c r="E229" s="2" t="s">
         <v>458</v>
       </c>
       <c r="F229" s="2"/>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B230" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C230" t="s">
         <v>459</v>
       </c>
       <c r="D230" t="s">
         <v>459</v>
       </c>
       <c r="E230" s="2" t="s">
         <v>460</v>
       </c>
       <c r="F230" s="2"/>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B231" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C231" t="s">
         <v>461</v>
       </c>
       <c r="D231" t="s">
         <v>461</v>
       </c>
       <c r="E231" s="2" t="s">
         <v>462</v>
       </c>
       <c r="F231" s="2"/>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B232" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C232" t="s">
         <v>463</v>
       </c>
       <c r="D232" t="s">
         <v>463</v>
       </c>
       <c r="E232" s="2" t="s">
         <v>464</v>
       </c>
       <c r="F232" s="2"/>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B233" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C233" t="s">
         <v>465</v>
       </c>
       <c r="D233" t="s">
         <v>465</v>
       </c>
       <c r="E233" s="2" t="s">
         <v>466</v>
       </c>
       <c r="F233" s="2"/>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B234" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C234" t="s">
         <v>467</v>
       </c>
       <c r="D234" t="s">
         <v>467</v>
       </c>
       <c r="E234" s="2" t="s">
         <v>468</v>
       </c>
       <c r="F234" s="2"/>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B235" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C235" t="s">
         <v>469</v>
       </c>
       <c r="D235" t="s">
         <v>469</v>
       </c>
       <c r="E235" s="2" t="s">
         <v>470</v>
       </c>
       <c r="F235" s="2"/>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B236" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C236" t="s">
         <v>471</v>
       </c>
       <c r="D236" t="s">
         <v>471</v>
       </c>
       <c r="E236" s="2" t="s">
         <v>472</v>
       </c>
       <c r="F236" s="2"/>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B237" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C237" t="s">
         <v>473</v>
       </c>
       <c r="D237" t="s">
         <v>473</v>
       </c>
       <c r="E237" s="2" t="s">
         <v>474</v>
       </c>
       <c r="F237" s="2"/>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B238" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C238" t="s">
         <v>475</v>
       </c>
       <c r="D238" t="s">
         <v>475</v>
       </c>
       <c r="E238" s="2" t="s">
         <v>476</v>
       </c>
       <c r="F238" s="2"/>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B239" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C239" t="s">
         <v>477</v>
       </c>
       <c r="D239" t="s">
         <v>477</v>
       </c>
       <c r="E239" s="2" t="s">
         <v>478</v>
       </c>
       <c r="F239" s="2"/>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B240" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C240" t="s">
         <v>479</v>
       </c>
       <c r="D240" t="s">
         <v>479</v>
       </c>
       <c r="E240" s="2" t="s">
         <v>480</v>
       </c>
       <c r="F240" s="2"/>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B241" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C241" t="s">
         <v>481</v>
       </c>
       <c r="D241" t="s">
         <v>481</v>
       </c>
       <c r="E241" s="2" t="s">
         <v>482</v>
       </c>
       <c r="F241" s="2"/>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B242" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C242" t="s">
         <v>483</v>
       </c>
       <c r="D242" t="s">
         <v>483</v>
       </c>
       <c r="E242" s="2" t="s">
         <v>484</v>
       </c>
       <c r="F242" s="2"/>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B243" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C243" t="s">
         <v>485</v>
       </c>
       <c r="D243" t="s">
         <v>485</v>
       </c>
       <c r="E243" s="2" t="s">
         <v>486</v>
       </c>
       <c r="F243" s="2"/>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B244" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C244" t="s">
         <v>487</v>
       </c>
       <c r="D244" t="s">
         <v>487</v>
       </c>
       <c r="E244" s="2" t="s">
         <v>488</v>
       </c>
       <c r="F244" s="2"/>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B245" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C245" t="s">
         <v>489</v>
       </c>
       <c r="D245" t="s">
         <v>489</v>
       </c>
       <c r="E245" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F245" s="2"/>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B246" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C246" t="s">
         <v>491</v>
       </c>
       <c r="D246" t="s">
         <v>491</v>
       </c>
       <c r="E246" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F246" s="2"/>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B247" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C247" t="s">
         <v>493</v>
       </c>
       <c r="D247" t="s">
         <v>493</v>
       </c>
       <c r="E247" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F247" s="2"/>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B248" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C248" t="s">
         <v>495</v>
       </c>
       <c r="D248" t="s">
         <v>495</v>
       </c>
       <c r="E248" s="2" t="s">
         <v>496</v>
       </c>
       <c r="F248" s="2"/>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B249" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C249" t="s">
         <v>497</v>
       </c>
       <c r="D249" t="s">
         <v>497</v>
       </c>
       <c r="E249" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F249" s="2"/>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="B250" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C250" t="s">
         <v>499</v>
       </c>
       <c r="D250" t="s">
         <v>499</v>
       </c>
       <c r="E250" s="2" t="s">
         <v>500</v>
       </c>
       <c r="F250" s="2"/>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
+        <v>439</v>
+      </c>
+      <c r="B251" t="s">
+        <v>439</v>
+      </c>
+      <c r="C251" t="s">
         <v>501</v>
       </c>
-      <c r="B251" t="s">
+      <c r="D251" t="s">
         <v>501</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="E251" s="2" t="s">
         <v>502</v>
       </c>
       <c r="F251" s="2"/>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B252" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C252" t="s">
-        <v>301</v>
+        <v>173</v>
       </c>
       <c r="D252" t="s">
-        <v>301</v>
+        <v>173</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="F252" s="2"/>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B253" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C253" t="s">
-        <v>504</v>
+        <v>301</v>
       </c>
       <c r="D253" t="s">
-        <v>504</v>
+        <v>301</v>
       </c>
       <c r="E253" s="2" t="s">
         <v>505</v>
       </c>
       <c r="F253" s="2"/>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B254" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C254" t="s">
-        <v>177</v>
+        <v>506</v>
       </c>
       <c r="D254" t="s">
-        <v>177</v>
+        <v>506</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="F254" s="2"/>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B255" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C255" t="s">
-        <v>507</v>
+        <v>177</v>
       </c>
       <c r="D255" t="s">
-        <v>507</v>
+        <v>177</v>
       </c>
       <c r="E255" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F255" s="2"/>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B256" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C256" t="s">
         <v>509</v>
       </c>
       <c r="D256" t="s">
         <v>509</v>
       </c>
       <c r="E256" s="2" t="s">
         <v>510</v>
       </c>
       <c r="F256" s="2"/>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B257" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C257" t="s">
         <v>511</v>
       </c>
       <c r="D257" t="s">
         <v>511</v>
       </c>
       <c r="E257" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F257" s="2"/>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B258" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C258" t="s">
         <v>513</v>
       </c>
       <c r="D258" t="s">
         <v>513</v>
       </c>
       <c r="E258" s="2" t="s">
         <v>514</v>
       </c>
       <c r="F258" s="2"/>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B259" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C259" t="s">
         <v>515</v>
       </c>
       <c r="D259" t="s">
         <v>515</v>
       </c>
       <c r="E259" s="2" t="s">
         <v>516</v>
       </c>
       <c r="F259" s="2"/>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B260" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C260" t="s">
-        <v>179</v>
+        <v>517</v>
       </c>
       <c r="D260" t="s">
-        <v>179</v>
+        <v>517</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>180</v>
+        <v>518</v>
       </c>
       <c r="F260" s="2"/>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B261" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C261" t="s">
-        <v>517</v>
+        <v>179</v>
       </c>
       <c r="D261" t="s">
-        <v>517</v>
+        <v>179</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>518</v>
+        <v>180</v>
       </c>
       <c r="F261" s="2"/>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B262" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C262" t="s">
         <v>519</v>
       </c>
       <c r="D262" t="s">
         <v>519</v>
       </c>
       <c r="E262" s="2" t="s">
         <v>520</v>
       </c>
       <c r="F262" s="2"/>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B263" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C263" t="s">
         <v>521</v>
       </c>
       <c r="D263" t="s">
         <v>521</v>
       </c>
       <c r="E263" s="2" t="s">
         <v>522</v>
       </c>
       <c r="F263" s="2"/>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B264" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C264" t="s">
-        <v>183</v>
+        <v>523</v>
       </c>
       <c r="D264" t="s">
-        <v>183</v>
+        <v>523</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>184</v>
+        <v>524</v>
       </c>
       <c r="F264" s="2"/>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B265" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C265" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="D265" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>523</v>
+        <v>184</v>
       </c>
       <c r="F265" s="2"/>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B266" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C266" t="s">
-        <v>524</v>
+        <v>187</v>
       </c>
       <c r="D266" t="s">
-        <v>524</v>
+        <v>187</v>
       </c>
       <c r="E266" s="2" t="s">
         <v>525</v>
       </c>
       <c r="F266" s="2"/>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B267" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C267" t="s">
         <v>526</v>
       </c>
       <c r="D267" t="s">
         <v>526</v>
       </c>
       <c r="E267" s="2" t="s">
         <v>527</v>
       </c>
       <c r="F267" s="2"/>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B268" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C268" t="s">
         <v>528</v>
       </c>
       <c r="D268" t="s">
         <v>528</v>
       </c>
       <c r="E268" s="2" t="s">
         <v>529</v>
       </c>
       <c r="F268" s="2"/>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B269" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C269" t="s">
-        <v>189</v>
+        <v>530</v>
       </c>
       <c r="D269" t="s">
-        <v>189</v>
+        <v>530</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="F269" s="2"/>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B270" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="C270" t="s">
-        <v>531</v>
+        <v>189</v>
       </c>
       <c r="D270" t="s">
-        <v>531</v>
+        <v>189</v>
       </c>
       <c r="E270" s="2" t="s">
         <v>532</v>
       </c>
       <c r="F270" s="2"/>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
+        <v>503</v>
+      </c>
+      <c r="B271" t="s">
+        <v>503</v>
+      </c>
+      <c r="C271" t="s">
         <v>533</v>
       </c>
-      <c r="B271" t="s">
+      <c r="D271" t="s">
         <v>533</v>
       </c>
-      <c r="C271" t="s">
+      <c r="E271" s="2" t="s">
         <v>534</v>
-      </c>
-[...4 lines deleted...]
-        <v>535</v>
       </c>
       <c r="F271" s="2"/>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B272" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C272" t="s">
         <v>536</v>
       </c>
       <c r="D272" t="s">
         <v>536</v>
       </c>
       <c r="E272" s="2" t="s">
         <v>537</v>
       </c>
       <c r="F272" s="2"/>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B273" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C273" t="s">
         <v>538</v>
       </c>
       <c r="D273" t="s">
         <v>538</v>
       </c>
       <c r="E273" s="2" t="s">
         <v>539</v>
       </c>
       <c r="F273" s="2"/>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B274" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C274" t="s">
         <v>540</v>
       </c>
       <c r="D274" t="s">
         <v>540</v>
       </c>
       <c r="E274" s="2" t="s">
         <v>541</v>
       </c>
       <c r="F274" s="2"/>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B275" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C275" t="s">
         <v>542</v>
       </c>
       <c r="D275" t="s">
         <v>542</v>
       </c>
       <c r="E275" s="2" t="s">
         <v>543</v>
       </c>
       <c r="F275" s="2"/>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B276" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C276" t="s">
         <v>544</v>
       </c>
       <c r="D276" t="s">
         <v>544</v>
       </c>
       <c r="E276" s="2" t="s">
         <v>545</v>
       </c>
       <c r="F276" s="2"/>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B277" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C277" t="s">
         <v>546</v>
       </c>
       <c r="D277" t="s">
         <v>546</v>
       </c>
       <c r="E277" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F277" s="2"/>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="B278" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="C278" t="s">
         <v>548</v>
       </c>
       <c r="D278" t="s">
         <v>548</v>
       </c>
       <c r="E278" s="2" t="s">
         <v>549</v>
       </c>
       <c r="F278" s="2"/>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
+        <v>535</v>
+      </c>
+      <c r="B279" t="s">
+        <v>535</v>
+      </c>
+      <c r="C279" t="s">
         <v>550</v>
       </c>
-      <c r="B279" t="s">
+      <c r="D279" t="s">
         <v>550</v>
       </c>
-      <c r="C279" t="s">
+      <c r="E279" s="2" t="s">
         <v>551</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F279" s="2"/>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B280" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C280" t="s">
         <v>553</v>
       </c>
       <c r="D280" t="s">
         <v>553</v>
       </c>
       <c r="E280" s="2" t="s">
         <v>554</v>
       </c>
       <c r="F280" s="2"/>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B281" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C281" t="s">
         <v>555</v>
       </c>
       <c r="D281" t="s">
         <v>555</v>
       </c>
       <c r="E281" s="2" t="s">
         <v>556</v>
       </c>
       <c r="F281" s="2"/>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B282" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C282" t="s">
         <v>557</v>
       </c>
       <c r="D282" t="s">
         <v>557</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>558</v>
       </c>
       <c r="F282" s="2"/>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B283" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C283" t="s">
         <v>559</v>
       </c>
       <c r="D283" t="s">
         <v>559</v>
       </c>
       <c r="E283" s="2" t="s">
         <v>560</v>
       </c>
       <c r="F283" s="2"/>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B284" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C284" t="s">
         <v>561</v>
       </c>
       <c r="D284" t="s">
         <v>561</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>562</v>
       </c>
       <c r="F284" s="2"/>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B285" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C285" t="s">
         <v>563</v>
       </c>
       <c r="D285" t="s">
         <v>563</v>
       </c>
       <c r="E285" s="2" t="s">
         <v>564</v>
       </c>
       <c r="F285" s="2"/>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B286" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C286" t="s">
         <v>565</v>
       </c>
       <c r="D286" t="s">
         <v>565</v>
       </c>
       <c r="E286" s="2" t="s">
         <v>566</v>
       </c>
       <c r="F286" s="2"/>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B287" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C287" t="s">
         <v>567</v>
       </c>
       <c r="D287" t="s">
         <v>567</v>
       </c>
       <c r="E287" s="2" t="s">
         <v>568</v>
       </c>
       <c r="F287" s="2"/>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B288" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C288" t="s">
         <v>569</v>
       </c>
       <c r="D288" t="s">
         <v>569</v>
       </c>
       <c r="E288" s="2" t="s">
         <v>570</v>
       </c>
       <c r="F288" s="2"/>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B289" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C289" t="s">
         <v>571</v>
       </c>
       <c r="D289" t="s">
         <v>571</v>
       </c>
       <c r="E289" s="2" t="s">
         <v>572</v>
       </c>
       <c r="F289" s="2"/>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B290" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C290" t="s">
         <v>573</v>
       </c>
       <c r="D290" t="s">
         <v>573</v>
       </c>
       <c r="E290" s="2" t="s">
         <v>574</v>
       </c>
       <c r="F290" s="2"/>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="B291" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
       <c r="C291" t="s">
         <v>575</v>
       </c>
       <c r="D291" t="s">
         <v>575</v>
       </c>
       <c r="E291" s="2" t="s">
         <v>576</v>
       </c>
       <c r="F291" s="2"/>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
+        <v>552</v>
+      </c>
+      <c r="B292" t="s">
+        <v>552</v>
+      </c>
+      <c r="C292" t="s">
         <v>577</v>
       </c>
-      <c r="B292" t="s">
+      <c r="D292" t="s">
         <v>577</v>
       </c>
-      <c r="C292" t="s">
+      <c r="E292" s="2" t="s">
         <v>578</v>
-      </c>
-[...4 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F292" s="2"/>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B293" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C293" t="s">
         <v>580</v>
       </c>
       <c r="D293" t="s">
         <v>580</v>
       </c>
       <c r="E293" s="2" t="s">
         <v>581</v>
       </c>
       <c r="F293" s="2"/>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B294" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C294" t="s">
         <v>582</v>
       </c>
       <c r="D294" t="s">
         <v>582</v>
       </c>
       <c r="E294" s="2" t="s">
         <v>583</v>
       </c>
       <c r="F294" s="2"/>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B295" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C295" t="s">
         <v>584</v>
       </c>
       <c r="D295" t="s">
         <v>584</v>
       </c>
       <c r="E295" s="2" t="s">
         <v>585</v>
       </c>
       <c r="F295" s="2"/>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B296" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C296" t="s">
         <v>586</v>
       </c>
       <c r="D296" t="s">
         <v>586</v>
       </c>
       <c r="E296" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F296" s="2"/>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B297" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C297" t="s">
         <v>588</v>
       </c>
       <c r="D297" t="s">
         <v>588</v>
       </c>
       <c r="E297" s="2" t="s">
         <v>589</v>
       </c>
       <c r="F297" s="2"/>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B298" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C298" t="s">
         <v>590</v>
       </c>
       <c r="D298" t="s">
         <v>590</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>591</v>
       </c>
       <c r="F298" s="2"/>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B299" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C299" t="s">
         <v>592</v>
       </c>
       <c r="D299" t="s">
         <v>592</v>
       </c>
       <c r="E299" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F299" s="2"/>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B300" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C300" t="s">
         <v>594</v>
       </c>
       <c r="D300" t="s">
         <v>594</v>
       </c>
       <c r="E300" s="2" t="s">
         <v>595</v>
       </c>
       <c r="F300" s="2"/>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B301" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C301" t="s">
         <v>596</v>
       </c>
       <c r="D301" t="s">
         <v>596</v>
       </c>
       <c r="E301" s="2" t="s">
         <v>597</v>
       </c>
       <c r="F301" s="2"/>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B302" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C302" t="s">
         <v>598</v>
       </c>
       <c r="D302" t="s">
         <v>598</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>599</v>
       </c>
       <c r="F302" s="2"/>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B303" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C303" t="s">
         <v>600</v>
       </c>
       <c r="D303" t="s">
         <v>600</v>
       </c>
       <c r="E303" s="2" t="s">
         <v>601</v>
       </c>
       <c r="F303" s="2"/>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B304" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C304" t="s">
         <v>602</v>
       </c>
       <c r="D304" t="s">
         <v>602</v>
       </c>
       <c r="E304" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F304" s="2"/>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B305" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C305" t="s">
         <v>604</v>
       </c>
       <c r="D305" t="s">
         <v>604</v>
       </c>
       <c r="E305" s="2" t="s">
         <v>605</v>
       </c>
       <c r="F305" s="2"/>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B306" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C306" t="s">
         <v>606</v>
       </c>
       <c r="D306" t="s">
         <v>606</v>
       </c>
       <c r="E306" s="2" t="s">
         <v>607</v>
       </c>
       <c r="F306" s="2"/>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B307" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C307" t="s">
         <v>608</v>
       </c>
       <c r="D307" t="s">
         <v>608</v>
       </c>
       <c r="E307" s="2" t="s">
         <v>609</v>
       </c>
       <c r="F307" s="2"/>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B308" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C308" t="s">
         <v>610</v>
       </c>
       <c r="D308" t="s">
         <v>610</v>
       </c>
       <c r="E308" s="2" t="s">
         <v>611</v>
       </c>
       <c r="F308" s="2"/>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B309" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C309" t="s">
         <v>612</v>
       </c>
       <c r="D309" t="s">
         <v>612</v>
       </c>
       <c r="E309" s="2" t="s">
         <v>613</v>
       </c>
       <c r="F309" s="2"/>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B310" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C310" t="s">
         <v>614</v>
       </c>
       <c r="D310" t="s">
         <v>614</v>
       </c>
       <c r="E310" s="2" t="s">
         <v>615</v>
       </c>
       <c r="F310" s="2"/>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B311" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C311" t="s">
         <v>616</v>
       </c>
       <c r="D311" t="s">
         <v>616</v>
       </c>
       <c r="E311" s="2" t="s">
         <v>617</v>
       </c>
       <c r="F311" s="2"/>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B312" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C312" t="s">
         <v>618</v>
       </c>
       <c r="D312" t="s">
         <v>618</v>
       </c>
       <c r="E312" s="2" t="s">
         <v>619</v>
       </c>
       <c r="F312" s="2"/>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B313" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C313" t="s">
         <v>620</v>
       </c>
       <c r="D313" t="s">
         <v>620</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>621</v>
       </c>
       <c r="F313" s="2"/>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B314" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C314" t="s">
         <v>622</v>
       </c>
       <c r="D314" t="s">
         <v>622</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>623</v>
       </c>
       <c r="F314" s="2"/>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B315" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C315" t="s">
         <v>624</v>
       </c>
       <c r="D315" t="s">
         <v>624</v>
       </c>
       <c r="E315" s="2" t="s">
         <v>625</v>
       </c>
       <c r="F315" s="2"/>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B316" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C316" t="s">
         <v>626</v>
       </c>
       <c r="D316" t="s">
         <v>626</v>
       </c>
       <c r="E316" s="2" t="s">
         <v>627</v>
       </c>
       <c r="F316" s="2"/>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B317" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C317" t="s">
         <v>628</v>
       </c>
       <c r="D317" t="s">
         <v>628</v>
       </c>
       <c r="E317" s="2" t="s">
         <v>629</v>
       </c>
       <c r="F317" s="2"/>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B318" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C318" t="s">
         <v>630</v>
       </c>
       <c r="D318" t="s">
         <v>630</v>
       </c>
       <c r="E318" s="2" t="s">
         <v>631</v>
       </c>
       <c r="F318" s="2"/>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B319" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C319" t="s">
         <v>632</v>
       </c>
       <c r="D319" t="s">
         <v>632</v>
       </c>
       <c r="E319" s="2" t="s">
         <v>633</v>
       </c>
       <c r="F319" s="2"/>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B320" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C320" t="s">
         <v>634</v>
       </c>
       <c r="D320" t="s">
         <v>634</v>
       </c>
       <c r="E320" s="2" t="s">
         <v>635</v>
       </c>
       <c r="F320" s="2"/>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B321" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C321" t="s">
         <v>636</v>
       </c>
       <c r="D321" t="s">
         <v>636</v>
       </c>
       <c r="E321" s="2" t="s">
         <v>637</v>
       </c>
       <c r="F321" s="2"/>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B322" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C322" t="s">
         <v>638</v>
       </c>
       <c r="D322" t="s">
         <v>638</v>
       </c>
       <c r="E322" s="2" t="s">
         <v>639</v>
       </c>
       <c r="F322" s="2"/>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B323" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C323" t="s">
         <v>640</v>
       </c>
       <c r="D323" t="s">
         <v>640</v>
       </c>
       <c r="E323" s="2" t="s">
         <v>641</v>
       </c>
       <c r="F323" s="2"/>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B324" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C324" t="s">
         <v>642</v>
       </c>
       <c r="D324" t="s">
         <v>642</v>
       </c>
       <c r="E324" s="2" t="s">
         <v>643</v>
       </c>
       <c r="F324" s="2"/>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B325" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C325" t="s">
         <v>644</v>
       </c>
       <c r="D325" t="s">
         <v>644</v>
       </c>
       <c r="E325" s="2" t="s">
         <v>645</v>
       </c>
       <c r="F325" s="2"/>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B326" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C326" t="s">
         <v>646</v>
       </c>
       <c r="D326" t="s">
         <v>646</v>
       </c>
       <c r="E326" s="2" t="s">
         <v>647</v>
       </c>
       <c r="F326" s="2"/>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B327" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C327" t="s">
         <v>648</v>
       </c>
       <c r="D327" t="s">
         <v>648</v>
       </c>
       <c r="E327" s="2" t="s">
         <v>649</v>
       </c>
       <c r="F327" s="2"/>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B328" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C328" t="s">
         <v>650</v>
       </c>
       <c r="D328" t="s">
         <v>650</v>
       </c>
       <c r="E328" s="2" t="s">
         <v>651</v>
       </c>
       <c r="F328" s="2"/>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B329" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C329" t="s">
         <v>652</v>
       </c>
       <c r="D329" t="s">
         <v>652</v>
       </c>
       <c r="E329" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F329" s="2"/>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B330" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C330" t="s">
         <v>654</v>
       </c>
       <c r="D330" t="s">
         <v>654</v>
       </c>
       <c r="E330" s="2" t="s">
         <v>655</v>
       </c>
       <c r="F330" s="2"/>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B331" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C331" t="s">
         <v>656</v>
       </c>
       <c r="D331" t="s">
         <v>656</v>
       </c>
       <c r="E331" s="2" t="s">
         <v>657</v>
       </c>
       <c r="F331" s="2"/>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B332" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C332" t="s">
         <v>658</v>
       </c>
       <c r="D332" t="s">
         <v>658</v>
       </c>
       <c r="E332" s="2" t="s">
         <v>659</v>
       </c>
       <c r="F332" s="2"/>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B333" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C333" t="s">
         <v>660</v>
       </c>
       <c r="D333" t="s">
         <v>660</v>
       </c>
       <c r="E333" s="2" t="s">
         <v>661</v>
       </c>
       <c r="F333" s="2"/>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B334" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C334" t="s">
         <v>662</v>
       </c>
       <c r="D334" t="s">
         <v>662</v>
       </c>
       <c r="E334" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F334" s="2"/>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B335" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C335" t="s">
         <v>664</v>
       </c>
       <c r="D335" t="s">
         <v>664</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>665</v>
       </c>
       <c r="F335" s="2"/>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B336" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C336" t="s">
         <v>666</v>
       </c>
       <c r="D336" t="s">
         <v>666</v>
       </c>
       <c r="E336" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F336" s="2"/>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B337" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C337" t="s">
         <v>668</v>
       </c>
       <c r="D337" t="s">
         <v>668</v>
       </c>
       <c r="E337" s="2" t="s">
         <v>669</v>
       </c>
       <c r="F337" s="2"/>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B338" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C338" t="s">
         <v>670</v>
       </c>
       <c r="D338" t="s">
         <v>670</v>
       </c>
       <c r="E338" s="2" t="s">
         <v>671</v>
       </c>
       <c r="F338" s="2"/>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B339" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C339" t="s">
         <v>672</v>
       </c>
       <c r="D339" t="s">
         <v>672</v>
       </c>
       <c r="E339" s="2" t="s">
         <v>673</v>
       </c>
       <c r="F339" s="2"/>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B340" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C340" t="s">
         <v>674</v>
       </c>
       <c r="D340" t="s">
         <v>674</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>675</v>
       </c>
       <c r="F340" s="2"/>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B341" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C341" t="s">
         <v>676</v>
       </c>
       <c r="D341" t="s">
         <v>676</v>
       </c>
       <c r="E341" s="2" t="s">
         <v>677</v>
       </c>
       <c r="F341" s="2"/>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B342" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C342" t="s">
         <v>678</v>
       </c>
       <c r="D342" t="s">
         <v>678</v>
       </c>
       <c r="E342" s="2" t="s">
         <v>679</v>
       </c>
       <c r="F342" s="2"/>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B343" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C343" t="s">
         <v>680</v>
       </c>
       <c r="D343" t="s">
         <v>680</v>
       </c>
       <c r="E343" s="2" t="s">
         <v>681</v>
       </c>
       <c r="F343" s="2"/>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B344" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C344" t="s">
         <v>682</v>
       </c>
       <c r="D344" t="s">
         <v>682</v>
       </c>
       <c r="E344" s="2" t="s">
         <v>683</v>
       </c>
       <c r="F344" s="2"/>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B345" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C345" t="s">
         <v>684</v>
       </c>
       <c r="D345" t="s">
         <v>684</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>685</v>
       </c>
       <c r="F345" s="2"/>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B346" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C346" t="s">
         <v>686</v>
       </c>
       <c r="D346" t="s">
         <v>686</v>
       </c>
       <c r="E346" s="2" t="s">
         <v>687</v>
       </c>
       <c r="F346" s="2"/>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B347" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C347" t="s">
         <v>688</v>
       </c>
       <c r="D347" t="s">
         <v>688</v>
       </c>
       <c r="E347" s="2" t="s">
         <v>689</v>
       </c>
       <c r="F347" s="2"/>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B348" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C348" t="s">
         <v>690</v>
       </c>
       <c r="D348" t="s">
         <v>690</v>
       </c>
       <c r="E348" s="2" t="s">
         <v>691</v>
       </c>
       <c r="F348" s="2"/>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B349" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C349" t="s">
         <v>692</v>
       </c>
       <c r="D349" t="s">
         <v>692</v>
       </c>
       <c r="E349" s="2" t="s">
         <v>693</v>
       </c>
       <c r="F349" s="2"/>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B350" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C350" t="s">
         <v>694</v>
       </c>
       <c r="D350" t="s">
         <v>694</v>
       </c>
       <c r="E350" s="2" t="s">
         <v>695</v>
       </c>
       <c r="F350" s="2"/>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B351" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C351" t="s">
-        <v>524</v>
+        <v>696</v>
       </c>
       <c r="D351" t="s">
-        <v>524</v>
+        <v>696</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F351" s="2"/>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B352" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C352" t="s">
         <v>526</v>
       </c>
       <c r="D352" t="s">
         <v>526</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="F352" s="2"/>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B353" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C353" t="s">
-        <v>698</v>
+        <v>528</v>
       </c>
       <c r="D353" t="s">
-        <v>698</v>
+        <v>528</v>
       </c>
       <c r="E353" s="2" t="s">
         <v>699</v>
       </c>
       <c r="F353" s="2"/>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B354" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C354" t="s">
         <v>700</v>
       </c>
       <c r="D354" t="s">
         <v>700</v>
       </c>
       <c r="E354" s="2" t="s">
         <v>701</v>
       </c>
       <c r="F354" s="2"/>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B355" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C355" t="s">
         <v>702</v>
       </c>
       <c r="D355" t="s">
         <v>702</v>
       </c>
       <c r="E355" s="2" t="s">
         <v>703</v>
       </c>
       <c r="F355" s="2"/>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B356" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C356" t="s">
         <v>704</v>
       </c>
       <c r="D356" t="s">
         <v>704</v>
       </c>
       <c r="E356" s="2" t="s">
         <v>705</v>
       </c>
       <c r="F356" s="2"/>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B357" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C357" t="s">
         <v>706</v>
       </c>
       <c r="D357" t="s">
         <v>706</v>
       </c>
       <c r="E357" s="2" t="s">
         <v>707</v>
       </c>
       <c r="F357" s="2"/>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B358" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C358" t="s">
         <v>708</v>
       </c>
       <c r="D358" t="s">
         <v>708</v>
       </c>
       <c r="E358" s="2" t="s">
         <v>709</v>
       </c>
       <c r="F358" s="2"/>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B359" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C359" t="s">
         <v>710</v>
       </c>
       <c r="D359" t="s">
         <v>710</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>711</v>
       </c>
       <c r="F359" s="2"/>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B360" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C360" t="s">
         <v>712</v>
       </c>
       <c r="D360" t="s">
         <v>712</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>713</v>
       </c>
       <c r="F360" s="2"/>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B361" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C361" t="s">
         <v>714</v>
       </c>
       <c r="D361" t="s">
         <v>714</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>715</v>
       </c>
       <c r="F361" s="2"/>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B362" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C362" t="s">
         <v>716</v>
       </c>
       <c r="D362" t="s">
         <v>716</v>
       </c>
       <c r="E362" s="2" t="s">
         <v>717</v>
       </c>
       <c r="F362" s="2"/>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="B363" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="C363" t="s">
         <v>718</v>
       </c>
       <c r="D363" t="s">
         <v>718</v>
       </c>
       <c r="E363" s="2" t="s">
         <v>719</v>
       </c>
       <c r="F363" s="2"/>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
+        <v>579</v>
+      </c>
+      <c r="B364" t="s">
+        <v>579</v>
+      </c>
+      <c r="C364" t="s">
         <v>720</v>
       </c>
-      <c r="B364" t="s">
+      <c r="D364" t="s">
         <v>720</v>
       </c>
-      <c r="C364" t="s">
+      <c r="E364" s="2" t="s">
         <v>721</v>
-      </c>
-[...4 lines deleted...]
-        <v>722</v>
       </c>
       <c r="F364" s="2"/>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B365" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C365" t="s">
         <v>723</v>
       </c>
       <c r="D365" t="s">
         <v>723</v>
       </c>
       <c r="E365" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F365" s="2"/>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B366" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C366" t="s">
         <v>725</v>
       </c>
       <c r="D366" t="s">
         <v>725</v>
       </c>
       <c r="E366" s="2" t="s">
         <v>726</v>
       </c>
       <c r="F366" s="2"/>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B367" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C367" t="s">
         <v>727</v>
       </c>
       <c r="D367" t="s">
         <v>727</v>
       </c>
       <c r="E367" s="2" t="s">
         <v>728</v>
       </c>
       <c r="F367" s="2"/>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B368" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C368" t="s">
         <v>729</v>
       </c>
       <c r="D368" t="s">
         <v>729</v>
       </c>
       <c r="E368" s="2" t="s">
         <v>730</v>
       </c>
       <c r="F368" s="2"/>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B369" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C369" t="s">
         <v>731</v>
       </c>
       <c r="D369" t="s">
         <v>731</v>
       </c>
       <c r="E369" s="2" t="s">
         <v>732</v>
       </c>
       <c r="F369" s="2"/>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B370" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C370" t="s">
         <v>733</v>
       </c>
       <c r="D370" t="s">
         <v>733</v>
       </c>
       <c r="E370" s="2" t="s">
         <v>734</v>
       </c>
       <c r="F370" s="2"/>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B371" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C371" t="s">
         <v>735</v>
       </c>
       <c r="D371" t="s">
         <v>735</v>
       </c>
       <c r="E371" s="2" t="s">
         <v>736</v>
       </c>
       <c r="F371" s="2"/>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B372" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C372" t="s">
         <v>737</v>
       </c>
       <c r="D372" t="s">
         <v>737</v>
       </c>
       <c r="E372" s="2" t="s">
         <v>738</v>
       </c>
       <c r="F372" s="2"/>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B373" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C373" t="s">
         <v>739</v>
       </c>
       <c r="D373" t="s">
         <v>739</v>
       </c>
       <c r="E373" s="2" t="s">
         <v>740</v>
       </c>
       <c r="F373" s="2"/>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B374" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C374" t="s">
         <v>741</v>
       </c>
       <c r="D374" t="s">
         <v>741</v>
       </c>
       <c r="E374" s="2" t="s">
         <v>742</v>
       </c>
       <c r="F374" s="2"/>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B375" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C375" t="s">
         <v>743</v>
       </c>
       <c r="D375" t="s">
         <v>743</v>
       </c>
       <c r="E375" s="2" t="s">
         <v>744</v>
       </c>
       <c r="F375" s="2"/>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="B376" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="C376" t="s">
         <v>745</v>
       </c>
       <c r="D376" t="s">
         <v>745</v>
       </c>
       <c r="E376" s="2" t="s">
         <v>746</v>
       </c>
       <c r="F376" s="2"/>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
+        <v>722</v>
+      </c>
+      <c r="B377" t="s">
+        <v>722</v>
+      </c>
+      <c r="C377" t="s">
         <v>747</v>
       </c>
-      <c r="B377" t="s">
+      <c r="D377" t="s">
         <v>747</v>
       </c>
-      <c r="C377" t="s">
+      <c r="E377" s="2" t="s">
         <v>748</v>
-      </c>
-[...4 lines deleted...]
-        <v>749</v>
       </c>
       <c r="F377" s="2"/>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B378" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C378" t="s">
         <v>750</v>
       </c>
       <c r="D378" t="s">
         <v>750</v>
       </c>
       <c r="E378" s="2" t="s">
         <v>751</v>
       </c>
       <c r="F378" s="2"/>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B379" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C379" t="s">
         <v>752</v>
       </c>
       <c r="D379" t="s">
         <v>752</v>
       </c>
       <c r="E379" s="2" t="s">
         <v>753</v>
       </c>
       <c r="F379" s="2"/>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B380" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C380" t="s">
         <v>754</v>
       </c>
       <c r="D380" t="s">
         <v>754</v>
       </c>
       <c r="E380" s="2" t="s">
         <v>755</v>
       </c>
       <c r="F380" s="2"/>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B381" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C381" t="s">
         <v>756</v>
       </c>
       <c r="D381" t="s">
         <v>756</v>
       </c>
       <c r="E381" s="2" t="s">
         <v>757</v>
       </c>
       <c r="F381" s="2"/>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B382" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C382" t="s">
         <v>758</v>
       </c>
       <c r="D382" t="s">
         <v>758</v>
       </c>
       <c r="E382" s="2" t="s">
         <v>759</v>
       </c>
       <c r="F382" s="2"/>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B383" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C383" t="s">
         <v>760</v>
       </c>
       <c r="D383" t="s">
         <v>760</v>
       </c>
       <c r="E383" s="2" t="s">
         <v>761</v>
       </c>
       <c r="F383" s="2"/>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B384" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C384" t="s">
         <v>762</v>
       </c>
       <c r="D384" t="s">
         <v>762</v>
       </c>
       <c r="E384" s="2" t="s">
         <v>763</v>
       </c>
       <c r="F384" s="2"/>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B385" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C385" t="s">
-        <v>95</v>
+        <v>764</v>
       </c>
       <c r="D385" t="s">
-        <v>95</v>
+        <v>764</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F385" s="2"/>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B386" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C386" t="s">
-        <v>765</v>
+        <v>95</v>
       </c>
       <c r="D386" t="s">
-        <v>765</v>
+        <v>95</v>
       </c>
       <c r="E386" s="2" t="s">
         <v>766</v>
       </c>
       <c r="F386" s="2"/>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B387" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C387" t="s">
         <v>767</v>
       </c>
       <c r="D387" t="s">
         <v>767</v>
       </c>
       <c r="E387" s="2" t="s">
         <v>768</v>
       </c>
       <c r="F387" s="2"/>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B388" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C388" t="s">
         <v>769</v>
       </c>
       <c r="D388" t="s">
         <v>769</v>
       </c>
       <c r="E388" s="2" t="s">
         <v>770</v>
       </c>
       <c r="F388" s="2"/>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B389" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C389" t="s">
         <v>771</v>
       </c>
       <c r="D389" t="s">
         <v>771</v>
       </c>
       <c r="E389" s="2" t="s">
         <v>772</v>
       </c>
       <c r="F389" s="2"/>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B390" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C390" t="s">
         <v>773</v>
       </c>
       <c r="D390" t="s">
         <v>773</v>
       </c>
       <c r="E390" s="2" t="s">
         <v>774</v>
       </c>
       <c r="F390" s="2"/>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B391" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C391" t="s">
         <v>775</v>
       </c>
       <c r="D391" t="s">
         <v>775</v>
       </c>
       <c r="E391" s="2" t="s">
         <v>776</v>
       </c>
       <c r="F391" s="2"/>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B392" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C392" t="s">
         <v>777</v>
       </c>
       <c r="D392" t="s">
         <v>777</v>
       </c>
       <c r="E392" s="2" t="s">
         <v>778</v>
       </c>
       <c r="F392" s="2"/>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B393" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C393" t="s">
         <v>779</v>
       </c>
       <c r="D393" t="s">
         <v>779</v>
       </c>
       <c r="E393" s="2" t="s">
         <v>780</v>
       </c>
       <c r="F393" s="2"/>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B394" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C394" t="s">
         <v>781</v>
       </c>
       <c r="D394" t="s">
         <v>781</v>
       </c>
       <c r="E394" s="2" t="s">
         <v>782</v>
       </c>
       <c r="F394" s="2"/>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B395" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C395" t="s">
         <v>783</v>
       </c>
       <c r="D395" t="s">
         <v>783</v>
       </c>
       <c r="E395" s="2" t="s">
         <v>784</v>
       </c>
       <c r="F395" s="2"/>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B396" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C396" t="s">
         <v>785</v>
       </c>
       <c r="D396" t="s">
         <v>785</v>
       </c>
       <c r="E396" s="2" t="s">
         <v>786</v>
       </c>
       <c r="F396" s="2"/>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B397" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C397" t="s">
         <v>787</v>
       </c>
       <c r="D397" t="s">
         <v>787</v>
       </c>
       <c r="E397" s="2" t="s">
         <v>788</v>
       </c>
       <c r="F397" s="2"/>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B398" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C398" t="s">
         <v>789</v>
       </c>
       <c r="D398" t="s">
         <v>789</v>
       </c>
       <c r="E398" s="2" t="s">
         <v>790</v>
       </c>
       <c r="F398" s="2"/>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B399" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C399" t="s">
-        <v>111</v>
+        <v>791</v>
       </c>
       <c r="D399" t="s">
-        <v>111</v>
+        <v>791</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="F399" s="2"/>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B400" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C400" t="s">
-        <v>792</v>
+        <v>111</v>
       </c>
       <c r="D400" t="s">
-        <v>792</v>
+        <v>111</v>
       </c>
       <c r="E400" s="2" t="s">
         <v>793</v>
       </c>
       <c r="F400" s="2"/>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="B401" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C401" t="s">
         <v>794</v>
       </c>
       <c r="D401" t="s">
         <v>794</v>
       </c>
       <c r="E401" s="2" t="s">
         <v>795</v>
       </c>
       <c r="F401" s="2"/>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
+        <v>749</v>
+      </c>
+      <c r="B402" t="s">
+        <v>749</v>
+      </c>
+      <c r="C402" t="s">
         <v>796</v>
       </c>
-      <c r="B402" t="s">
+      <c r="D402" t="s">
         <v>796</v>
       </c>
-      <c r="C402" t="s">
+      <c r="E402" s="2" t="s">
         <v>797</v>
-      </c>
-[...4 lines deleted...]
-        <v>798</v>
       </c>
       <c r="F402" s="2"/>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B403" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C403" t="s">
         <v>799</v>
       </c>
       <c r="D403" t="s">
         <v>799</v>
       </c>
       <c r="E403" s="2" t="s">
         <v>800</v>
       </c>
       <c r="F403" s="2"/>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B404" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C404" t="s">
         <v>801</v>
       </c>
       <c r="D404" t="s">
         <v>801</v>
       </c>
       <c r="E404" s="2" t="s">
         <v>802</v>
       </c>
       <c r="F404" s="2"/>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B405" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C405" t="s">
         <v>803</v>
       </c>
       <c r="D405" t="s">
         <v>803</v>
       </c>
       <c r="E405" s="2" t="s">
         <v>804</v>
       </c>
       <c r="F405" s="2"/>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B406" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C406" t="s">
         <v>805</v>
       </c>
       <c r="D406" t="s">
         <v>805</v>
       </c>
       <c r="E406" s="2" t="s">
         <v>806</v>
       </c>
       <c r="F406" s="2"/>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B407" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C407" t="s">
         <v>807</v>
       </c>
       <c r="D407" t="s">
         <v>807</v>
       </c>
       <c r="E407" s="2" t="s">
         <v>808</v>
       </c>
       <c r="F407" s="2"/>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B408" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C408" t="s">
         <v>809</v>
       </c>
       <c r="D408" t="s">
         <v>809</v>
       </c>
       <c r="E408" s="2" t="s">
         <v>810</v>
       </c>
       <c r="F408" s="2"/>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B409" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C409" t="s">
         <v>811</v>
       </c>
       <c r="D409" t="s">
         <v>811</v>
       </c>
       <c r="E409" s="2" t="s">
         <v>812</v>
       </c>
       <c r="F409" s="2"/>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B410" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C410" t="s">
         <v>813</v>
       </c>
       <c r="D410" t="s">
         <v>813</v>
       </c>
       <c r="E410" s="2" t="s">
         <v>814</v>
       </c>
       <c r="F410" s="2"/>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B411" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C411" t="s">
         <v>815</v>
       </c>
       <c r="D411" t="s">
         <v>815</v>
       </c>
       <c r="E411" s="2" t="s">
         <v>816</v>
       </c>
       <c r="F411" s="2"/>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B412" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="C412" t="s">
         <v>817</v>
       </c>
       <c r="D412" t="s">
         <v>817</v>
       </c>
       <c r="E412" s="2" t="s">
         <v>818</v>
       </c>
       <c r="F412" s="2"/>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
+        <v>798</v>
+      </c>
+      <c r="B413" t="s">
+        <v>798</v>
+      </c>
+      <c r="C413" t="s">
         <v>819</v>
       </c>
-      <c r="B413" t="s">
+      <c r="D413" t="s">
         <v>819</v>
       </c>
-      <c r="C413" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E413" s="2" t="s">
-        <v>129</v>
+        <v>820</v>
       </c>
       <c r="F413" s="2"/>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="B414" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C414" t="s">
-        <v>820</v>
+        <v>128</v>
       </c>
       <c r="D414" t="s">
-        <v>820</v>
+        <v>128</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>821</v>
+        <v>129</v>
       </c>
       <c r="F414" s="2"/>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="B415" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C415" t="s">
         <v>822</v>
       </c>
       <c r="D415" t="s">
         <v>822</v>
       </c>
       <c r="E415" s="2" t="s">
         <v>823</v>
       </c>
       <c r="F415" s="2"/>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="B416" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="C416" t="s">
         <v>824</v>
       </c>
       <c r="D416" t="s">
         <v>824</v>
       </c>
       <c r="E416" s="2" t="s">
         <v>825</v>
       </c>
       <c r="F416" s="2"/>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
+        <v>821</v>
+      </c>
+      <c r="B417" t="s">
+        <v>821</v>
+      </c>
+      <c r="C417" t="s">
         <v>826</v>
       </c>
-      <c r="B417" t="s">
+      <c r="D417" t="s">
         <v>826</v>
       </c>
-      <c r="C417" t="s">
+      <c r="E417" s="2" t="s">
         <v>827</v>
-      </c>
-[...4 lines deleted...]
-        <v>828</v>
       </c>
       <c r="F417" s="2"/>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B418" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C418" t="s">
         <v>829</v>
       </c>
       <c r="D418" t="s">
         <v>829</v>
       </c>
       <c r="E418" s="2" t="s">
         <v>830</v>
       </c>
       <c r="F418" s="2"/>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B419" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C419" t="s">
         <v>831</v>
       </c>
       <c r="D419" t="s">
         <v>831</v>
       </c>
       <c r="E419" s="2" t="s">
         <v>832</v>
       </c>
       <c r="F419" s="2"/>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B420" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C420" t="s">
         <v>833</v>
       </c>
       <c r="D420" t="s">
         <v>833</v>
       </c>
       <c r="E420" s="2" t="s">
         <v>834</v>
       </c>
       <c r="F420" s="2"/>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B421" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C421" t="s">
         <v>835</v>
       </c>
       <c r="D421" t="s">
         <v>835</v>
       </c>
       <c r="E421" s="2" t="s">
         <v>836</v>
       </c>
       <c r="F421" s="2"/>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B422" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C422" t="s">
         <v>837</v>
       </c>
       <c r="D422" t="s">
         <v>837</v>
       </c>
       <c r="E422" s="2" t="s">
         <v>838</v>
       </c>
       <c r="F422" s="2"/>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B423" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C423" t="s">
         <v>839</v>
       </c>
       <c r="D423" t="s">
         <v>839</v>
       </c>
       <c r="E423" s="2" t="s">
         <v>840</v>
       </c>
       <c r="F423" s="2"/>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B424" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C424" t="s">
         <v>841</v>
       </c>
       <c r="D424" t="s">
         <v>841</v>
       </c>
       <c r="E424" s="2" t="s">
         <v>842</v>
       </c>
       <c r="F424" s="2"/>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B425" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C425" t="s">
         <v>843</v>
       </c>
       <c r="D425" t="s">
         <v>843</v>
       </c>
       <c r="E425" s="2" t="s">
         <v>844</v>
       </c>
       <c r="F425" s="2"/>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B426" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C426" t="s">
         <v>845</v>
       </c>
       <c r="D426" t="s">
         <v>845</v>
       </c>
       <c r="E426" s="2" t="s">
         <v>846</v>
       </c>
       <c r="F426" s="2"/>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B427" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C427" t="s">
         <v>847</v>
       </c>
       <c r="D427" t="s">
         <v>847</v>
       </c>
       <c r="E427" s="2" t="s">
         <v>848</v>
       </c>
       <c r="F427" s="2"/>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B428" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C428" t="s">
         <v>849</v>
       </c>
       <c r="D428" t="s">
         <v>849</v>
       </c>
       <c r="E428" s="2" t="s">
         <v>850</v>
       </c>
       <c r="F428" s="2"/>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B429" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C429" t="s">
         <v>851</v>
       </c>
       <c r="D429" t="s">
         <v>851</v>
       </c>
       <c r="E429" s="2" t="s">
         <v>852</v>
       </c>
       <c r="F429" s="2"/>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B430" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C430" t="s">
         <v>853</v>
       </c>
       <c r="D430" t="s">
         <v>853</v>
       </c>
       <c r="E430" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F430" s="2"/>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B431" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C431" t="s">
         <v>855</v>
       </c>
       <c r="D431" t="s">
         <v>855</v>
       </c>
       <c r="E431" s="2" t="s">
         <v>856</v>
       </c>
       <c r="F431" s="2"/>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B432" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C432" t="s">
         <v>857</v>
       </c>
       <c r="D432" t="s">
         <v>857</v>
       </c>
       <c r="E432" s="2" t="s">
         <v>858</v>
       </c>
       <c r="F432" s="2"/>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B433" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C433" t="s">
         <v>859</v>
       </c>
       <c r="D433" t="s">
         <v>859</v>
       </c>
       <c r="E433" s="2" t="s">
         <v>860</v>
       </c>
       <c r="F433" s="2"/>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B434" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C434" t="s">
         <v>861</v>
       </c>
       <c r="D434" t="s">
         <v>861</v>
       </c>
       <c r="E434" s="2" t="s">
         <v>862</v>
       </c>
       <c r="F434" s="2"/>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B435" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C435" t="s">
         <v>863</v>
       </c>
       <c r="D435" t="s">
         <v>863</v>
       </c>
       <c r="E435" s="2" t="s">
         <v>864</v>
       </c>
       <c r="F435" s="2"/>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B436" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C436" t="s">
         <v>865</v>
       </c>
       <c r="D436" t="s">
         <v>865</v>
       </c>
       <c r="E436" s="2" t="s">
         <v>866</v>
       </c>
       <c r="F436" s="2"/>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B437" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C437" t="s">
         <v>867</v>
       </c>
       <c r="D437" t="s">
         <v>867</v>
       </c>
       <c r="E437" s="2" t="s">
         <v>868</v>
       </c>
       <c r="F437" s="2"/>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B438" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C438" t="s">
         <v>869</v>
       </c>
       <c r="D438" t="s">
         <v>869</v>
       </c>
       <c r="E438" s="2" t="s">
         <v>870</v>
       </c>
       <c r="F438" s="2"/>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B439" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C439" t="s">
         <v>871</v>
       </c>
       <c r="D439" t="s">
         <v>871</v>
       </c>
-      <c r="E439" s="2"/>
+      <c r="E439" s="2" t="s">
+        <v>872</v>
+      </c>
       <c r="F439" s="2"/>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B440" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C440" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D440" t="s">
-        <v>872</v>
-[...1 lines deleted...]
-      <c r="E440" s="2" t="s">
         <v>873</v>
       </c>
+      <c r="E440" s="2"/>
       <c r="F440" s="2"/>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B441" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C441" t="s">
         <v>874</v>
       </c>
       <c r="D441" t="s">
         <v>874</v>
       </c>
       <c r="E441" s="2" t="s">
         <v>875</v>
       </c>
       <c r="F441" s="2"/>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B442" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C442" t="s">
         <v>876</v>
       </c>
       <c r="D442" t="s">
         <v>876</v>
       </c>
       <c r="E442" s="2" t="s">
         <v>877</v>
       </c>
       <c r="F442" s="2"/>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B443" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C443" t="s">
         <v>878</v>
       </c>
       <c r="D443" t="s">
         <v>878</v>
       </c>
       <c r="E443" s="2" t="s">
         <v>879</v>
       </c>
       <c r="F443" s="2"/>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B444" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C444" t="s">
         <v>880</v>
       </c>
       <c r="D444" t="s">
         <v>880</v>
       </c>
       <c r="E444" s="2" t="s">
         <v>881</v>
       </c>
       <c r="F444" s="2"/>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B445" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C445" t="s">
         <v>882</v>
       </c>
       <c r="D445" t="s">
         <v>882</v>
       </c>
       <c r="E445" s="2" t="s">
         <v>883</v>
       </c>
       <c r="F445" s="2"/>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B446" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C446" t="s">
         <v>884</v>
       </c>
       <c r="D446" t="s">
         <v>884</v>
       </c>
       <c r="E446" s="2" t="s">
         <v>885</v>
       </c>
       <c r="F446" s="2"/>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B447" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C447" t="s">
         <v>886</v>
       </c>
       <c r="D447" t="s">
         <v>886</v>
       </c>
       <c r="E447" s="2" t="s">
         <v>887</v>
       </c>
       <c r="F447" s="2"/>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B448" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C448" t="s">
         <v>888</v>
       </c>
       <c r="D448" t="s">
         <v>888</v>
       </c>
       <c r="E448" s="2" t="s">
         <v>889</v>
       </c>
       <c r="F448" s="2"/>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B449" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C449" t="s">
         <v>890</v>
       </c>
       <c r="D449" t="s">
         <v>890</v>
       </c>
       <c r="E449" s="2" t="s">
         <v>891</v>
       </c>
       <c r="F449" s="2"/>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B450" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C450" t="s">
         <v>892</v>
       </c>
       <c r="D450" t="s">
         <v>892</v>
       </c>
       <c r="E450" s="2" t="s">
         <v>893</v>
       </c>
       <c r="F450" s="2"/>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B451" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C451" t="s">
         <v>894</v>
       </c>
       <c r="D451" t="s">
         <v>894</v>
       </c>
       <c r="E451" s="2" t="s">
         <v>895</v>
       </c>
       <c r="F451" s="2"/>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B452" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C452" t="s">
         <v>896</v>
       </c>
       <c r="D452" t="s">
         <v>896</v>
       </c>
       <c r="E452" s="2" t="s">
         <v>897</v>
       </c>
       <c r="F452" s="2"/>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B453" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C453" t="s">
-        <v>337</v>
+        <v>898</v>
       </c>
       <c r="D453" t="s">
-        <v>337</v>
+        <v>898</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>898</v>
+        <v>899</v>
       </c>
       <c r="F453" s="2"/>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B454" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C454" t="s">
-        <v>899</v>
+        <v>337</v>
       </c>
       <c r="D454" t="s">
-        <v>899</v>
+        <v>337</v>
       </c>
       <c r="E454" s="2" t="s">
         <v>900</v>
       </c>
       <c r="F454" s="2"/>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B455" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C455" t="s">
         <v>901</v>
       </c>
       <c r="D455" t="s">
         <v>901</v>
       </c>
       <c r="E455" s="2" t="s">
         <v>902</v>
       </c>
       <c r="F455" s="2"/>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B456" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C456" t="s">
         <v>903</v>
       </c>
       <c r="D456" t="s">
         <v>903</v>
       </c>
       <c r="E456" s="2" t="s">
         <v>904</v>
       </c>
       <c r="F456" s="2"/>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B457" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C457" t="s">
         <v>905</v>
       </c>
       <c r="D457" t="s">
         <v>905</v>
       </c>
       <c r="E457" s="2" t="s">
         <v>906</v>
       </c>
       <c r="F457" s="2"/>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B458" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C458" t="s">
         <v>907</v>
       </c>
       <c r="D458" t="s">
         <v>907</v>
       </c>
       <c r="E458" s="2" t="s">
         <v>908</v>
       </c>
       <c r="F458" s="2"/>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B459" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C459" t="s">
         <v>909</v>
       </c>
       <c r="D459" t="s">
         <v>909</v>
       </c>
       <c r="E459" s="2" t="s">
         <v>910</v>
       </c>
       <c r="F459" s="2"/>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B460" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C460" t="s">
-        <v>824</v>
+        <v>911</v>
       </c>
       <c r="D460" t="s">
-        <v>824</v>
+        <v>911</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>825</v>
+        <v>912</v>
       </c>
       <c r="F460" s="2"/>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
+        <v>828</v>
+      </c>
+      <c r="B461" t="s">
+        <v>828</v>
+      </c>
+      <c r="C461" t="s">
         <v>826</v>
       </c>
-      <c r="B461" t="s">
+      <c r="D461" t="s">
         <v>826</v>
       </c>
-      <c r="C461" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E461" s="2" t="s">
-        <v>912</v>
+        <v>827</v>
       </c>
       <c r="F461" s="2"/>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B462" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C462" t="s">
         <v>913</v>
       </c>
       <c r="D462" t="s">
         <v>913</v>
       </c>
       <c r="E462" s="2" t="s">
         <v>914</v>
       </c>
       <c r="F462" s="2"/>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B463" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C463" t="s">
         <v>915</v>
       </c>
       <c r="D463" t="s">
         <v>915</v>
       </c>
       <c r="E463" s="2" t="s">
         <v>916</v>
       </c>
       <c r="F463" s="2"/>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B464" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C464" t="s">
         <v>917</v>
       </c>
       <c r="D464" t="s">
         <v>917</v>
       </c>
       <c r="E464" s="2" t="s">
         <v>918</v>
       </c>
       <c r="F464" s="2"/>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B465" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C465" t="s">
         <v>919</v>
       </c>
       <c r="D465" t="s">
         <v>919</v>
       </c>
       <c r="E465" s="2" t="s">
         <v>920</v>
       </c>
       <c r="F465" s="2"/>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B466" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C466" t="s">
         <v>921</v>
       </c>
       <c r="D466" t="s">
         <v>921</v>
       </c>
       <c r="E466" s="2" t="s">
         <v>922</v>
       </c>
       <c r="F466" s="2"/>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B467" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C467" t="s">
         <v>923</v>
       </c>
       <c r="D467" t="s">
         <v>923</v>
       </c>
       <c r="E467" s="2" t="s">
         <v>924</v>
       </c>
       <c r="F467" s="2"/>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B468" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C468" t="s">
         <v>925</v>
       </c>
       <c r="D468" t="s">
         <v>925</v>
       </c>
       <c r="E468" s="2" t="s">
         <v>926</v>
       </c>
       <c r="F468" s="2"/>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B469" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C469" t="s">
         <v>927</v>
       </c>
       <c r="D469" t="s">
         <v>927</v>
       </c>
       <c r="E469" s="2" t="s">
         <v>928</v>
       </c>
       <c r="F469" s="2"/>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="B470" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="C470" t="s">
         <v>929</v>
       </c>
       <c r="D470" t="s">
         <v>929</v>
       </c>
       <c r="E470" s="2" t="s">
         <v>930</v>
       </c>
       <c r="F470" s="2"/>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
+        <v>828</v>
+      </c>
+      <c r="B471" t="s">
+        <v>828</v>
+      </c>
+      <c r="C471" t="s">
         <v>931</v>
       </c>
-      <c r="B471" t="s">
+      <c r="D471" t="s">
         <v>931</v>
       </c>
-      <c r="C471" t="s">
+      <c r="E471" s="2" t="s">
         <v>932</v>
-      </c>
-[...4 lines deleted...]
-        <v>933</v>
       </c>
       <c r="F471" s="2"/>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B472" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C472" t="s">
-        <v>205</v>
+        <v>934</v>
       </c>
       <c r="D472" t="s">
-        <v>205</v>
+        <v>934</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F472" s="2"/>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B473" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C473" t="s">
-        <v>935</v>
+        <v>205</v>
       </c>
       <c r="D473" t="s">
-        <v>935</v>
+        <v>205</v>
       </c>
       <c r="E473" s="2" t="s">
         <v>936</v>
       </c>
       <c r="F473" s="2"/>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B474" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C474" t="s">
         <v>937</v>
       </c>
       <c r="D474" t="s">
         <v>937</v>
       </c>
       <c r="E474" s="2" t="s">
         <v>938</v>
       </c>
       <c r="F474" s="2"/>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B475" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C475" t="s">
         <v>939</v>
       </c>
       <c r="D475" t="s">
         <v>939</v>
       </c>
       <c r="E475" s="2" t="s">
         <v>940</v>
       </c>
       <c r="F475" s="2"/>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B476" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C476" t="s">
         <v>941</v>
       </c>
       <c r="D476" t="s">
         <v>941</v>
       </c>
       <c r="E476" s="2" t="s">
         <v>942</v>
       </c>
       <c r="F476" s="2"/>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B477" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C477" t="s">
-        <v>760</v>
+        <v>943</v>
       </c>
       <c r="D477" t="s">
-        <v>760</v>
+        <v>943</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="F477" s="2"/>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B478" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C478" t="s">
-        <v>944</v>
+        <v>762</v>
       </c>
       <c r="D478" t="s">
-        <v>944</v>
+        <v>762</v>
       </c>
       <c r="E478" s="2" t="s">
         <v>945</v>
       </c>
       <c r="F478" s="2"/>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B479" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C479" t="s">
         <v>946</v>
       </c>
       <c r="D479" t="s">
         <v>946</v>
       </c>
       <c r="E479" s="2" t="s">
         <v>947</v>
       </c>
       <c r="F479" s="2"/>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B480" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C480" t="s">
         <v>948</v>
       </c>
       <c r="D480" t="s">
         <v>948</v>
       </c>
       <c r="E480" s="2" t="s">
         <v>949</v>
       </c>
       <c r="F480" s="2"/>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B481" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C481" t="s">
         <v>950</v>
       </c>
       <c r="D481" t="s">
         <v>950</v>
       </c>
       <c r="E481" s="2" t="s">
         <v>951</v>
       </c>
       <c r="F481" s="2"/>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B482" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C482" t="s">
         <v>952</v>
       </c>
       <c r="D482" t="s">
         <v>952</v>
       </c>
       <c r="E482" s="2" t="s">
         <v>953</v>
       </c>
       <c r="F482" s="2"/>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B483" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C483" t="s">
         <v>954</v>
       </c>
       <c r="D483" t="s">
         <v>954</v>
       </c>
       <c r="E483" s="2" t="s">
         <v>955</v>
       </c>
       <c r="F483" s="2"/>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B484" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C484" t="s">
         <v>956</v>
       </c>
       <c r="D484" t="s">
         <v>956</v>
       </c>
       <c r="E484" s="2" t="s">
         <v>957</v>
       </c>
       <c r="F484" s="2"/>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B485" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C485" t="s">
         <v>958</v>
       </c>
       <c r="D485" t="s">
         <v>958</v>
       </c>
       <c r="E485" s="2" t="s">
         <v>959</v>
       </c>
       <c r="F485" s="2"/>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B486" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C486" t="s">
         <v>960</v>
       </c>
       <c r="D486" t="s">
         <v>960</v>
       </c>
       <c r="E486" s="2" t="s">
         <v>961</v>
       </c>
       <c r="F486" s="2"/>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B487" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C487" t="s">
-        <v>243</v>
+        <v>962</v>
       </c>
       <c r="D487" t="s">
-        <v>243</v>
+        <v>962</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F487" s="2"/>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B488" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C488" t="s">
-        <v>963</v>
+        <v>243</v>
       </c>
       <c r="D488" t="s">
-        <v>963</v>
+        <v>243</v>
       </c>
       <c r="E488" s="2" t="s">
         <v>964</v>
       </c>
       <c r="F488" s="2"/>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B489" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C489" t="s">
         <v>965</v>
       </c>
       <c r="D489" t="s">
         <v>965</v>
       </c>
       <c r="E489" s="2" t="s">
         <v>966</v>
       </c>
       <c r="F489" s="2"/>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="B490" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
       <c r="C490" t="s">
-        <v>716</v>
+        <v>967</v>
       </c>
       <c r="D490" t="s">
-        <v>716</v>
+        <v>967</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="F490" s="2"/>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>968</v>
+        <v>933</v>
       </c>
       <c r="B491" t="s">
-        <v>968</v>
+        <v>933</v>
       </c>
       <c r="C491" t="s">
+        <v>718</v>
+      </c>
+      <c r="D491" t="s">
+        <v>718</v>
+      </c>
+      <c r="E491" s="2" t="s">
         <v>969</v>
-      </c>
-[...4 lines deleted...]
-        <v>970</v>
       </c>
       <c r="F491" s="2"/>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B492" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C492" t="s">
         <v>971</v>
       </c>
       <c r="D492" t="s">
         <v>971</v>
       </c>
       <c r="E492" s="2" t="s">
         <v>972</v>
       </c>
       <c r="F492" s="2"/>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B493" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C493" t="s">
         <v>973</v>
       </c>
       <c r="D493" t="s">
         <v>973</v>
       </c>
       <c r="E493" s="2" t="s">
         <v>974</v>
       </c>
       <c r="F493" s="2"/>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B494" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C494" t="s">
         <v>975</v>
       </c>
       <c r="D494" t="s">
         <v>975</v>
       </c>
       <c r="E494" s="2" t="s">
         <v>976</v>
       </c>
       <c r="F494" s="2"/>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B495" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C495" t="s">
         <v>977</v>
       </c>
       <c r="D495" t="s">
         <v>977</v>
       </c>
       <c r="E495" s="2" t="s">
         <v>978</v>
       </c>
       <c r="F495" s="2"/>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B496" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C496" t="s">
-        <v>173</v>
+        <v>979</v>
       </c>
       <c r="D496" t="s">
-        <v>173</v>
+        <v>979</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F496" s="2"/>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B497" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C497" t="s">
-        <v>301</v>
+        <v>173</v>
       </c>
       <c r="D497" t="s">
-        <v>301</v>
+        <v>173</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="F497" s="2"/>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B498" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C498" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D498" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F498" s="2"/>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B499" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C499" t="s">
-        <v>982</v>
+        <v>307</v>
       </c>
       <c r="D499" t="s">
-        <v>982</v>
+        <v>307</v>
       </c>
       <c r="E499" s="2" t="s">
         <v>983</v>
       </c>
       <c r="F499" s="2"/>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B500" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C500" t="s">
         <v>984</v>
       </c>
       <c r="D500" t="s">
         <v>984</v>
       </c>
       <c r="E500" s="2" t="s">
         <v>985</v>
       </c>
       <c r="F500" s="2"/>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B501" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C501" t="s">
-        <v>327</v>
+        <v>986</v>
       </c>
       <c r="D501" t="s">
-        <v>327</v>
+        <v>986</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="F501" s="2"/>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B502" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C502" t="s">
-        <v>179</v>
+        <v>327</v>
       </c>
       <c r="D502" t="s">
-        <v>179</v>
+        <v>327</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>180</v>
+        <v>988</v>
       </c>
       <c r="F502" s="2"/>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B503" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C503" t="s">
-        <v>987</v>
+        <v>179</v>
       </c>
       <c r="D503" t="s">
-        <v>987</v>
+        <v>179</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>988</v>
+        <v>180</v>
       </c>
       <c r="F503" s="2"/>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B504" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C504" t="s">
         <v>989</v>
       </c>
       <c r="D504" t="s">
         <v>989</v>
       </c>
       <c r="E504" s="2" t="s">
         <v>990</v>
       </c>
       <c r="F504" s="2"/>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B505" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C505" t="s">
         <v>991</v>
       </c>
       <c r="D505" t="s">
         <v>991</v>
       </c>
       <c r="E505" s="2" t="s">
         <v>992</v>
       </c>
       <c r="F505" s="2"/>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B506" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C506" t="s">
         <v>993</v>
       </c>
       <c r="D506" t="s">
         <v>993</v>
       </c>
       <c r="E506" s="2" t="s">
         <v>994</v>
       </c>
       <c r="F506" s="2"/>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B507" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C507" t="s">
         <v>995</v>
       </c>
       <c r="D507" t="s">
         <v>995</v>
       </c>
       <c r="E507" s="2" t="s">
         <v>996</v>
       </c>
       <c r="F507" s="2"/>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B508" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C508" t="s">
-        <v>183</v>
+        <v>997</v>
       </c>
       <c r="D508" t="s">
-        <v>183</v>
+        <v>997</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>184</v>
+        <v>998</v>
       </c>
       <c r="F508" s="2"/>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B509" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C509" t="s">
-        <v>997</v>
+        <v>183</v>
       </c>
       <c r="D509" t="s">
-        <v>997</v>
+        <v>183</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>998</v>
+        <v>184</v>
       </c>
       <c r="F509" s="2"/>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B510" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C510" t="s">
         <v>999</v>
       </c>
       <c r="D510" t="s">
         <v>999</v>
       </c>
       <c r="E510" s="2" t="s">
         <v>1000</v>
       </c>
       <c r="F510" s="2"/>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B511" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C511" t="s">
-        <v>524</v>
+        <v>1001</v>
       </c>
       <c r="D511" t="s">
-        <v>524</v>
+        <v>1001</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>696</v>
+        <v>1002</v>
       </c>
       <c r="F511" s="2"/>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B512" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C512" t="s">
-        <v>1001</v>
+        <v>526</v>
       </c>
       <c r="D512" t="s">
-        <v>1001</v>
+        <v>526</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>1002</v>
+        <v>698</v>
       </c>
       <c r="F512" s="2"/>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B513" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C513" t="s">
         <v>1003</v>
       </c>
       <c r="D513" t="s">
         <v>1003</v>
       </c>
       <c r="E513" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="F513" s="2"/>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B514" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C514" t="s">
-        <v>528</v>
+        <v>1005</v>
       </c>
       <c r="D514" t="s">
-        <v>528</v>
+        <v>1005</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F514" s="2"/>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B515" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C515" t="s">
-        <v>189</v>
+        <v>530</v>
       </c>
       <c r="D515" t="s">
-        <v>189</v>
+        <v>530</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>190</v>
+        <v>1007</v>
       </c>
       <c r="F515" s="2"/>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B516" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C516" t="s">
-        <v>359</v>
+        <v>189</v>
       </c>
       <c r="D516" t="s">
-        <v>359</v>
+        <v>189</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>360</v>
+        <v>190</v>
       </c>
       <c r="F516" s="2"/>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="B517" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C517" t="s">
-        <v>1006</v>
+        <v>359</v>
       </c>
       <c r="D517" t="s">
-        <v>1006</v>
+        <v>359</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>1007</v>
+        <v>360</v>
       </c>
       <c r="F517" s="2"/>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
+        <v>970</v>
+      </c>
+      <c r="B518" t="s">
+        <v>970</v>
+      </c>
+      <c r="C518" t="s">
         <v>1008</v>
       </c>
-      <c r="B518" t="s">
+      <c r="D518" t="s">
         <v>1008</v>
       </c>
-      <c r="C518" t="s">
+      <c r="E518" s="2" t="s">
         <v>1009</v>
-      </c>
-[...4 lines deleted...]
-        <v>1010</v>
       </c>
       <c r="F518" s="2"/>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B519" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C519" t="s">
         <v>1011</v>
       </c>
       <c r="D519" t="s">
         <v>1011</v>
       </c>
       <c r="E519" s="2" t="s">
         <v>1012</v>
       </c>
       <c r="F519" s="2"/>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B520" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C520" t="s">
         <v>1013</v>
       </c>
       <c r="D520" t="s">
         <v>1013</v>
       </c>
       <c r="E520" s="2" t="s">
         <v>1014</v>
       </c>
       <c r="F520" s="2"/>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B521" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C521" t="s">
         <v>1015</v>
       </c>
       <c r="D521" t="s">
         <v>1015</v>
       </c>
       <c r="E521" s="2" t="s">
         <v>1016</v>
       </c>
       <c r="F521" s="2"/>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B522" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C522" t="s">
         <v>1017</v>
       </c>
       <c r="D522" t="s">
         <v>1017</v>
       </c>
       <c r="E522" s="2" t="s">
         <v>1018</v>
       </c>
       <c r="F522" s="2"/>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B523" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C523" t="s">
         <v>1019</v>
       </c>
       <c r="D523" t="s">
         <v>1019</v>
       </c>
       <c r="E523" s="2" t="s">
         <v>1020</v>
       </c>
       <c r="F523" s="2"/>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B524" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C524" t="s">
         <v>1021</v>
       </c>
       <c r="D524" t="s">
         <v>1021</v>
       </c>
       <c r="E524" s="2" t="s">
         <v>1022</v>
       </c>
       <c r="F524" s="2"/>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B525" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C525" t="s">
         <v>1023</v>
       </c>
       <c r="D525" t="s">
         <v>1023</v>
       </c>
       <c r="E525" s="2" t="s">
         <v>1024</v>
       </c>
       <c r="F525" s="2"/>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B526" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C526" t="s">
         <v>1025</v>
       </c>
       <c r="D526" t="s">
         <v>1025</v>
       </c>
       <c r="E526" s="2" t="s">
         <v>1026</v>
       </c>
       <c r="F526" s="2"/>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B527" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C527" t="s">
         <v>1027</v>
       </c>
       <c r="D527" t="s">
         <v>1027</v>
       </c>
       <c r="E527" s="2" t="s">
         <v>1028</v>
       </c>
       <c r="F527" s="2"/>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B528" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C528" t="s">
         <v>1029</v>
       </c>
       <c r="D528" t="s">
         <v>1029</v>
       </c>
       <c r="E528" s="2" t="s">
         <v>1030</v>
       </c>
       <c r="F528" s="2"/>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B529" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C529" t="s">
         <v>1031</v>
       </c>
       <c r="D529" t="s">
         <v>1031</v>
       </c>
       <c r="E529" s="2" t="s">
         <v>1032</v>
       </c>
       <c r="F529" s="2"/>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B530" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C530" t="s">
         <v>1033</v>
       </c>
       <c r="D530" t="s">
         <v>1033</v>
       </c>
       <c r="E530" s="2" t="s">
         <v>1034</v>
       </c>
       <c r="F530" s="2"/>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B531" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C531" t="s">
         <v>1035</v>
       </c>
       <c r="D531" t="s">
         <v>1035</v>
       </c>
       <c r="E531" s="2" t="s">
         <v>1036</v>
       </c>
       <c r="F531" s="2"/>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B532" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C532" t="s">
         <v>1037</v>
       </c>
       <c r="D532" t="s">
         <v>1037</v>
       </c>
       <c r="E532" s="2" t="s">
         <v>1038</v>
       </c>
       <c r="F532" s="2"/>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B533" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C533" t="s">
         <v>1039</v>
       </c>
       <c r="D533" t="s">
         <v>1039</v>
       </c>
       <c r="E533" s="2" t="s">
         <v>1040</v>
       </c>
       <c r="F533" s="2"/>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B534" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C534" t="s">
         <v>1041</v>
       </c>
       <c r="D534" t="s">
         <v>1041</v>
       </c>
       <c r="E534" s="2" t="s">
         <v>1042</v>
       </c>
       <c r="F534" s="2"/>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B535" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C535" t="s">
         <v>1043</v>
       </c>
       <c r="D535" t="s">
         <v>1043</v>
       </c>
       <c r="E535" s="2" t="s">
         <v>1044</v>
       </c>
       <c r="F535" s="2"/>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B536" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C536" t="s">
         <v>1045</v>
       </c>
       <c r="D536" t="s">
         <v>1045</v>
       </c>
       <c r="E536" s="2" t="s">
         <v>1046</v>
       </c>
       <c r="F536" s="2"/>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B537" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C537" t="s">
         <v>1047</v>
       </c>
       <c r="D537" t="s">
         <v>1047</v>
       </c>
       <c r="E537" s="2" t="s">
         <v>1048</v>
       </c>
       <c r="F537" s="2"/>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B538" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C538" t="s">
         <v>1049</v>
       </c>
       <c r="D538" t="s">
         <v>1049</v>
       </c>
       <c r="E538" s="2" t="s">
         <v>1050</v>
       </c>
       <c r="F538" s="2"/>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B539" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C539" t="s">
         <v>1051</v>
       </c>
       <c r="D539" t="s">
         <v>1051</v>
       </c>
       <c r="E539" s="2" t="s">
         <v>1052</v>
       </c>
       <c r="F539" s="2"/>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B540" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C540" t="s">
         <v>1053</v>
       </c>
       <c r="D540" t="s">
         <v>1053</v>
       </c>
       <c r="E540" s="2" t="s">
         <v>1054</v>
       </c>
       <c r="F540" s="2"/>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B541" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C541" t="s">
         <v>1055</v>
       </c>
       <c r="D541" t="s">
         <v>1055</v>
       </c>
       <c r="E541" s="2" t="s">
         <v>1056</v>
       </c>
       <c r="F541" s="2"/>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B542" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C542" t="s">
         <v>1057</v>
       </c>
       <c r="D542" t="s">
         <v>1057</v>
       </c>
       <c r="E542" s="2" t="s">
         <v>1058</v>
       </c>
       <c r="F542" s="2"/>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B543" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C543" t="s">
         <v>1059</v>
       </c>
       <c r="D543" t="s">
         <v>1059</v>
       </c>
       <c r="E543" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="F543" s="2"/>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B544" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C544" t="s">
         <v>1061</v>
       </c>
       <c r="D544" t="s">
         <v>1061</v>
       </c>
       <c r="E544" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="F544" s="2"/>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B545" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C545" t="s">
         <v>1063</v>
       </c>
       <c r="D545" t="s">
         <v>1063</v>
       </c>
       <c r="E545" s="2" t="s">
         <v>1064</v>
       </c>
       <c r="F545" s="2"/>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B546" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C546" t="s">
         <v>1065</v>
       </c>
       <c r="D546" t="s">
         <v>1065</v>
       </c>
       <c r="E546" s="2" t="s">
         <v>1066</v>
       </c>
       <c r="F546" s="2"/>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B547" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C547" t="s">
         <v>1067</v>
       </c>
       <c r="D547" t="s">
         <v>1067</v>
       </c>
       <c r="E547" s="2" t="s">
         <v>1068</v>
       </c>
       <c r="F547" s="2"/>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B548" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C548" t="s">
         <v>1069</v>
       </c>
       <c r="D548" t="s">
         <v>1069</v>
       </c>
       <c r="E548" s="2" t="s">
         <v>1070</v>
       </c>
       <c r="F548" s="2"/>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B549" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C549" t="s">
         <v>1071</v>
       </c>
       <c r="D549" t="s">
         <v>1071</v>
       </c>
       <c r="E549" s="2" t="s">
         <v>1072</v>
       </c>
       <c r="F549" s="2"/>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B550" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C550" t="s">
         <v>1073</v>
       </c>
       <c r="D550" t="s">
         <v>1073</v>
       </c>
       <c r="E550" s="2" t="s">
         <v>1074</v>
       </c>
       <c r="F550" s="2"/>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B551" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C551" t="s">
         <v>1075</v>
       </c>
       <c r="D551" t="s">
         <v>1075</v>
       </c>
       <c r="E551" s="2" t="s">
         <v>1076</v>
       </c>
       <c r="F551" s="2"/>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B552" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C552" t="s">
         <v>1077</v>
       </c>
       <c r="D552" t="s">
         <v>1077</v>
       </c>
       <c r="E552" s="2" t="s">
         <v>1078</v>
       </c>
       <c r="F552" s="2"/>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B553" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C553" t="s">
         <v>1079</v>
       </c>
       <c r="D553" t="s">
         <v>1079</v>
       </c>
       <c r="E553" s="2" t="s">
         <v>1080</v>
       </c>
       <c r="F553" s="2"/>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B554" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C554" t="s">
         <v>1081</v>
       </c>
       <c r="D554" t="s">
         <v>1081</v>
       </c>
       <c r="E554" s="2" t="s">
         <v>1082</v>
       </c>
       <c r="F554" s="2"/>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B555" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C555" t="s">
         <v>1083</v>
       </c>
       <c r="D555" t="s">
         <v>1083</v>
       </c>
       <c r="E555" s="2" t="s">
         <v>1084</v>
       </c>
       <c r="F555" s="2"/>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B556" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C556" t="s">
         <v>1085</v>
       </c>
       <c r="D556" t="s">
         <v>1085</v>
       </c>
       <c r="E556" s="2" t="s">
         <v>1086</v>
       </c>
       <c r="F556" s="2"/>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B557" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C557" t="s">
         <v>1087</v>
       </c>
       <c r="D557" t="s">
         <v>1087</v>
       </c>
       <c r="E557" s="2" t="s">
         <v>1088</v>
       </c>
       <c r="F557" s="2"/>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B558" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C558" t="s">
         <v>1089</v>
       </c>
       <c r="D558" t="s">
         <v>1089</v>
       </c>
       <c r="E558" s="2" t="s">
         <v>1090</v>
       </c>
       <c r="F558" s="2"/>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B559" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C559" t="s">
         <v>1091</v>
       </c>
       <c r="D559" t="s">
         <v>1091</v>
       </c>
       <c r="E559" s="2" t="s">
         <v>1092</v>
       </c>
       <c r="F559" s="2"/>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B560" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C560" t="s">
         <v>1093</v>
       </c>
       <c r="D560" t="s">
         <v>1093</v>
       </c>
       <c r="E560" s="2" t="s">
         <v>1094</v>
       </c>
       <c r="F560" s="2"/>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B561" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C561" t="s">
         <v>1095</v>
       </c>
       <c r="D561" t="s">
         <v>1095</v>
       </c>
       <c r="E561" s="2" t="s">
         <v>1096</v>
       </c>
       <c r="F561" s="2"/>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B562" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C562" t="s">
         <v>1097</v>
       </c>
       <c r="D562" t="s">
         <v>1097</v>
       </c>
       <c r="E562" s="2" t="s">
         <v>1098</v>
       </c>
       <c r="F562" s="2"/>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B563" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C563" t="s">
         <v>1099</v>
       </c>
       <c r="D563" t="s">
         <v>1099</v>
       </c>
       <c r="E563" s="2" t="s">
         <v>1100</v>
       </c>
       <c r="F563" s="2"/>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B564" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C564" t="s">
         <v>1101</v>
       </c>
       <c r="D564" t="s">
         <v>1101</v>
       </c>
       <c r="E564" s="2" t="s">
         <v>1102</v>
       </c>
       <c r="F564" s="2"/>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B565" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C565" t="s">
         <v>1103</v>
       </c>
       <c r="D565" t="s">
         <v>1103</v>
       </c>
       <c r="E565" s="2" t="s">
         <v>1104</v>
       </c>
       <c r="F565" s="2"/>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B566" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C566" t="s">
         <v>1105</v>
       </c>
       <c r="D566" t="s">
         <v>1105</v>
       </c>
       <c r="E566" s="2" t="s">
         <v>1106</v>
       </c>
       <c r="F566" s="2"/>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B567" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C567" t="s">
         <v>1107</v>
       </c>
       <c r="D567" t="s">
         <v>1107</v>
       </c>
       <c r="E567" s="2" t="s">
         <v>1108</v>
       </c>
       <c r="F567" s="2"/>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B568" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C568" t="s">
         <v>1109</v>
       </c>
       <c r="D568" t="s">
         <v>1109</v>
       </c>
       <c r="E568" s="2" t="s">
         <v>1110</v>
       </c>
       <c r="F568" s="2"/>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B569" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C569" t="s">
         <v>1111</v>
       </c>
       <c r="D569" t="s">
         <v>1111</v>
       </c>
       <c r="E569" s="2" t="s">
         <v>1112</v>
       </c>
       <c r="F569" s="2"/>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B570" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C570" t="s">
         <v>1113</v>
       </c>
       <c r="D570" t="s">
         <v>1113</v>
       </c>
       <c r="E570" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="F570" s="2"/>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B571" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C571" t="s">
         <v>1115</v>
       </c>
       <c r="D571" t="s">
         <v>1115</v>
       </c>
       <c r="E571" s="2" t="s">
         <v>1116</v>
       </c>
       <c r="F571" s="2"/>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B572" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C572" t="s">
         <v>1117</v>
       </c>
       <c r="D572" t="s">
         <v>1117</v>
       </c>
       <c r="E572" s="2" t="s">
         <v>1118</v>
       </c>
       <c r="F572" s="2"/>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B573" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C573" t="s">
         <v>1119</v>
       </c>
       <c r="D573" t="s">
         <v>1119</v>
       </c>
       <c r="E573" s="2" t="s">
         <v>1120</v>
       </c>
       <c r="F573" s="2"/>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B574" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C574" t="s">
         <v>1121</v>
       </c>
       <c r="D574" t="s">
         <v>1121</v>
       </c>
       <c r="E574" s="2" t="s">
         <v>1122</v>
       </c>
       <c r="F574" s="2"/>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B575" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C575" t="s">
         <v>1123</v>
       </c>
       <c r="D575" t="s">
         <v>1123</v>
       </c>
       <c r="E575" s="2" t="s">
         <v>1124</v>
       </c>
       <c r="F575" s="2"/>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B576" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C576" t="s">
         <v>1125</v>
       </c>
       <c r="D576" t="s">
         <v>1125</v>
       </c>
       <c r="E576" s="2" t="s">
         <v>1126</v>
       </c>
       <c r="F576" s="2"/>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="B577" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
       <c r="C577" t="s">
         <v>1127</v>
       </c>
       <c r="D577" t="s">
         <v>1127</v>
       </c>
       <c r="E577" s="2" t="s">
         <v>1128</v>
       </c>
       <c r="F577" s="2"/>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C578" t="s">
         <v>1129</v>
       </c>
-      <c r="B578" t="s">
+      <c r="D578" t="s">
         <v>1129</v>
       </c>
-      <c r="C578" t="s">
+      <c r="E578" s="2" t="s">
         <v>1130</v>
-      </c>
-[...4 lines deleted...]
-        <v>1131</v>
       </c>
       <c r="F578" s="2"/>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B579" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C579" t="s">
         <v>1132</v>
       </c>
       <c r="D579" t="s">
         <v>1132</v>
       </c>
       <c r="E579" s="2" t="s">
         <v>1133</v>
       </c>
       <c r="F579" s="2"/>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B580" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C580" t="s">
         <v>1134</v>
       </c>
       <c r="D580" t="s">
         <v>1134</v>
       </c>
       <c r="E580" s="2" t="s">
         <v>1135</v>
       </c>
       <c r="F580" s="2"/>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B581" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C581" t="s">
         <v>1136</v>
       </c>
       <c r="D581" t="s">
         <v>1136</v>
       </c>
       <c r="E581" s="2" t="s">
         <v>1137</v>
       </c>
       <c r="F581" s="2"/>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B582" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C582" t="s">
         <v>1138</v>
       </c>
       <c r="D582" t="s">
         <v>1138</v>
       </c>
       <c r="E582" s="2" t="s">
         <v>1139</v>
       </c>
       <c r="F582" s="2"/>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B583" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C583" t="s">
         <v>1140</v>
       </c>
       <c r="D583" t="s">
         <v>1140</v>
       </c>
       <c r="E583" s="2" t="s">
         <v>1141</v>
       </c>
       <c r="F583" s="2"/>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="B584" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C584" t="s">
         <v>1142</v>
       </c>
       <c r="D584" t="s">
         <v>1142</v>
       </c>
       <c r="E584" s="2" t="s">
         <v>1143</v>
       </c>
       <c r="F584" s="2"/>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C585" t="s">
         <v>1144</v>
       </c>
-      <c r="B585" t="s">
+      <c r="D585" t="s">
         <v>1144</v>
       </c>
-      <c r="C585" t="s">
+      <c r="E585" s="2" t="s">
         <v>1145</v>
-      </c>
-[...4 lines deleted...]
-        <v>1146</v>
       </c>
       <c r="F585" s="2"/>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B586" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C586" t="s">
-        <v>1025</v>
+        <v>1147</v>
       </c>
       <c r="D586" t="s">
-        <v>1025</v>
+        <v>1147</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="F586" s="2"/>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B587" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C587" t="s">
-        <v>1148</v>
+        <v>1027</v>
       </c>
       <c r="D587" t="s">
-        <v>1148</v>
+        <v>1027</v>
       </c>
       <c r="E587" s="2" t="s">
         <v>1149</v>
       </c>
       <c r="F587" s="2"/>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B588" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C588" t="s">
         <v>1150</v>
       </c>
       <c r="D588" t="s">
         <v>1150</v>
       </c>
       <c r="E588" s="2" t="s">
         <v>1151</v>
       </c>
       <c r="F588" s="2"/>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B589" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C589" t="s">
-        <v>1055</v>
+        <v>1152</v>
       </c>
       <c r="D589" t="s">
-        <v>1055</v>
+        <v>1152</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>1152</v>
+        <v>1153</v>
       </c>
       <c r="F589" s="2"/>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B590" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C590" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
       <c r="D590" t="s">
-        <v>1069</v>
+        <v>1057</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>1153</v>
+        <v>1154</v>
       </c>
       <c r="F590" s="2"/>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B591" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C591" t="s">
-        <v>1091</v>
+        <v>1071</v>
       </c>
       <c r="D591" t="s">
-        <v>1091</v>
+        <v>1071</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>1154</v>
+        <v>1155</v>
       </c>
       <c r="F591" s="2"/>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B592" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C592" t="s">
-        <v>1155</v>
+        <v>1093</v>
       </c>
       <c r="D592" t="s">
-        <v>1155</v>
+        <v>1093</v>
       </c>
       <c r="E592" s="2" t="s">
         <v>1156</v>
       </c>
       <c r="F592" s="2"/>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B593" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C593" t="s">
-        <v>1093</v>
+        <v>1157</v>
       </c>
       <c r="D593" t="s">
-        <v>1093</v>
+        <v>1157</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>1157</v>
+        <v>1158</v>
       </c>
       <c r="F593" s="2"/>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B594" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C594" t="s">
-        <v>1158</v>
+        <v>1095</v>
       </c>
       <c r="D594" t="s">
-        <v>1158</v>
+        <v>1095</v>
       </c>
       <c r="E594" s="2" t="s">
         <v>1159</v>
       </c>
       <c r="F594" s="2"/>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B595" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C595" t="s">
-        <v>1111</v>
+        <v>1160</v>
       </c>
       <c r="D595" t="s">
-        <v>1111</v>
+        <v>1160</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>1112</v>
+        <v>1161</v>
       </c>
       <c r="F595" s="2"/>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="B596" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C596" t="s">
         <v>1113</v>
       </c>
       <c r="D596" t="s">
         <v>1113</v>
       </c>
       <c r="E596" s="2" t="s">
         <v>1114</v>
       </c>
       <c r="F596" s="2"/>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>1160</v>
+        <v>1146</v>
       </c>
       <c r="B597" t="s">
-        <v>1160</v>
+        <v>1146</v>
       </c>
       <c r="C597" t="s">
-        <v>307</v>
+        <v>1115</v>
       </c>
       <c r="D597" t="s">
-        <v>307</v>
+        <v>1115</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>981</v>
+        <v>1116</v>
       </c>
       <c r="F597" s="2"/>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B598" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C598" t="s">
-        <v>1161</v>
+        <v>307</v>
       </c>
       <c r="D598" t="s">
-        <v>1161</v>
+        <v>307</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>1162</v>
+        <v>983</v>
       </c>
       <c r="F598" s="2"/>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B599" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C599" t="s">
         <v>1163</v>
       </c>
       <c r="D599" t="s">
         <v>1163</v>
       </c>
       <c r="E599" s="2" t="s">
         <v>1164</v>
       </c>
       <c r="F599" s="2"/>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B600" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C600" t="s">
         <v>1165</v>
       </c>
       <c r="D600" t="s">
         <v>1165</v>
       </c>
       <c r="E600" s="2" t="s">
         <v>1166</v>
       </c>
       <c r="F600" s="2"/>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B601" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C601" t="s">
-        <v>544</v>
+        <v>1167</v>
       </c>
       <c r="D601" t="s">
-        <v>544</v>
+        <v>1167</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>1167</v>
+        <v>1168</v>
       </c>
       <c r="F601" s="2"/>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B602" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C602" t="s">
-        <v>1168</v>
+        <v>546</v>
       </c>
       <c r="D602" t="s">
-        <v>1168</v>
+        <v>546</v>
       </c>
       <c r="E602" s="2" t="s">
         <v>1169</v>
       </c>
       <c r="F602" s="2"/>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B603" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C603" t="s">
         <v>1170</v>
       </c>
       <c r="D603" t="s">
         <v>1170</v>
       </c>
       <c r="E603" s="2" t="s">
         <v>1171</v>
       </c>
       <c r="F603" s="2"/>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B604" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C604" t="s">
-        <v>179</v>
+        <v>1172</v>
       </c>
       <c r="D604" t="s">
-        <v>179</v>
+        <v>1172</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>180</v>
+        <v>1173</v>
       </c>
       <c r="F604" s="2"/>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B605" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C605" t="s">
-        <v>993</v>
+        <v>179</v>
       </c>
       <c r="D605" t="s">
-        <v>993</v>
+        <v>179</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>1172</v>
+        <v>180</v>
       </c>
       <c r="F605" s="2"/>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B606" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C606" t="s">
-        <v>1173</v>
+        <v>995</v>
       </c>
       <c r="D606" t="s">
-        <v>1173</v>
+        <v>995</v>
       </c>
       <c r="E606" s="2" t="s">
         <v>1174</v>
       </c>
       <c r="F606" s="2"/>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B607" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C607" t="s">
         <v>1175</v>
       </c>
       <c r="D607" t="s">
         <v>1175</v>
       </c>
       <c r="E607" s="2" t="s">
         <v>1176</v>
       </c>
       <c r="F607" s="2"/>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B608" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C608" t="s">
         <v>1177</v>
       </c>
       <c r="D608" t="s">
         <v>1177</v>
       </c>
       <c r="E608" s="2" t="s">
         <v>1178</v>
       </c>
       <c r="F608" s="2"/>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B609" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C609" t="s">
-        <v>183</v>
+        <v>1179</v>
       </c>
       <c r="D609" t="s">
-        <v>183</v>
+        <v>1179</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>184</v>
+        <v>1180</v>
       </c>
       <c r="F609" s="2"/>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B610" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C610" t="s">
-        <v>997</v>
+        <v>183</v>
       </c>
       <c r="D610" t="s">
-        <v>997</v>
+        <v>183</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>1179</v>
+        <v>184</v>
       </c>
       <c r="F610" s="2"/>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B611" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C611" t="s">
-        <v>1180</v>
+        <v>999</v>
       </c>
       <c r="D611" t="s">
-        <v>1180</v>
+        <v>999</v>
       </c>
       <c r="E611" s="2" t="s">
         <v>1181</v>
       </c>
       <c r="F611" s="2"/>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B612" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C612" t="s">
-        <v>185</v>
+        <v>1182</v>
       </c>
       <c r="D612" t="s">
-        <v>185</v>
+        <v>1182</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>186</v>
+        <v>1183</v>
       </c>
       <c r="F612" s="2"/>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B613" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C613" t="s">
-        <v>524</v>
+        <v>185</v>
       </c>
       <c r="D613" t="s">
-        <v>524</v>
+        <v>185</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>696</v>
+        <v>186</v>
       </c>
       <c r="F613" s="2"/>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B614" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C614" t="s">
         <v>526</v>
       </c>
       <c r="D614" t="s">
         <v>526</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>1182</v>
+        <v>698</v>
       </c>
       <c r="F614" s="2"/>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B615" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C615" t="s">
-        <v>189</v>
+        <v>528</v>
       </c>
       <c r="D615" t="s">
-        <v>189</v>
+        <v>528</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>190</v>
+        <v>1184</v>
       </c>
       <c r="F615" s="2"/>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B616" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C616" t="s">
-        <v>1183</v>
+        <v>189</v>
       </c>
       <c r="D616" t="s">
-        <v>1183</v>
+        <v>189</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>1184</v>
+        <v>190</v>
       </c>
       <c r="F616" s="2"/>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="B617" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C617" t="s">
-        <v>193</v>
+        <v>1185</v>
       </c>
       <c r="D617" t="s">
-        <v>193</v>
+        <v>1185</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>194</v>
+        <v>1186</v>
       </c>
       <c r="F617" s="2"/>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>1185</v>
+        <v>1162</v>
       </c>
       <c r="B618" t="s">
-        <v>1185</v>
+        <v>1162</v>
       </c>
       <c r="C618" t="s">
-        <v>1186</v>
+        <v>193</v>
       </c>
       <c r="D618" t="s">
-        <v>1186</v>
+        <v>193</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>1187</v>
+        <v>194</v>
       </c>
       <c r="F618" s="2"/>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B619" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C619" t="s">
         <v>1188</v>
       </c>
       <c r="D619" t="s">
         <v>1188</v>
       </c>
       <c r="E619" s="2" t="s">
         <v>1189</v>
       </c>
       <c r="F619" s="2"/>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B620" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C620" t="s">
         <v>1190</v>
       </c>
       <c r="D620" t="s">
         <v>1190</v>
       </c>
       <c r="E620" s="2" t="s">
         <v>1191</v>
       </c>
       <c r="F620" s="2"/>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B621" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C621" t="s">
         <v>1192</v>
       </c>
       <c r="D621" t="s">
         <v>1192</v>
       </c>
       <c r="E621" s="2" t="s">
         <v>1193</v>
       </c>
       <c r="F621" s="2"/>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B622" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C622" t="s">
         <v>1194</v>
       </c>
       <c r="D622" t="s">
         <v>1194</v>
       </c>
       <c r="E622" s="2" t="s">
         <v>1195</v>
       </c>
       <c r="F622" s="2"/>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B623" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C623" t="s">
         <v>1196</v>
       </c>
       <c r="D623" t="s">
         <v>1196</v>
       </c>
       <c r="E623" s="2" t="s">
         <v>1197</v>
       </c>
       <c r="F623" s="2"/>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B624" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C624" t="s">
         <v>1198</v>
       </c>
       <c r="D624" t="s">
         <v>1198</v>
       </c>
       <c r="E624" s="2" t="s">
         <v>1199</v>
       </c>
       <c r="F624" s="2"/>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B625" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C625" t="s">
         <v>1200</v>
       </c>
       <c r="D625" t="s">
         <v>1200</v>
       </c>
       <c r="E625" s="2" t="s">
         <v>1201</v>
       </c>
       <c r="F625" s="2"/>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B626" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C626" t="s">
         <v>1202</v>
       </c>
       <c r="D626" t="s">
         <v>1202</v>
       </c>
       <c r="E626" s="2" t="s">
         <v>1203</v>
       </c>
       <c r="F626" s="2"/>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B627" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C627" t="s">
         <v>1204</v>
       </c>
       <c r="D627" t="s">
         <v>1204</v>
       </c>
       <c r="E627" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="F627" s="2"/>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B628" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C628" t="s">
         <v>1206</v>
       </c>
       <c r="D628" t="s">
         <v>1206</v>
       </c>
       <c r="E628" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="F628" s="2"/>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B629" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C629" t="s">
         <v>1208</v>
       </c>
       <c r="D629" t="s">
         <v>1208</v>
       </c>
       <c r="E629" s="2" t="s">
         <v>1209</v>
       </c>
       <c r="F629" s="2"/>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B630" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C630" t="s">
         <v>1210</v>
       </c>
       <c r="D630" t="s">
         <v>1210</v>
       </c>
       <c r="E630" s="2" t="s">
         <v>1211</v>
       </c>
       <c r="F630" s="2"/>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B631" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C631" t="s">
         <v>1212</v>
       </c>
       <c r="D631" t="s">
         <v>1212</v>
       </c>
       <c r="E631" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="F631" s="2"/>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B632" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C632" t="s">
-        <v>43</v>
+        <v>1214</v>
       </c>
       <c r="D632" t="s">
-        <v>43</v>
+        <v>1214</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="F632" s="2"/>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B633" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C633" t="s">
-        <v>1215</v>
+        <v>43</v>
       </c>
       <c r="D633" t="s">
-        <v>1215</v>
+        <v>43</v>
       </c>
       <c r="E633" s="2" t="s">
         <v>1216</v>
       </c>
       <c r="F633" s="2"/>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B634" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C634" t="s">
         <v>1217</v>
       </c>
       <c r="D634" t="s">
         <v>1217</v>
       </c>
       <c r="E634" s="2" t="s">
         <v>1218</v>
       </c>
       <c r="F634" s="2"/>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B635" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C635" t="s">
         <v>1219</v>
       </c>
       <c r="D635" t="s">
         <v>1219</v>
       </c>
       <c r="E635" s="2" t="s">
         <v>1220</v>
       </c>
       <c r="F635" s="2"/>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="B636" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
       <c r="C636" t="s">
         <v>1221</v>
       </c>
       <c r="D636" t="s">
         <v>1221</v>
       </c>
       <c r="E636" s="2" t="s">
         <v>1222</v>
       </c>
       <c r="F636" s="2"/>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C637" t="s">
         <v>1223</v>
       </c>
-      <c r="B637" t="s">
+      <c r="D637" t="s">
         <v>1223</v>
       </c>
-      <c r="C637" t="s">
+      <c r="E637" s="2" t="s">
         <v>1224</v>
-      </c>
-[...4 lines deleted...]
-        <v>1225</v>
       </c>
       <c r="F637" s="2"/>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B638" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="C638" t="s">
         <v>1226</v>
       </c>
       <c r="D638" t="s">
         <v>1226</v>
       </c>
       <c r="E638" s="2" t="s">
         <v>1227</v>
       </c>
       <c r="F638" s="2"/>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B639" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="C639" t="s">
-        <v>185</v>
+        <v>1228</v>
       </c>
       <c r="D639" t="s">
-        <v>185</v>
+        <v>1228</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="F639" s="2"/>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="B640" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="C640" t="s">
-        <v>1229</v>
+        <v>185</v>
       </c>
       <c r="D640" t="s">
-        <v>1229</v>
+        <v>185</v>
       </c>
       <c r="E640" s="2" t="s">
         <v>1230</v>
       </c>
       <c r="F640" s="2"/>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C641" t="s">
         <v>1231</v>
       </c>
-      <c r="B641" t="s">
+      <c r="D641" t="s">
         <v>1231</v>
       </c>
-      <c r="C641" t="s">
+      <c r="E641" s="2" t="s">
         <v>1232</v>
-      </c>
-[...4 lines deleted...]
-        <v>1233</v>
       </c>
       <c r="F641" s="2"/>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B642" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C642" t="s">
         <v>1234</v>
       </c>
       <c r="D642" t="s">
         <v>1234</v>
       </c>
       <c r="E642" s="2" t="s">
         <v>1235</v>
       </c>
       <c r="F642" s="2"/>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B643" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C643" t="s">
         <v>1236</v>
       </c>
       <c r="D643" t="s">
         <v>1236</v>
       </c>
       <c r="E643" s="2" t="s">
         <v>1237</v>
       </c>
       <c r="F643" s="2"/>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B644" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C644" t="s">
         <v>1238</v>
       </c>
       <c r="D644" t="s">
         <v>1238</v>
       </c>
       <c r="E644" s="2" t="s">
         <v>1239</v>
       </c>
       <c r="F644" s="2"/>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B645" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C645" t="s">
         <v>1240</v>
       </c>
       <c r="D645" t="s">
         <v>1240</v>
       </c>
       <c r="E645" s="2" t="s">
         <v>1241</v>
       </c>
       <c r="F645" s="2"/>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B646" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C646" t="s">
         <v>1242</v>
       </c>
       <c r="D646" t="s">
         <v>1242</v>
       </c>
       <c r="E646" s="2" t="s">
         <v>1243</v>
       </c>
       <c r="F646" s="2"/>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B647" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C647" t="s">
         <v>1244</v>
       </c>
       <c r="D647" t="s">
         <v>1244</v>
       </c>
       <c r="E647" s="2" t="s">
         <v>1245</v>
       </c>
       <c r="F647" s="2"/>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B648" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C648" t="s">
         <v>1246</v>
       </c>
       <c r="D648" t="s">
         <v>1246</v>
       </c>
       <c r="E648" s="2" t="s">
         <v>1247</v>
       </c>
       <c r="F648" s="2"/>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B649" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C649" t="s">
         <v>1248</v>
       </c>
       <c r="D649" t="s">
         <v>1248</v>
       </c>
       <c r="E649" s="2" t="s">
         <v>1249</v>
       </c>
       <c r="F649" s="2"/>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B650" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C650" t="s">
         <v>1250</v>
       </c>
       <c r="D650" t="s">
         <v>1250</v>
       </c>
       <c r="E650" s="2" t="s">
         <v>1251</v>
       </c>
       <c r="F650" s="2"/>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="B651" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="C651" t="s">
         <v>1252</v>
       </c>
       <c r="D651" t="s">
         <v>1252</v>
       </c>
       <c r="E651" s="2" t="s">
         <v>1253</v>
       </c>
       <c r="F651" s="2"/>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C652" t="s">
         <v>1254</v>
       </c>
-      <c r="B652" t="s">
+      <c r="D652" t="s">
         <v>1254</v>
       </c>
-      <c r="C652" t="s">
+      <c r="E652" s="2" t="s">
         <v>1255</v>
-      </c>
-[...4 lines deleted...]
-        <v>1256</v>
       </c>
       <c r="F652" s="2"/>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B653" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C653" t="s">
         <v>1257</v>
       </c>
       <c r="D653" t="s">
         <v>1257</v>
       </c>
       <c r="E653" s="2" t="s">
         <v>1258</v>
       </c>
       <c r="F653" s="2"/>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B654" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C654" t="s">
         <v>1259</v>
       </c>
       <c r="D654" t="s">
         <v>1259</v>
       </c>
       <c r="E654" s="2" t="s">
         <v>1260</v>
       </c>
       <c r="F654" s="2"/>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B655" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C655" t="s">
         <v>1261</v>
       </c>
       <c r="D655" t="s">
         <v>1261</v>
       </c>
       <c r="E655" s="2" t="s">
         <v>1262</v>
       </c>
       <c r="F655" s="2"/>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B656" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C656" t="s">
         <v>1263</v>
       </c>
       <c r="D656" t="s">
         <v>1263</v>
       </c>
       <c r="E656" s="2" t="s">
         <v>1264</v>
       </c>
       <c r="F656" s="2"/>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B657" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C657" t="s">
         <v>1265</v>
       </c>
       <c r="D657" t="s">
         <v>1265</v>
       </c>
       <c r="E657" s="2" t="s">
         <v>1266</v>
       </c>
       <c r="F657" s="2"/>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B658" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C658" t="s">
         <v>1267</v>
       </c>
       <c r="D658" t="s">
         <v>1267</v>
       </c>
       <c r="E658" s="2" t="s">
         <v>1268</v>
       </c>
       <c r="F658" s="2"/>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B659" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C659" t="s">
         <v>1269</v>
       </c>
       <c r="D659" t="s">
         <v>1269</v>
       </c>
       <c r="E659" s="2" t="s">
         <v>1270</v>
       </c>
       <c r="F659" s="2"/>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B660" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C660" t="s">
         <v>1271</v>
       </c>
       <c r="D660" t="s">
         <v>1271</v>
       </c>
       <c r="E660" s="2" t="s">
         <v>1272</v>
       </c>
       <c r="F660" s="2"/>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B661" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C661" t="s">
         <v>1273</v>
       </c>
       <c r="D661" t="s">
         <v>1273</v>
       </c>
       <c r="E661" s="2" t="s">
         <v>1274</v>
       </c>
       <c r="F661" s="2"/>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B662" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C662" t="s">
         <v>1275</v>
       </c>
       <c r="D662" t="s">
         <v>1275</v>
       </c>
       <c r="E662" s="2" t="s">
         <v>1276</v>
       </c>
       <c r="F662" s="2"/>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B663" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C663" t="s">
         <v>1277</v>
       </c>
       <c r="D663" t="s">
         <v>1277</v>
       </c>
       <c r="E663" s="2" t="s">
         <v>1278</v>
       </c>
       <c r="F663" s="2"/>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B664" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C664" t="s">
-        <v>325</v>
+        <v>1279</v>
       </c>
       <c r="D664" t="s">
-        <v>325</v>
+        <v>1279</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="F664" s="2"/>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B665" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C665" t="s">
-        <v>1280</v>
+        <v>325</v>
       </c>
       <c r="D665" t="s">
-        <v>1280</v>
+        <v>325</v>
       </c>
       <c r="E665" s="2" t="s">
         <v>1281</v>
       </c>
       <c r="F665" s="2"/>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B666" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C666" t="s">
         <v>1282</v>
       </c>
       <c r="D666" t="s">
         <v>1282</v>
       </c>
       <c r="E666" s="2" t="s">
         <v>1283</v>
       </c>
       <c r="F666" s="2"/>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B667" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C667" t="s">
         <v>1284</v>
       </c>
       <c r="D667" t="s">
         <v>1284</v>
       </c>
       <c r="E667" s="2" t="s">
         <v>1285</v>
       </c>
       <c r="F667" s="2"/>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B668" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C668" t="s">
         <v>1286</v>
       </c>
       <c r="D668" t="s">
         <v>1286</v>
       </c>
       <c r="E668" s="2" t="s">
         <v>1287</v>
       </c>
       <c r="F668" s="2"/>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B669" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C669" t="s">
         <v>1288</v>
       </c>
       <c r="D669" t="s">
         <v>1288</v>
       </c>
       <c r="E669" s="2" t="s">
         <v>1289</v>
       </c>
       <c r="F669" s="2"/>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B670" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="C670" t="s">
         <v>1290</v>
       </c>
       <c r="D670" t="s">
         <v>1290</v>
       </c>
       <c r="E670" s="2" t="s">
         <v>1291</v>
       </c>
       <c r="F670" s="2"/>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C671" t="s">
         <v>1292</v>
       </c>
-      <c r="B671" t="s">
+      <c r="D671" t="s">
         <v>1292</v>
       </c>
-      <c r="C671" t="s">
+      <c r="E671" s="2" t="s">
         <v>1293</v>
-      </c>
-[...4 lines deleted...]
-        <v>1294</v>
       </c>
       <c r="F671" s="2"/>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B672" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C672" t="s">
         <v>1295</v>
       </c>
       <c r="D672" t="s">
         <v>1295</v>
       </c>
       <c r="E672" s="2" t="s">
         <v>1296</v>
       </c>
       <c r="F672" s="2"/>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B673" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C673" t="s">
         <v>1297</v>
       </c>
       <c r="D673" t="s">
         <v>1297</v>
       </c>
       <c r="E673" s="2" t="s">
         <v>1298</v>
       </c>
       <c r="F673" s="2"/>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B674" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C674" t="s">
-        <v>183</v>
+        <v>1299</v>
       </c>
       <c r="D674" t="s">
-        <v>183</v>
+        <v>1299</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>184</v>
+        <v>1300</v>
       </c>
       <c r="F674" s="2"/>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B675" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C675" t="s">
-        <v>923</v>
+        <v>183</v>
       </c>
       <c r="D675" t="s">
-        <v>923</v>
+        <v>183</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>1299</v>
+        <v>184</v>
       </c>
       <c r="F675" s="2"/>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="B676" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C676" t="s">
-        <v>1300</v>
+        <v>925</v>
       </c>
       <c r="D676" t="s">
-        <v>1300</v>
+        <v>925</v>
       </c>
       <c r="E676" s="2" t="s">
         <v>1301</v>
       </c>
       <c r="F676" s="2"/>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B677" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C677" t="s">
         <v>1302</v>
       </c>
-      <c r="B677" t="s">
+      <c r="D677" t="s">
         <v>1302</v>
       </c>
-      <c r="C677" t="s">
+      <c r="E677" s="2" t="s">
         <v>1303</v>
-      </c>
-[...4 lines deleted...]
-        <v>1304</v>
       </c>
       <c r="F677" s="2"/>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B678" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C678" t="s">
         <v>1305</v>
       </c>
       <c r="D678" t="s">
         <v>1305</v>
       </c>
       <c r="E678" s="2" t="s">
         <v>1306</v>
       </c>
       <c r="F678" s="2"/>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B679" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C679" t="s">
         <v>1307</v>
       </c>
       <c r="D679" t="s">
         <v>1307</v>
       </c>
       <c r="E679" s="2" t="s">
         <v>1308</v>
       </c>
       <c r="F679" s="2"/>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B680" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C680" t="s">
         <v>1309</v>
       </c>
       <c r="D680" t="s">
         <v>1309</v>
       </c>
       <c r="E680" s="2" t="s">
         <v>1310</v>
       </c>
       <c r="F680" s="2"/>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B681" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C681" t="s">
         <v>1311</v>
       </c>
       <c r="D681" t="s">
         <v>1311</v>
       </c>
       <c r="E681" s="2" t="s">
         <v>1312</v>
       </c>
       <c r="F681" s="2"/>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B682" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C682" t="s">
         <v>1313</v>
       </c>
       <c r="D682" t="s">
         <v>1313</v>
       </c>
       <c r="E682" s="2" t="s">
         <v>1314</v>
       </c>
       <c r="F682" s="2"/>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B683" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C683" t="s">
         <v>1315</v>
       </c>
       <c r="D683" t="s">
         <v>1315</v>
       </c>
       <c r="E683" s="2" t="s">
         <v>1316</v>
       </c>
       <c r="F683" s="2"/>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B684" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C684" t="s">
         <v>1317</v>
       </c>
       <c r="D684" t="s">
         <v>1317</v>
       </c>
       <c r="E684" s="2" t="s">
         <v>1318</v>
       </c>
       <c r="F684" s="2"/>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B685" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C685" t="s">
         <v>1319</v>
       </c>
       <c r="D685" t="s">
         <v>1319</v>
       </c>
       <c r="E685" s="2" t="s">
         <v>1320</v>
       </c>
       <c r="F685" s="2"/>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B686" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C686" t="s">
         <v>1321</v>
       </c>
       <c r="D686" t="s">
         <v>1321</v>
       </c>
       <c r="E686" s="2" t="s">
         <v>1322</v>
       </c>
       <c r="F686" s="2"/>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B687" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C687" t="s">
         <v>1323</v>
       </c>
       <c r="D687" t="s">
         <v>1323</v>
       </c>
       <c r="E687" s="2" t="s">
         <v>1324</v>
       </c>
       <c r="F687" s="2"/>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B688" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C688" t="s">
         <v>1325</v>
       </c>
       <c r="D688" t="s">
         <v>1325</v>
       </c>
       <c r="E688" s="2" t="s">
         <v>1326</v>
       </c>
       <c r="F688" s="2"/>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B689" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C689" t="s">
-        <v>528</v>
+        <v>1327</v>
       </c>
       <c r="D689" t="s">
-        <v>528</v>
+        <v>1327</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>1327</v>
+        <v>1328</v>
       </c>
       <c r="F689" s="2"/>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B690" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C690" t="s">
-        <v>1328</v>
+        <v>530</v>
       </c>
       <c r="D690" t="s">
-        <v>1328</v>
+        <v>530</v>
       </c>
       <c r="E690" s="2" t="s">
         <v>1329</v>
       </c>
       <c r="F690" s="2"/>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B691" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C691" t="s">
         <v>1330</v>
       </c>
       <c r="D691" t="s">
         <v>1330</v>
       </c>
       <c r="E691" s="2" t="s">
         <v>1331</v>
       </c>
       <c r="F691" s="2"/>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B692" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C692" t="s">
         <v>1332</v>
       </c>
       <c r="D692" t="s">
         <v>1332</v>
       </c>
       <c r="E692" s="2" t="s">
         <v>1333</v>
       </c>
       <c r="F692" s="2"/>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B693" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C693" t="s">
         <v>1334</v>
       </c>
       <c r="D693" t="s">
         <v>1334</v>
       </c>
       <c r="E693" s="2" t="s">
         <v>1335</v>
       </c>
       <c r="F693" s="2"/>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="B694" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="C694" t="s">
         <v>1336</v>
       </c>
       <c r="D694" t="s">
         <v>1336</v>
       </c>
       <c r="E694" s="2" t="s">
         <v>1337</v>
       </c>
       <c r="F694" s="2"/>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B695" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C695" t="s">
         <v>1338</v>
       </c>
-      <c r="B695" t="s">
+      <c r="D695" t="s">
         <v>1338</v>
       </c>
-      <c r="C695" t="s">
+      <c r="E695" s="2" t="s">
         <v>1339</v>
-      </c>
-[...4 lines deleted...]
-        <v>1340</v>
       </c>
       <c r="F695" s="2"/>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B696" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C696" t="s">
         <v>1341</v>
       </c>
       <c r="D696" t="s">
         <v>1341</v>
       </c>
       <c r="E696" s="2" t="s">
         <v>1342</v>
       </c>
       <c r="F696" s="2"/>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B697" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C697" t="s">
         <v>1343</v>
       </c>
       <c r="D697" t="s">
         <v>1343</v>
       </c>
       <c r="E697" s="2" t="s">
         <v>1344</v>
       </c>
       <c r="F697" s="2"/>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B698" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C698" t="s">
         <v>1345</v>
       </c>
       <c r="D698" t="s">
         <v>1345</v>
       </c>
       <c r="E698" s="2" t="s">
         <v>1346</v>
       </c>
       <c r="F698" s="2"/>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B699" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C699" t="s">
         <v>1347</v>
       </c>
       <c r="D699" t="s">
         <v>1347</v>
       </c>
       <c r="E699" s="2" t="s">
         <v>1348</v>
       </c>
       <c r="F699" s="2"/>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="B700" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
       <c r="C700" t="s">
         <v>1349</v>
       </c>
       <c r="D700" t="s">
         <v>1349</v>
       </c>
       <c r="E700" s="2" t="s">
         <v>1350</v>
       </c>
       <c r="F700" s="2"/>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B701" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C701" t="s">
         <v>1351</v>
       </c>
-      <c r="B701" t="s">
+      <c r="D701" t="s">
         <v>1351</v>
       </c>
-      <c r="C701" t="s">
+      <c r="E701" s="2" t="s">
         <v>1352</v>
-      </c>
-[...4 lines deleted...]
-        <v>1353</v>
       </c>
       <c r="F701" s="2"/>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B702" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C702" t="s">
         <v>1354</v>
       </c>
       <c r="D702" t="s">
         <v>1354</v>
       </c>
       <c r="E702" s="2" t="s">
         <v>1355</v>
       </c>
       <c r="F702" s="2"/>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B703" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C703" t="s">
         <v>1356</v>
       </c>
       <c r="D703" t="s">
         <v>1356</v>
       </c>
       <c r="E703" s="2" t="s">
         <v>1357</v>
       </c>
       <c r="F703" s="2"/>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B704" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C704" t="s">
         <v>1358</v>
       </c>
       <c r="D704" t="s">
         <v>1358</v>
       </c>
       <c r="E704" s="2" t="s">
         <v>1359</v>
       </c>
       <c r="F704" s="2"/>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B705" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C705" t="s">
         <v>1360</v>
       </c>
       <c r="D705" t="s">
         <v>1360</v>
       </c>
       <c r="E705" s="2" t="s">
         <v>1361</v>
       </c>
       <c r="F705" s="2"/>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B706" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C706" t="s">
         <v>1362</v>
       </c>
       <c r="D706" t="s">
         <v>1362</v>
       </c>
       <c r="E706" s="2" t="s">
         <v>1363</v>
       </c>
       <c r="F706" s="2"/>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B707" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C707" t="s">
         <v>1364</v>
       </c>
       <c r="D707" t="s">
         <v>1364</v>
       </c>
       <c r="E707" s="2" t="s">
         <v>1365</v>
       </c>
       <c r="F707" s="2"/>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B708" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C708" t="s">
         <v>1366</v>
       </c>
       <c r="D708" t="s">
         <v>1366</v>
       </c>
       <c r="E708" s="2" t="s">
         <v>1367</v>
       </c>
       <c r="F708" s="2"/>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B709" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C709" t="s">
         <v>1368</v>
       </c>
       <c r="D709" t="s">
         <v>1368</v>
       </c>
       <c r="E709" s="2" t="s">
         <v>1369</v>
       </c>
       <c r="F709" s="2"/>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B710" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C710" t="s">
         <v>1370</v>
       </c>
       <c r="D710" t="s">
         <v>1370</v>
       </c>
       <c r="E710" s="2" t="s">
         <v>1371</v>
       </c>
       <c r="F710" s="2"/>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B711" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C711" t="s">
         <v>1372</v>
       </c>
       <c r="D711" t="s">
         <v>1372</v>
       </c>
       <c r="E711" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="F711" s="2"/>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B712" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C712" t="s">
-        <v>1061</v>
+        <v>1374</v>
       </c>
       <c r="D712" t="s">
-        <v>1061</v>
+        <v>1374</v>
       </c>
       <c r="E712" s="2" t="s">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="F712" s="2"/>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B713" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C713" t="s">
-        <v>1375</v>
+        <v>1063</v>
       </c>
       <c r="D713" t="s">
-        <v>1375</v>
+        <v>1063</v>
       </c>
       <c r="E713" s="2" t="s">
         <v>1376</v>
       </c>
       <c r="F713" s="2"/>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B714" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C714" t="s">
         <v>1377</v>
       </c>
       <c r="D714" t="s">
         <v>1377</v>
       </c>
       <c r="E714" s="2" t="s">
         <v>1378</v>
       </c>
       <c r="F714" s="2"/>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B715" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C715" t="s">
         <v>1379</v>
       </c>
       <c r="D715" t="s">
         <v>1379</v>
       </c>
       <c r="E715" s="2" t="s">
         <v>1380</v>
       </c>
       <c r="F715" s="2"/>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B716" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C716" t="s">
         <v>1381</v>
       </c>
       <c r="D716" t="s">
         <v>1381</v>
       </c>
       <c r="E716" s="2" t="s">
         <v>1382</v>
       </c>
       <c r="F716" s="2"/>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B717" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C717" t="s">
-        <v>783</v>
+        <v>1383</v>
       </c>
       <c r="D717" t="s">
-        <v>783</v>
+        <v>1383</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>1383</v>
+        <v>1384</v>
       </c>
       <c r="F717" s="2"/>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B718" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C718" t="s">
-        <v>1384</v>
+        <v>785</v>
       </c>
       <c r="D718" t="s">
-        <v>1384</v>
+        <v>785</v>
       </c>
       <c r="E718" s="2" t="s">
         <v>1385</v>
       </c>
       <c r="F718" s="2"/>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B719" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C719" t="s">
         <v>1386</v>
       </c>
       <c r="D719" t="s">
         <v>1386</v>
       </c>
       <c r="E719" s="2" t="s">
         <v>1387</v>
       </c>
       <c r="F719" s="2"/>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B720" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C720" t="s">
         <v>1388</v>
       </c>
       <c r="D720" t="s">
         <v>1388</v>
       </c>
       <c r="E720" s="2" t="s">
         <v>1389</v>
       </c>
       <c r="F720" s="2"/>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B721" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C721" t="s">
         <v>1390</v>
       </c>
       <c r="D721" t="s">
         <v>1390</v>
       </c>
       <c r="E721" s="2" t="s">
         <v>1391</v>
       </c>
       <c r="F721" s="2"/>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B722" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C722" t="s">
-        <v>1248</v>
+        <v>1392</v>
       </c>
       <c r="D722" t="s">
-        <v>1248</v>
+        <v>1392</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>1392</v>
+        <v>1393</v>
       </c>
       <c r="F722" s="2"/>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="B723" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
       <c r="C723" t="s">
-        <v>1393</v>
+        <v>1250</v>
       </c>
       <c r="D723" t="s">
-        <v>1393</v>
+        <v>1250</v>
       </c>
       <c r="E723" s="2" t="s">
         <v>1394</v>
       </c>
       <c r="F723" s="2"/>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B724" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C724" t="s">
         <v>1395</v>
       </c>
-      <c r="B724" t="s">
+      <c r="D724" t="s">
         <v>1395</v>
       </c>
-      <c r="C724" t="s">
+      <c r="E724" s="2" t="s">
         <v>1396</v>
-      </c>
-[...4 lines deleted...]
-        <v>1397</v>
       </c>
       <c r="F724" s="2"/>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B725" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C725" t="s">
         <v>1398</v>
       </c>
       <c r="D725" t="s">
         <v>1398</v>
       </c>
       <c r="E725" s="2" t="s">
         <v>1399</v>
       </c>
       <c r="F725" s="2"/>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B726" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C726" t="s">
         <v>1400</v>
       </c>
       <c r="D726" t="s">
         <v>1400</v>
       </c>
       <c r="E726" s="2" t="s">
         <v>1401</v>
       </c>
       <c r="F726" s="2"/>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B727" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C727" t="s">
         <v>1402</v>
       </c>
       <c r="D727" t="s">
         <v>1402</v>
       </c>
       <c r="E727" s="2" t="s">
         <v>1403</v>
       </c>
       <c r="F727" s="2"/>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B728" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C728" t="s">
         <v>1404</v>
       </c>
       <c r="D728" t="s">
         <v>1404</v>
       </c>
       <c r="E728" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="F728" s="2"/>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B729" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C729" t="s">
         <v>1406</v>
       </c>
       <c r="D729" t="s">
         <v>1406</v>
       </c>
       <c r="E729" s="2" t="s">
         <v>1407</v>
       </c>
       <c r="F729" s="2"/>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B730" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C730" t="s">
         <v>1408</v>
       </c>
       <c r="D730" t="s">
         <v>1408</v>
       </c>
       <c r="E730" s="2" t="s">
         <v>1409</v>
       </c>
       <c r="F730" s="2"/>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B731" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C731" t="s">
         <v>1410</v>
       </c>
       <c r="D731" t="s">
         <v>1410</v>
       </c>
       <c r="E731" s="2" t="s">
         <v>1411</v>
       </c>
       <c r="F731" s="2"/>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B732" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C732" t="s">
         <v>1412</v>
       </c>
       <c r="D732" t="s">
         <v>1412</v>
       </c>
       <c r="E732" s="2" t="s">
         <v>1413</v>
       </c>
       <c r="F732" s="2"/>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B733" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C733" t="s">
         <v>1414</v>
       </c>
       <c r="D733" t="s">
         <v>1414</v>
       </c>
       <c r="E733" s="2" t="s">
         <v>1415</v>
       </c>
       <c r="F733" s="2"/>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B734" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C734" t="s">
         <v>1416</v>
       </c>
       <c r="D734" t="s">
         <v>1416</v>
       </c>
       <c r="E734" s="2" t="s">
         <v>1417</v>
       </c>
       <c r="F734" s="2"/>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B735" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C735" t="s">
         <v>1418</v>
       </c>
       <c r="D735" t="s">
         <v>1418</v>
       </c>
       <c r="E735" s="2" t="s">
         <v>1419</v>
       </c>
       <c r="F735" s="2"/>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B736" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C736" t="s">
         <v>1420</v>
       </c>
       <c r="D736" t="s">
         <v>1420</v>
       </c>
       <c r="E736" s="2" t="s">
         <v>1421</v>
       </c>
       <c r="F736" s="2"/>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B737" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C737" t="s">
         <v>1422</v>
       </c>
       <c r="D737" t="s">
         <v>1422</v>
       </c>
       <c r="E737" s="2" t="s">
         <v>1423</v>
       </c>
       <c r="F737" s="2"/>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B738" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C738" t="s">
         <v>1424</v>
       </c>
       <c r="D738" t="s">
         <v>1424</v>
       </c>
       <c r="E738" s="2" t="s">
         <v>1425</v>
       </c>
       <c r="F738" s="2"/>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B739" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C739" t="s">
         <v>1426</v>
       </c>
       <c r="D739" t="s">
         <v>1426</v>
       </c>
       <c r="E739" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="F739" s="2"/>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B740" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C740" t="s">
         <v>1428</v>
       </c>
       <c r="D740" t="s">
         <v>1428</v>
       </c>
       <c r="E740" s="2" t="s">
         <v>1429</v>
       </c>
       <c r="F740" s="2"/>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B741" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C741" t="s">
         <v>1430</v>
       </c>
       <c r="D741" t="s">
         <v>1430</v>
       </c>
       <c r="E741" s="2" t="s">
         <v>1431</v>
       </c>
       <c r="F741" s="2"/>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B742" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C742" t="s">
         <v>1432</v>
       </c>
       <c r="D742" t="s">
         <v>1432</v>
       </c>
       <c r="E742" s="2" t="s">
         <v>1433</v>
       </c>
       <c r="F742" s="2"/>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B743" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C743" t="s">
         <v>1434</v>
       </c>
       <c r="D743" t="s">
         <v>1434</v>
       </c>
       <c r="E743" s="2" t="s">
         <v>1435</v>
       </c>
       <c r="F743" s="2"/>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B744" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C744" t="s">
-        <v>39</v>
+        <v>1436</v>
       </c>
       <c r="D744" t="s">
-        <v>39</v>
+        <v>1436</v>
       </c>
       <c r="E744" s="2" t="s">
-        <v>1436</v>
+        <v>1437</v>
       </c>
       <c r="F744" s="2"/>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B745" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C745" t="s">
-        <v>1437</v>
+        <v>39</v>
       </c>
       <c r="D745" t="s">
-        <v>1437</v>
+        <v>39</v>
       </c>
       <c r="E745" s="2" t="s">
         <v>1438</v>
       </c>
       <c r="F745" s="2"/>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B746" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C746" t="s">
-        <v>245</v>
+        <v>1439</v>
       </c>
       <c r="D746" t="s">
-        <v>245</v>
+        <v>1439</v>
       </c>
       <c r="E746" s="2" t="s">
-        <v>1439</v>
+        <v>1440</v>
       </c>
       <c r="F746" s="2"/>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B747" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C747" t="s">
-        <v>1440</v>
+        <v>245</v>
       </c>
       <c r="D747" t="s">
-        <v>1440</v>
+        <v>245</v>
       </c>
       <c r="E747" s="2" t="s">
         <v>1441</v>
       </c>
       <c r="F747" s="2"/>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B748" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C748" t="s">
         <v>1442</v>
       </c>
       <c r="D748" t="s">
         <v>1442</v>
       </c>
       <c r="E748" s="2" t="s">
         <v>1443</v>
       </c>
       <c r="F748" s="2"/>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B749" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C749" t="s">
         <v>1444</v>
       </c>
       <c r="D749" t="s">
         <v>1444</v>
       </c>
       <c r="E749" s="2" t="s">
         <v>1445</v>
       </c>
       <c r="F749" s="2"/>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B750" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C750" t="s">
         <v>1446</v>
       </c>
       <c r="D750" t="s">
         <v>1446</v>
       </c>
       <c r="E750" s="2" t="s">
         <v>1447</v>
       </c>
       <c r="F750" s="2"/>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B751" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C751" t="s">
         <v>1448</v>
       </c>
       <c r="D751" t="s">
         <v>1448</v>
       </c>
       <c r="E751" s="2" t="s">
         <v>1449</v>
       </c>
       <c r="F751" s="2"/>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="B752" t="s">
-        <v>1395</v>
+        <v>1397</v>
       </c>
       <c r="C752" t="s">
         <v>1450</v>
       </c>
       <c r="D752" t="s">
         <v>1450</v>
       </c>
       <c r="E752" s="2" t="s">
         <v>1451</v>
       </c>
       <c r="F752" s="2"/>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B753" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C753" t="s">
         <v>1452</v>
       </c>
-      <c r="B753" t="s">
+      <c r="D753" t="s">
         <v>1452</v>
       </c>
-      <c r="C753" t="s">
+      <c r="E753" s="2" t="s">
         <v>1453</v>
-      </c>
-[...4 lines deleted...]
-        <v>1454</v>
       </c>
       <c r="F753" s="2"/>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="B754" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="C754" t="s">
-        <v>781</v>
+        <v>1455</v>
       </c>
       <c r="D754" t="s">
-        <v>781</v>
+        <v>1455</v>
       </c>
       <c r="E754" s="2" t="s">
-        <v>1455</v>
+        <v>1456</v>
       </c>
       <c r="F754" s="2"/>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="B755" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="C755" t="s">
-        <v>1456</v>
+        <v>783</v>
       </c>
       <c r="D755" t="s">
-        <v>1456</v>
+        <v>783</v>
       </c>
       <c r="E755" s="2" t="s">
         <v>1457</v>
       </c>
       <c r="F755" s="2"/>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B756" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C756" t="s">
         <v>1458</v>
       </c>
-      <c r="B756" t="s">
+      <c r="D756" t="s">
         <v>1458</v>
       </c>
-      <c r="C756" t="s">
+      <c r="E756" s="2" t="s">
         <v>1459</v>
-      </c>
-[...4 lines deleted...]
-        <v>1460</v>
       </c>
       <c r="F756" s="2"/>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B757" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C757" t="s">
         <v>1461</v>
       </c>
       <c r="D757" t="s">
         <v>1461</v>
       </c>
       <c r="E757" s="2" t="s">
         <v>1462</v>
       </c>
       <c r="F757" s="2"/>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B758" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C758" t="s">
         <v>1463</v>
       </c>
       <c r="D758" t="s">
         <v>1463</v>
       </c>
       <c r="E758" s="2" t="s">
         <v>1464</v>
       </c>
       <c r="F758" s="2"/>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B759" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C759" t="s">
         <v>1465</v>
       </c>
       <c r="D759" t="s">
         <v>1465</v>
       </c>
       <c r="E759" s="2" t="s">
         <v>1466</v>
       </c>
       <c r="F759" s="2"/>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B760" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C760" t="s">
         <v>1467</v>
       </c>
       <c r="D760" t="s">
         <v>1467</v>
       </c>
       <c r="E760" s="2" t="s">
         <v>1468</v>
       </c>
       <c r="F760" s="2"/>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B761" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C761" t="s">
         <v>1469</v>
       </c>
       <c r="D761" t="s">
         <v>1469</v>
       </c>
       <c r="E761" s="2" t="s">
         <v>1470</v>
       </c>
       <c r="F761" s="2"/>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B762" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C762" t="s">
         <v>1471</v>
       </c>
       <c r="D762" t="s">
         <v>1471</v>
       </c>
       <c r="E762" s="2" t="s">
         <v>1472</v>
       </c>
       <c r="F762" s="2"/>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B763" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C763" t="s">
         <v>1473</v>
       </c>
       <c r="D763" t="s">
         <v>1473</v>
       </c>
       <c r="E763" s="2" t="s">
         <v>1474</v>
       </c>
       <c r="F763" s="2"/>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B764" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C764" t="s">
         <v>1475</v>
       </c>
       <c r="D764" t="s">
         <v>1475</v>
       </c>
       <c r="E764" s="2" t="s">
         <v>1476</v>
       </c>
       <c r="F764" s="2"/>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B765" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C765" t="s">
         <v>1477</v>
       </c>
       <c r="D765" t="s">
         <v>1477</v>
       </c>
       <c r="E765" s="2" t="s">
         <v>1478</v>
       </c>
       <c r="F765" s="2"/>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B766" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C766" t="s">
-        <v>225</v>
+        <v>1479</v>
       </c>
       <c r="D766" t="s">
-        <v>225</v>
+        <v>1479</v>
       </c>
       <c r="E766" s="2" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="F766" s="2"/>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B767" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C767" t="s">
-        <v>1480</v>
+        <v>225</v>
       </c>
       <c r="D767" t="s">
-        <v>1480</v>
+        <v>225</v>
       </c>
       <c r="E767" s="2" t="s">
         <v>1481</v>
       </c>
       <c r="F767" s="2"/>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B768" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C768" t="s">
         <v>1482</v>
       </c>
       <c r="D768" t="s">
         <v>1482</v>
       </c>
       <c r="E768" s="2" t="s">
         <v>1483</v>
       </c>
       <c r="F768" s="2"/>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B769" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C769" t="s">
         <v>1484</v>
       </c>
       <c r="D769" t="s">
         <v>1484</v>
       </c>
       <c r="E769" s="2" t="s">
         <v>1485</v>
       </c>
       <c r="F769" s="2"/>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B770" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C770" t="s">
         <v>1486</v>
       </c>
       <c r="D770" t="s">
         <v>1486</v>
       </c>
       <c r="E770" s="2" t="s">
         <v>1487</v>
       </c>
       <c r="F770" s="2"/>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B771" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C771" t="s">
         <v>1488</v>
       </c>
       <c r="D771" t="s">
         <v>1488</v>
       </c>
       <c r="E771" s="2" t="s">
         <v>1489</v>
       </c>
       <c r="F771" s="2"/>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B772" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C772" t="s">
         <v>1490</v>
       </c>
       <c r="D772" t="s">
         <v>1490</v>
       </c>
       <c r="E772" s="2" t="s">
         <v>1491</v>
       </c>
       <c r="F772" s="2"/>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B773" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C773" t="s">
         <v>1492</v>
       </c>
       <c r="D773" t="s">
         <v>1492</v>
       </c>
       <c r="E773" s="2" t="s">
         <v>1493</v>
       </c>
       <c r="F773" s="2"/>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B774" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C774" t="s">
         <v>1494</v>
       </c>
       <c r="D774" t="s">
         <v>1494</v>
       </c>
       <c r="E774" s="2" t="s">
         <v>1495</v>
       </c>
       <c r="F774" s="2"/>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B775" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C775" t="s">
         <v>1496</v>
       </c>
       <c r="D775" t="s">
         <v>1496</v>
       </c>
       <c r="E775" s="2" t="s">
         <v>1497</v>
       </c>
       <c r="F775" s="2"/>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B776" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C776" t="s">
         <v>1498</v>
       </c>
       <c r="D776" t="s">
         <v>1498</v>
       </c>
       <c r="E776" s="2" t="s">
         <v>1499</v>
       </c>
       <c r="F776" s="2"/>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B777" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C777" t="s">
         <v>1500</v>
       </c>
       <c r="D777" t="s">
         <v>1500</v>
       </c>
       <c r="E777" s="2" t="s">
         <v>1501</v>
       </c>
       <c r="F777" s="2"/>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B778" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C778" t="s">
-        <v>1317</v>
+        <v>1502</v>
       </c>
       <c r="D778" t="s">
-        <v>1317</v>
+        <v>1502</v>
       </c>
       <c r="E778" s="2" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="F778" s="2"/>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B779" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C779" t="s">
-        <v>1503</v>
+        <v>1319</v>
       </c>
       <c r="D779" t="s">
-        <v>1503</v>
+        <v>1319</v>
       </c>
       <c r="E779" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="F779" s="2"/>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B780" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C780" t="s">
-        <v>337</v>
+        <v>1505</v>
       </c>
       <c r="D780" t="s">
-        <v>337</v>
+        <v>1505</v>
       </c>
       <c r="E780" s="2" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="F780" s="2"/>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B781" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C781" t="s">
-        <v>899</v>
+        <v>337</v>
       </c>
       <c r="D781" t="s">
-        <v>899</v>
+        <v>337</v>
       </c>
       <c r="E781" s="2" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
       <c r="F781" s="2"/>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B782" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C782" t="s">
-        <v>1507</v>
+        <v>901</v>
       </c>
       <c r="D782" t="s">
-        <v>1507</v>
+        <v>901</v>
       </c>
       <c r="E782" s="2" t="s">
         <v>1508</v>
       </c>
       <c r="F782" s="2"/>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B783" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C783" t="s">
         <v>1509</v>
       </c>
       <c r="D783" t="s">
         <v>1509</v>
       </c>
       <c r="E783" s="2" t="s">
         <v>1510</v>
       </c>
       <c r="F783" s="2"/>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B784" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C784" t="s">
-        <v>913</v>
+        <v>1511</v>
       </c>
       <c r="D784" t="s">
-        <v>913</v>
+        <v>1511</v>
       </c>
       <c r="E784" s="2" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="F784" s="2"/>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B785" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C785" t="s">
-        <v>1512</v>
+        <v>915</v>
       </c>
       <c r="D785" t="s">
-        <v>1512</v>
+        <v>915</v>
       </c>
       <c r="E785" s="2" t="s">
         <v>1513</v>
       </c>
       <c r="F785" s="2"/>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B786" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C786" t="s">
         <v>1514</v>
       </c>
       <c r="D786" t="s">
         <v>1514</v>
       </c>
       <c r="E786" s="2" t="s">
         <v>1515</v>
       </c>
       <c r="F786" s="2"/>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B787" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C787" t="s">
         <v>1516</v>
       </c>
       <c r="D787" t="s">
         <v>1516</v>
       </c>
       <c r="E787" s="2" t="s">
         <v>1517</v>
       </c>
       <c r="F787" s="2"/>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B788" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C788" t="s">
         <v>1518</v>
       </c>
       <c r="D788" t="s">
         <v>1518</v>
       </c>
       <c r="E788" s="2" t="s">
         <v>1519</v>
       </c>
       <c r="F788" s="2"/>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B789" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C789" t="s">
         <v>1520</v>
       </c>
       <c r="D789" t="s">
         <v>1520</v>
       </c>
       <c r="E789" s="2" t="s">
         <v>1521</v>
       </c>
       <c r="F789" s="2"/>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B790" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C790" t="s">
         <v>1522</v>
       </c>
       <c r="D790" t="s">
         <v>1522</v>
       </c>
       <c r="E790" s="2" t="s">
         <v>1523</v>
       </c>
       <c r="F790" s="2"/>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B791" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C791" t="s">
         <v>1524</v>
       </c>
       <c r="D791" t="s">
         <v>1524</v>
       </c>
       <c r="E791" s="2" t="s">
         <v>1525</v>
       </c>
       <c r="F791" s="2"/>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B792" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C792" t="s">
         <v>1526</v>
       </c>
       <c r="D792" t="s">
         <v>1526</v>
       </c>
       <c r="E792" s="2" t="s">
         <v>1527</v>
       </c>
       <c r="F792" s="2"/>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B793" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C793" t="s">
         <v>1528</v>
       </c>
       <c r="D793" t="s">
         <v>1528</v>
       </c>
       <c r="E793" s="2" t="s">
         <v>1529</v>
       </c>
       <c r="F793" s="2"/>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B794" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C794" t="s">
         <v>1530</v>
       </c>
       <c r="D794" t="s">
         <v>1530</v>
       </c>
       <c r="E794" s="2" t="s">
         <v>1531</v>
       </c>
       <c r="F794" s="2"/>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="B795" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
       <c r="C795" t="s">
         <v>1532</v>
       </c>
       <c r="D795" t="s">
         <v>1532</v>
       </c>
       <c r="E795" s="2" t="s">
         <v>1533</v>
       </c>
       <c r="F795" s="2"/>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B796" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C796" t="s">
         <v>1534</v>
       </c>
-      <c r="B796" t="s">
+      <c r="D796" t="s">
         <v>1534</v>
       </c>
-      <c r="C796" t="s">
+      <c r="E796" s="2" t="s">
         <v>1535</v>
-      </c>
-[...4 lines deleted...]
-        <v>1536</v>
       </c>
       <c r="F796" s="2"/>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B797" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C797" t="s">
         <v>1537</v>
       </c>
       <c r="D797" t="s">
         <v>1537</v>
       </c>
       <c r="E797" s="2" t="s">
         <v>1538</v>
       </c>
       <c r="F797" s="2"/>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B798" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C798" t="s">
         <v>1539</v>
       </c>
       <c r="D798" t="s">
         <v>1539</v>
       </c>
       <c r="E798" s="2" t="s">
         <v>1540</v>
       </c>
       <c r="F798" s="2"/>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B799" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C799" t="s">
         <v>1541</v>
       </c>
       <c r="D799" t="s">
         <v>1541</v>
       </c>
       <c r="E799" s="2" t="s">
         <v>1542</v>
       </c>
       <c r="F799" s="2"/>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B800" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C800" t="s">
         <v>1543</v>
       </c>
       <c r="D800" t="s">
         <v>1543</v>
       </c>
       <c r="E800" s="2" t="s">
         <v>1544</v>
       </c>
       <c r="F800" s="2"/>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B801" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C801" t="s">
         <v>1545</v>
       </c>
       <c r="D801" t="s">
         <v>1545</v>
       </c>
       <c r="E801" s="2" t="s">
         <v>1546</v>
       </c>
       <c r="F801" s="2"/>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B802" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C802" t="s">
         <v>1547</v>
       </c>
       <c r="D802" t="s">
         <v>1547</v>
       </c>
       <c r="E802" s="2" t="s">
         <v>1548</v>
       </c>
       <c r="F802" s="2"/>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B803" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C803" t="s">
         <v>1549</v>
       </c>
       <c r="D803" t="s">
         <v>1549</v>
       </c>
       <c r="E803" s="2" t="s">
         <v>1550</v>
       </c>
       <c r="F803" s="2"/>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B804" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C804" t="s">
         <v>1551</v>
       </c>
       <c r="D804" t="s">
         <v>1551</v>
       </c>
       <c r="E804" s="2" t="s">
         <v>1552</v>
       </c>
       <c r="F804" s="2"/>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B805" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C805" t="s">
         <v>1553</v>
       </c>
       <c r="D805" t="s">
         <v>1553</v>
       </c>
       <c r="E805" s="2" t="s">
         <v>1554</v>
       </c>
       <c r="F805" s="2"/>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B806" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C806" t="s">
         <v>1555</v>
       </c>
       <c r="D806" t="s">
         <v>1555</v>
       </c>
       <c r="E806" s="2" t="s">
         <v>1556</v>
       </c>
       <c r="F806" s="2"/>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="B807" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
       <c r="C807" t="s">
         <v>1557</v>
       </c>
       <c r="D807" t="s">
         <v>1557</v>
       </c>
       <c r="E807" s="2" t="s">
         <v>1558</v>
       </c>
       <c r="F807" s="2"/>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B808" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C808" t="s">
         <v>1559</v>
       </c>
-      <c r="B808" t="s">
+      <c r="D808" t="s">
         <v>1559</v>
       </c>
-      <c r="C808" t="s">
+      <c r="E808" s="2" t="s">
         <v>1560</v>
-      </c>
-[...4 lines deleted...]
-        <v>1561</v>
       </c>
       <c r="F808" s="2"/>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B809" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C809" t="s">
-        <v>173</v>
+        <v>1562</v>
       </c>
       <c r="D809" t="s">
-        <v>173</v>
+        <v>1562</v>
       </c>
       <c r="E809" s="2" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="F809" s="2"/>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B810" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C810" t="s">
-        <v>1563</v>
+        <v>173</v>
       </c>
       <c r="D810" t="s">
-        <v>1563</v>
+        <v>173</v>
       </c>
       <c r="E810" s="2" t="s">
         <v>1564</v>
       </c>
       <c r="F810" s="2"/>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B811" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C811" t="s">
         <v>1565</v>
       </c>
       <c r="D811" t="s">
         <v>1565</v>
       </c>
       <c r="E811" s="2" t="s">
         <v>1566</v>
       </c>
       <c r="F811" s="2"/>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B812" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C812" t="s">
         <v>1567</v>
       </c>
       <c r="D812" t="s">
         <v>1567</v>
       </c>
       <c r="E812" s="2" t="s">
         <v>1568</v>
       </c>
       <c r="F812" s="2"/>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B813" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C813" t="s">
         <v>1569</v>
       </c>
       <c r="D813" t="s">
         <v>1569</v>
       </c>
       <c r="E813" s="2" t="s">
         <v>1570</v>
       </c>
       <c r="F813" s="2"/>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B814" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C814" t="s">
         <v>1571</v>
       </c>
       <c r="D814" t="s">
         <v>1571</v>
       </c>
       <c r="E814" s="2" t="s">
         <v>1572</v>
       </c>
       <c r="F814" s="2"/>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="B815" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
       <c r="C815" t="s">
         <v>1573</v>
       </c>
       <c r="D815" t="s">
         <v>1573</v>
       </c>
       <c r="E815" s="2" t="s">
         <v>1574</v>
       </c>
       <c r="F815" s="2"/>
     </row>
+    <row r="816" spans="1:6">
+      <c r="A816" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B816" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C816" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D816" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E816" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F816" s="2"/>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>