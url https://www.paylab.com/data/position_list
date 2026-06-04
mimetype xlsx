--- v1 (2026-06-03)
+++ v2 (2026-06-04)
@@ -12,9947 +12,19873 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1577">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3133">
   <si>
     <t>www.paylab.com</t>
   </si>
   <si>
-    <t>Updated in</t>
-[...1 lines deleted...]
-  <si>
     <t>06/2026</t>
   </si>
   <si>
-    <t>Number of positions</t>
-[...1 lines deleted...]
-  <si>
     <t>category_name_en</t>
   </si>
   <si>
+    <t>category_name_pt</t>
+  </si>
+  <si>
     <t>position_name_en</t>
   </si>
   <si>
+    <t>position_name_pt</t>
+  </si>
+  <si>
     <t>job_description_en</t>
   </si>
   <si>
+    <t>job_description_pt</t>
+  </si>
+  <si>
     <t>Administration</t>
   </si>
   <si>
+    <t>Administração</t>
+  </si>
+  <si>
     <t>Administrative Worker</t>
+  </si>
+  <si>
+    <t>Assistente administrativo</t>
   </si>
   <si>
     <t>* Transcribing documents using computers.
 * Recording of incoming and outgoing correspondence.
 * Handling corporate correspondence, email, and phone calls.
 * Operating copier and fax equipment.
 * Filing and locating documents.
 * Welcoming and taking care of visitors, preparing and serving refreshments.
 * Recording the minutes in meetings and negotiations.
 * Reserving accommodation, travel tickets, airline tickets, and similar tasks.
 * Responsibility for purchasing office supplies and other goods consumed on a daily basis.
 * Managing the cash box and responsibility for entrusted cash and valuables.</t>
   </si>
   <si>
+    <t>* Transcrição de documentos utilizando computadores.
+* Registro de correspondência de entrada e saída.
+* Gerenciamento de correspondência corporativa, e-mails e chamadas telefônicas.
+* Operação de equipamentos de cópia e fax.
+* Arquivamento e localização de documentos.
+* Acolhimento e atendimento a visitantes, preparo e serventia de refrescos.
+* Registro de atas em reuniões e negociações.
+* Reserva de acomodações, bilhetes de viagem, passagens aéreas e tarefas similares.
+* Responsabilidade por comprar suprimentos de escritório e outros bens consumidos diariamente.
+* Gerenciamento da caixa de dinheiro e responsabilidade pelo dinheiro e valores em confiança.</t>
+  </si>
+  <si>
     <t>Archivist, Registry Administrator</t>
+  </si>
+  <si>
+    <t>Arquivista</t>
   </si>
   <si>
     <t>* Receiving, storing and managing the documents in the filing department and archives.
 * Completing internal archives guidelines.
 * Sorting and recording of documents pursuant to the regulations and plans of the filing department.
 * Borrowing of filed documents.
 * Keeping a filing log.
 * Disposing of obsolete records in accordance with the legislative regulations.
 * Responsibility for the documentation in the filing department in accordance with the applicable legislation and internal standards.</t>
   </si>
   <si>
+    <t>* Receber, armazenar e gerenciar os documentos no departamento de arquivamento e arquivos.
+* Cumprir as diretrizes internas de arquivamento.
+* Classificar e registrar os documentos de acordo com as regulamentações e planos do departamento de arquivamento.
+* Empréstimo de documentos arquivados.
+* Manter um registro de arquivamento.
+* Descartar registros obsoletos de acordo com as regulamentações legislativas.
+* Responsabilidade pela documentação no departamento de arquivamento de acordo com a legislação aplicável e padrões internos.</t>
+  </si>
+  <si>
     <t>Assistant</t>
+  </si>
+  <si>
+    <t>Assistente</t>
   </si>
   <si>
     <t>* Independent preparation of materials and presentations for a superior.
 * Communicating with the company’s business partners.
 * Independently processing meeting minutes.
 * Recommending and organising personal meetings for your superior and his or her business partners. 
 * Recording defined working tasks and monitoring adherence to their deadlines. 
 * Creating weekly, monthly, and annual work plans for a manager and their subsequent coordination with the planned work of a superior or the company.</t>
   </si>
   <si>
+    <t>* Preparação independente de materiais e apresentações para um superior.
+* Comunicação com os parceiros de negócios da empresa.
+* Processamento independente das atas de reuniões.
+* Recomendação e organização de reuniões pessoais para seu superior e seus parceiros de negócios.
+* Registro das tarefas de trabalho definidas e monitoramento do cumprimento de seus prazos.
+* Criação de planos de trabalho semanais, mensais e anuais para um gerente e posterior coordenação com o trabalho planejado de um superior ou da empresa.</t>
+  </si>
+  <si>
     <t>Call Operator</t>
+  </si>
+  <si>
+    <t>Operador de chamada</t>
   </si>
   <si>
     <t>* Providing general and specific information to callers.
 * Cooperating with other members of the departments to provide an adequate answer to the questions.
 * Execution of requests, complaints and claims.
 * Recording caller requests in the information system.
 * Adherence to standards of telephone communication and quality of provided services in accordance with internal regulations.
 * Responsibility for the correctness and completeness of the information provided.</t>
   </si>
   <si>
+    <t>* Fornecer informações gerais e específicas aos solicitantes.
+* Cooperar com outros membros dos departamentos para fornecer uma resposta adequada às perguntas.
+* Execução de pedidos, reclamações e reivindicações.
+* Registro dos pedidos dos solicitantes no sistema de informação.
+* Aderência aos padrões de comunicação telefônica e qualidade dos serviços prestados, de acordo com os regulamentos internos.
+* Responsabilidade pela exatidão e integralidade das informações fornecidas.</t>
+  </si>
+  <si>
     <t>Chief Receptionist Officer</t>
+  </si>
+  <si>
+    <t>Gerente de recepção</t>
   </si>
   <si>
     <t>* Ensuring the smooth running and representativeness of the reception.
 * Coordinating the activities of one or more receptionists.
 * Welcoming and ushering visitors and/or guiding them to employees with whom business is to be conducted.
 * Recording details about visitors in the guestbook or information system.
 * Issuing and collecting passes upon the arrival/departure of visitors.
 * Handling incoming and outgoing phone calls in local as well as a foreign language.
 * Training new recruits.
 * Solving non-standard situations.</t>
   </si>
   <si>
+    <t>* Garantir o funcionamento suave e a representatividade da recepção.
+* Coordenar as atividades de um ou mais recepcionistas.
+* Acolher e acompanhar visitantes e/ou guiá-los para os funcionários com quem os negócios devem ser realizados.
+* Registrar detalhes sobre os visitantes no livro de visitas ou sistema de informações.
+* Emitir e coletar credenciais na chegada/partida dos visitantes.
+* Atender chamadas telefônicas de entrada e saída em língua local e estrangeira.
+* Treinar novos recrutas.
+* Resolver situações não padrão.</t>
+  </si>
+  <si>
     <t>Contract administrator</t>
+  </si>
+  <si>
+    <t>Administrador do contrato</t>
   </si>
   <si>
     <t>* Preparing sales and purchase contracts
 * Negotiating contract terms with internal and external partners
 * Reviewing and updating existing contracts</t>
   </si>
   <si>
+    <t>* Elaboração de contratos de compra e venda
+* Negociação de termos de contrato com parceiros internos e externos
+* Revisão e atualização de contratos existentes</t>
+  </si>
+  <si>
     <t>CSR specialist</t>
+  </si>
+  <si>
+    <t>Especialista em RSE</t>
   </si>
   <si>
     <t>* Management of corporate social responsibility (CSR) projects.
 * Preparation of press releases and cooperation with the media and organizing press conferences
 * Content preparation for company websites, digital media and social networks (Facebook, Instagram, YouTube)
 * Procurement and care of company materials (brochures, POS materials, posters, brochures)
 * Design and implementation of company events
 * Taking care of editing and translating company materials
 * Various administrative tasks such as planning, monitoring results, reporting, budgeting, etc.</t>
   </si>
   <si>
-    <t>Data Entry Operator</t>
-[...8 lines deleted...]
-* Creating reports to ensure accuracy of payroll processing.</t>
+    <t>* Gestão de projetos de responsabilidade social corporativa (RSC).
+* Preparação de comunicados de imprensa e colaboração com a mídia e organização de conferências de imprensa
+* Preparação de conteúdo para sites da empresa, mídia digital e redes sociais (Facebook, Instagram, YouTube)
+* Aquisição e gestão de materiais da empresa (folhetos, materiais de PDV, cartazes, brochuras)
+* Concepção e implementação de eventos da empresa
+* Edição e tradução de materiais da empresa
+* Diversas tarefas administrativas, como planejamento, acompanhamento de resultados, elaboração de relatórios, orçamento, etc.</t>
   </si>
   <si>
     <t>Data entry operator</t>
+  </si>
+  <si>
+    <t>Digitador de Dados</t>
   </si>
   <si>
     <t>* Inputting and updating data into computer systems accurately and efficiently.
 * Verifying and correcting data to ensure accuracy and completeness.
 * Maintaining organized records and files for easy retrieval of information.
 * Assisting in the preparation of reports and documents as required.
 * Collaborating with team members to ensure data integrity and consistency.
 * Responding to inquiries related to data entry and assisting with troubleshooting issues.
 * Performing regular backups of data to prevent loss of information.
 * Managing and prioritizing multiple tasks to meet deadlines effectively.
 * Ensuring compliance with data protection regulations and company policies.
 * Supporting administrative tasks as needed to enhance overall office productivity.</t>
   </si>
   <si>
+    <t>* Inserir e atualizar dados nos sistemas de computador com precisão e eficiência.
+* Verificar e corrigir dados para garantir a precisão e a completação.
+* Manter registros e arquivos organizados para fácil recuperação de informações.
+* Auxiliar na preparação de relatórios e documentos conforme necessário.
+* Colaborar com os membros da equipe para garantir a integridade e consistência dos dados.
+* Responder a consultas relacionadas à entrada de dados e ajudar a solucionar problemas.
+* Realizar backups regulares dos dados para evitar a perda de informações.
+* Gerenciar e priorizar várias tarefas para atender a prazos de forma eficaz.
+* Garantir a conformidade com as regulamentações de proteção de dados e as políticas da empresa.
+* Apoiar tarefas administrativas conforme necessário para melhorar a produtividade geral do escritório.</t>
+  </si>
+  <si>
+    <t>Data Entry Operator</t>
+  </si>
+  <si>
+    <t>Operador de registo de dados</t>
+  </si>
+  <si>
+    <t>* Processing payroll by using ADP software. 
+* Maintaining all employee payroll records. 
+* Entering payroll information for all employees.
+* Recording tax withholding information.
+* Making appropriate changes in compliance with internal policies and external local, state and federal income tax regulations. 
+* Creating paper checks as well as direct deposits.
+* Creating reports to ensure accuracy of payroll processing.</t>
+  </si>
+  <si>
+    <t>* Processamento da folha de pagamento utilizando o software ADP.
+* Manutenção de todos os registros de folha de pagamento dos funcionários.
+* Inserção de informações de folha de pagamento para todos os funcionários.
+* Registro de informações de retenção de impostos.
+* Realização de alterações apropriadas em conformidade com as políticas internas e as regulamentações externas de impostos de renda locais, estaduais e federais.
+* Criação de cheques em papel, bem como depósitos diretos.
+* Criação de relatórios para garantir a precisão do processamento da folha de pagamento.</t>
+  </si>
+  <si>
     <t>Diversity, Equity and Inclusion Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Diversidade, Igualdade e Inclusão</t>
   </si>
   <si>
     <t>* Works with managers at various levels to assess the current state of diversity, equity and inclusion, identify potential solutions and influence steps for specific action planning.
 * Collaborates with other components to develop and execute short- and long-term business strategies for Diversity, Equity and Inclusion (DEI).
 * Develop and implement DEI capability development programs and initiatives in support of corporate strategies and individual support needs.
 * Conducts equality and inclusion audits of corporate and team initiatives.
 * Monitor progress on DEI corporate commitments.
 * Manages communication of DEI principles, plans, progress, and supplemental CR stories.
 * Collaborates with partners and leaders to influence policies and identify resources needed to create an inclusive environment.</t>
   </si>
   <si>
+    <t>* Trabalha com gerentes em vários níveis para avaliar o estado atual de diversidade, equidade e inclusão, identificar possíveis soluções e influenciar etapas para planejamento de ações específicas.
+* Colabora com outros componentes para desenvolver e executar estratégias de negócios de curto e longo prazo para Diversidade, Equidade e Inclusão (DEI).
+* Desenvolver e implementar programas e iniciativas de desenvolvimento de capacidades do DEI em apoio às estratégias corporativas e necessidades de suporte individuais.
+* Conduz auditorias de igualdade e inclusão de iniciativas corporativas e de equipe.
+* Monitorar o progresso dos compromissos corporativos da DEI.
+* Gerencia a comunicação dos princípios, planos, progresso e histórias de CR suplementares do DEI.
+* Colabora com parceiros e líderes para influenciar políticas e identificar os recursos necessários para criar um ambiente inclusivo.</t>
+  </si>
+  <si>
     <t>Office Manager</t>
+  </si>
+  <si>
+    <t>Office manager</t>
   </si>
   <si>
     <t>* Responsibility for department operations and the management of assigned tasks.
 * Administrative and organisational support for company management.
 * Coordination of subordinate staff and the delegation of tasks.
 * Management and supervision to ensure deadlines are met by the members of management.
 * Recording minutes from meetings and preparing materials for the members of management.
 * Communication with authorities, suppliers, and other institutions.
 * Responsibility for purchasing office supplies, refreshments, and office equipment.
 * Securing a repair service for moveable and real estate assets.
 * Managing the company’s fleet vehicles.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelas operações do departamento e gestão das tarefas atribuídas.
+* Apoio administrativo e organizacional à gestão da empresa.
+* Coordenação da equipe subordinada e delegação de tarefas.
+* Gestão e supervisão para garantir que os prazos sejam cumpridos pelos membros da gestão.
+* Registro de atas de reuniões e preparação de materiais para os membros da gestão.
+* Comunicação com autoridades, fornecedores e outras instituições.
+* Responsabilidade por compras de materiais de escritório, refrigerantes e equipamentos de escritório.
+* Contratação de serviços de reparo para bens móveis e imóveis.
+* Gestão da frota de veículos da empresa.</t>
+  </si>
+  <si>
     <t>Procurement specialist</t>
+  </si>
+  <si>
+    <t>Especialista em compras governamentais</t>
   </si>
   <si>
     <t>* planning acquisition
 * preparing the challenge, competition materials and other documents in the range of the chosen procedure of the acquisition
 * providing information to interested persons
 * administration of the selection process</t>
   </si>
   <si>
+    <t>* planejamento da aquisição
+* preparação do desafio, materiais de concurso e outros documentos dentro do âmbito do procedimento de aquisição escolhido
+* fornecimento de informações às pessoas interessadas
+* administração do processo de seleção</t>
+  </si>
+  <si>
     <t>Project Assistant</t>
+  </si>
+  <si>
+    <t>Assistente de Projetos</t>
   </si>
   <si>
     <t>* Helping project managers to complete projects.
 * Analyzing, evaluating and interpreting projects.
 * Assisting with development and coordination of projects and activities.
 * Undertaking administration and maintaining the project archive.
 * Assisting with the daily management of projects paying particular attention to maintaining good working relationships and adherence to budgets and timescales.
 * Assisting with the production of project briefs and agreements with clients administer and support selection processes.
 * Assisting external project managers as required and act as a day-to-day liaison.</t>
   </si>
   <si>
+    <t>* Auxiliar os gestores de projetos a concluir os projetos.
+* Analisar, avaliar e interpretar os projetos.
+* Ajudar no desenvolvimento e coordenação de projetos e atividades.
+* Realizar tarefas administrativas e manter o arquivo do projeto.
+* Auxiliar na gestão diária dos projetos, prestando atenção especial na manutenção de boas relações de trabalho e na aderência aos orçamentos e prazos.
+* Auxiliar na produção de briefings e acordos de projetos com clientes, administrar e apoiar os processos de seleção.
+* Auxiliar os gestores de projetos externos quando necessário e atuar como elo de ligação diário.</t>
+  </si>
+  <si>
     <t>Project Coordinator</t>
+  </si>
+  <si>
+    <t>Coordenador do projeto</t>
   </si>
   <si>
     <t xml:space="preserve">* Becoming acquainted with the conditions for receiving grants through calls for proposals.
 * Creating project documentation necessary for the award of grants.
 * Submitting projects financed, for example, from EU structural funds to brokerage agencies.
 * Communicating with European Commission bodies, brokerage agencies and funding applicants.
 * Incorporating brought up objections into the project docummentation. </t>
   </si>
   <si>
+    <t>* Conhecer as condições para receber subsídios por meio de convocatórias para propostas.
+* Criar documentação de projeto necessária para a concessão de subsídios.
+* Submeter projetos financiados, por exemplo, por fundos estruturais da UE a agências de corretagem.
+* Comunicar com órgãos da Comissão Europeia, agências de corretagem e candidatos a financiamento.
+* Incorporar objeções formuladas na documentação do projeto.</t>
+  </si>
+  <si>
     <t>Project planner</t>
+  </si>
+  <si>
+    <t>Planejador de projetos</t>
   </si>
   <si>
     <t xml:space="preserve">* Recommend and implement modifications to improve effectiveness and attain project milestones.
 * Plan, coordinate and monitor activities of assigned projects to develop and implement procedures, processes and systems.
 * Develop detailed task lists and work effort assessment.
 * Prepare short and long-term resource allocation plans based on input from all key players and team members. 
 * Oversee schedules and risk management plans and provide serious deviations warnings hindering project results. 
 * Lead development of baseline schedule and support Project Manager (PM)
 * Gather actual data, update project schedule and develop reliable schedule forecast with support from project team.
 </t>
   </si>
   <si>
+    <t>* Recomendar e implementar modificações para melhorar a eficácia e alcançar marcos do projeto.
+* Planejar, coordenar e monitorar as atividades dos projetos atribuídos para desenvolver e implementar procedimentos, processos e sistemas.
+* Desenvolver listas de tarefas detalhadas e avaliação do esforço de trabalho.
+* Preparar planos de alocação de recursos de curto e longo prazo com base nas informações de todos os atores-chave e membros da equipe.
+* Supervisionar cronogramas e planos de gerenciamento de riscos e fornecer alertas sobre desvios graves que possam prejudicar os resultados do projeto.
+* Liderar o desenvolvimento do cronograma de referência e apoiar o Gerente de Projeto (GP).
+* Coletar dados reais, atualizar o cronograma do projeto e desenvolver previsões de cronograma confiáveis com o apoio da equipe do projeto.</t>
+  </si>
+  <si>
     <t>Receptionist</t>
+  </si>
+  <si>
+    <t>Recepcionista</t>
   </si>
   <si>
     <t>* Responsibility for reception operations.
 * Announcing and presenting visitors.
 * Providing general information to visitors.
 * Recording exits and entries into the book of visits.
 * Answering and forwarding calls.
 * Accepting and turning over messages.
 * Distribution and management of correspondence, faxes and emails.
 * Responsibility for order and cleanliness around reception.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelas operações de recepção.
+* Anúncio e apresentação de visitantes.
+* Fornecimento de informações gerais aos visitantes.
+* Registro de saídas e entradas no livro de visitas.
+* Atendimento e encaminhamento de chamadas.
+* Recebimento e entrega de mensagens.
+* Distribuição e gestão de correspondência, faxes e e-mails.
+* Responsabilidade pela ordem e limpeza da área de recepção.</t>
+  </si>
+  <si>
     <t>Receptionist I</t>
+  </si>
+  <si>
+    <t>Recepcionista I</t>
   </si>
   <si>
     <t>* Handling incoming and outgoing phone calls in the Slovak language.
 * Welcoming and ushering visitors and/or guiding them to employees with whom business is to be conducted.
 * Recording details about visitors in the guestbook or information system.
 * Issuing and collecting passes upon the arrival/departure of visitors.
 * Performing routine administrative work.</t>
   </si>
   <si>
+    <t>* Tratamento de chamadas telefónicas de entrada e saída em língua eslovaca.
+* Receção e encaminhamento de visitantes e/ou orientação para os funcionários com quem se irá realizar negócios.
+* Registo de detalhes sobre visitantes no livro de visitas ou no sistema de informação.
+* Emissão e recolha de passes aquando da chegada/partida de visitantes.
+* Execução de trabalhos administrativos de rotina.</t>
+  </si>
+  <si>
     <t>Secretary</t>
+  </si>
+  <si>
+    <t>Secretário</t>
   </si>
   <si>
     <t>* Planning and organising a superior's work meetings and conferences.
 * Handling incoming and outgoing phone calls.
 * Services for management and guests, e.g. welcoming guests, preparing and serving refreshments, etc.
 * Managing business correspondence and email.
 * Transcribing data using computers, database management and the creation of presentations.
 * Recording the minutes in work meetings and negotiations using materials provided by a superior.
 * Operating fax machines, scanners, copiers, and similar office equipment.
 * Reserving travel tickets, airline tickets, and accommodation for business trips.
 * Purchasing office supplies, refreshments, and other goods consumed on a daily basis.</t>
   </si>
   <si>
+    <t>* Planejamento e organização de reuniões e conferências de um superior.
+* Atendimento de chamadas telefônicas de entrada e saída.
+* Serviços para a gestão e convidados, por exemplo, recepção de convidados, preparação e servir de bebidas etestCase lanches, etc.
+* Gestão de correspondência comercial e e-mails.
+* Transcrição de dados utilizando computadores, gerenciamento de bancos de dados e criação de apresentações.
+* Registros de atas em reuniões de trabalho e negociações utilizando materiais fornecidos por um superior.
+* Operação de máquinas de fax, scanners, copiadoras e equipamentos de escritório semelhantes.
+* Reserva de passagens de trem, passagens aéreas e hospedagem para viagens de negócios.
+* Aquisição de materiais de escritório, bebidas e outros bens consumidos diariamente.</t>
+  </si>
+  <si>
     <t>Agriculture, Food Industry</t>
   </si>
   <si>
+    <t>Agricultura, Indústria Alimentar</t>
+  </si>
+  <si>
     <t>Agricultural Engineer, Agronomist</t>
+  </si>
+  <si>
+    <t>Engenheiro Agrônomo</t>
   </si>
   <si>
     <t>* Preparing crop rotation.
 * Providing seed, organic and inorganic fertilisers, chemical protective substances and machinery required for the production of required crops.
 * Supervising the processing and preparation of soil, sowing and planting.
 * Monitoring the growth of plants, ensuring their nutrition and protection during vegetation.
 * Harvesting crops; subsequent processing or storage of crops.</t>
   </si>
   <si>
+    <t>* Preparação da rotação de culturas.
+* Fornecimento de sementes, fertilizantes orgânicos e inorgânicos, substâncias químicas de proteção e maquinaria necessários para a produção das culturas exigidas.
+* Supervisão do processamento e preparação do solo, semeadura e plantio.
+* Acompanhamento do crescimento das plantas, garantindo sua nutrição e proteção durante a vegetação.
+* Colheita das culturas; processamento subsequente ou armazenamento das culturas.</t>
+  </si>
+  <si>
     <t>Agricultural Equipment Operator</t>
+  </si>
+  <si>
+    <t>Operador de máquinas agrícolas</t>
   </si>
   <si>
     <t xml:space="preserve">* Operating or tending equipment used in agricultural production, such as tractors, combines, and irrigation equipment. 
 * Observing and listening to machinery operation to detect equipment malfunctions. 
 * Attaching farm implements such as plows discs, sprayers, or harvesters to tractors, using bolts and hand tools. 
 * Driveling trucks to haul crops, supplies, tools, or farm workers. 
 * Adjusting, repairing, and servicing farm machinery and notifying supervisors when machinery malfunctions. 
 * Operating towed machines such as seed drills or manure spreaders to plant, fertilize, dust, and spray crops. 
 * Loading hoppers, containers, or conveyors to feed machines with products, using forklifts, transfer augers, suction gates, shovels, or pitchforks. 
 * Spraying fertilizer or pesticide solutions to control insects, fungus and weed growth, and diseases, using hand sprayers. 
 * Mixing specified materials or chemicals, and dump solutions, powders, or seeds into planter or sprayer machinery. 
 * Irrigating soil, using portable pipes or ditch systems, and maintaining ditches or pipes and pumps. 
 * Directing and monitoring the activities of work crews engaged in planting, weeding, or harvesting activities. 
 * Loading and unloading crops or containers of materials, manually or using conveyors, handtrucks, forklifts, or transfer augers. 
 * Weighing crop-filled containers, and record weights and other identifying information. </t>
   </si>
   <si>
+    <t>* Operar ou manusear equipamentos utilizados na produção agrícola, como tratores, colheitadeiras e equipamentos de irrigação. 
+* Observar e ouvir o funcionamento de máquinas para detetar mal funcionamento de equipamentos. 
+* Acoplar implementos agrícolas, como arados, discos, pulverizadores ou colheitadeiras, a tratores, utilizando parafusos e ferramentas manuais. 
+* Dirigir caminhões para transportar colheitas, suprimentos, ferramentas ou trabalhadores agrícolas. 
+* Ajustar, reparar e manter máquinas agrícolas e notificar supervisores quando uma máquina apresentar mau funcionamento. 
+* Operar máquinas rebocadas, como semeadeiras ou espalhadores de esterco, para plantar, fertilizar, polvilhar e pulverizar culturas. 
+* Carregar compartimentos, contêineres ou transportadores para alimentar máquinas com produtos, utilizando empilhadeiras, seções de transferência, comportas de sucção, pás ou forcados. 
+* Pulverizar soluções de fertilizantes ou pesticidas para controlar insetos, fungos e crescimento de ervas daninhas e doenças, utilizando pulverizadores manuais. 
+* Misturar materiais ou produtos químicos especificados e derramar soluções, pós ou sementes em máquinas plantadoras ou pulverizadoras. 
+* Irrigar o solo, utilizando tubos portáteis ou sistemas de valas, e manter valas ou tubos e bombas. 
+* Dirigir e monitorar as atividades de equipes de trabalho envolvidas em atividades de plantio, desmatamento ou colheita. 
+* Carregar e descarregar colheitas ou contêineres de materiais, manualmente ou utilizando transportadores, handtrucks, empilhadeiras ou seções de transferência. 
+* Pesar contêineres cheios de colheitas e registrar pesos e outras informações de identificação.</t>
+  </si>
+  <si>
     <t>Agricultural Specialist</t>
+  </si>
+  <si>
+    <t>Especialista agrícola</t>
   </si>
   <si>
     <t>* Preparing soil for planting and sowing through plowing, fertilization, and irrigation.
 * Sowing grains and industrial crops, as well as planting vegetables in prepared fields.
 * Protecting crops from diseases and pests through spraying and dusting with fungicides and pesticides.
 * Harvesting mature crops such as grains, rye, and barley, or gathering root vegetables like potatoes, corn, beets, and tobacco.
 * Classifying, storing, and dispatching harvested products to market.
 * Monitoring crop growth and development, ensuring optimal conditions for yield.
 * Implementing sustainable agricultural practices to enhance soil health and productivity.
 * Collaborating with agronomists and other specialists to improve farming techniques and crop varieties.
 * Keeping accurate records of planting schedules, crop yields, and pesticide applications.
 * Staying updated on agricultural trends, technologies, and regulations to ensure compliance and innovation in farming practices.</t>
   </si>
   <si>
+    <t>* Preparar o solo para plantio e semeadura por meio de aração, fertilização e irrigação.
+* Semear grãos e culturas industriais, bem como plantar legumes em campos preparados.
+* Proteger as culturas de doenças e pragas por meio de pulverização e aplicação de fungicidas e pesticidas.
+* Colher culturas maduras como grãos, centeio e cevada, ou coletar legumes de raiz como batatas, milho, beterrabas e tabaco.
+* Classificar, armazenar e despachar produtos colhidos para o mercado.
+* Monitorar o crescimento e desenvolvimento das culturas, garantindo condições ótimas para a produção.
+* Implementar práticas agrícolas sustentáveis para melhorar a saúde e a produtividade do solo.
+* Colaborar com agrônomos e outros especialistas para aprimorar técnicas de cultivo e variedades de culturas.
+* Manter registros precisos de cronogramas de plantio, rendimentos de culturas e aplicações de pesticidas.
+* Manter-se atualizado sobre tendências, tecnologias e regulamentações agrícolas para garantir conformidade e inovação nas práticas de cultivo.</t>
+  </si>
+  <si>
     <t>Agricultural Technician</t>
+  </si>
+  <si>
+    <t>Técnico Agrícola</t>
   </si>
   <si>
     <t>* Responsibility for planting, spraying, collecting, storing and selling agricultural products.
 * Operating agricultural machinery and equipment and keeping them in working order.
 * Collecting the samples of crops and livestock.
 * Conducting experiments aimed at increasing the fertility of crops, livestock performance and their resistance to disease and pests.
 * Keeping records of discovered facts, their analysing and drawing conclusions.
 * Cleaning and sterilising the laboratory and laboratory equipment.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo plantio, pulverização, colheita, armazenamento e venda de produtos agrícolas.
+* Operar maquinário e equipamentos agrícolas e mantê-los em funcionamento.
+* Coletar amostras de culturas e rebanho.
+* Realizar experimentos visando aumentar a fertilidade das culturas, o desempenho do rebanho e sua resistência a doenças e pragas.
+* Manter registros dos fatos descobertos, analisá-los e tirar conclusões.
+* Limpar e esterilizar o laboratório e os equipamentos de laboratório.</t>
+  </si>
+  <si>
     <t>Agricultural Technologist</t>
+  </si>
+  <si>
+    <t>Tecnólogo em Agronegócio</t>
   </si>
   <si>
     <t>* Examining the composition and quality of agricultural soil as well as ground and irrigation water.
 * Selecting crops suitable for cultivation in the given location.
 * Identifying insufficiently fertile soil and proposing measures to improve its fertility.
 * Placing insect traps and collecting and recording the amount of trapped insects.
 * Cooperating in the research and development of chemical fertilisers, herbicides, and pesticides.
 * Providing advice to the producers of agricultural crops and livestock keepers.</t>
   </si>
   <si>
+    <t>* Examinar a composição e qualidade do solo agrícola, bem como a água do solo e de irrigação.
+* Selecionar culturas adequadas para o cultivo no local em questão.
+* Identificar solos com fertilidade insuficiente e propor medidas para melhorar sua fertilidade.
+* Colocar armadilhas para insetos e coletar e registrar a quantidade de insetos capturados.
+* Cooperar na pesquisa e desenvolvimento de fertilizantes químicos, herbicidas e pesticidas.
+* Prestar consultoria aos produtores de culturas agrícolas e criadores de gado.</t>
+  </si>
+  <si>
     <t>Animal Care Worker</t>
+  </si>
+  <si>
+    <t>Tratador de animais</t>
   </si>
   <si>
     <t xml:space="preserve">* taking care of animals and all related tasks 
 * feeding, checking water and feed supply
 * cleaning and disinfection of the stables and other needed work
 </t>
   </si>
   <si>
+    <t>* cuidar dos animais e realizar todas as tarefas relacionadas 
+* alimentação, verificar o fornecimento de água e alimento
+* limpeza e desinfecção dos estábulos e outras tarefas necessárias</t>
+  </si>
+  <si>
     <t>Baker</t>
+  </si>
+  <si>
+    <t>Padeiro</t>
   </si>
   <si>
     <t>* Preparing and assessing the quality of raw materials and ingredients for the preparation of dough and mixtures.
 * Measuring and weighing ingredients.
 * Operating and adjusting bakery machinery and equipment.
 * Compliance with the strict hygiene standards and practices.
 * Shaping, smearing, and sprinkling the dough.
 * Making bread, common, fine, and special bakery products.
 * Continuous and final checking of the baking results.
 * Cleaning the bakery machinery and equipment and carrying out routine maintenance.
 * Sampling of raw materials for laboratory analysis.</t>
   </si>
   <si>
+    <t>* Preparar e avaliar a qualidade das matérias-primas e dos ingredientes para a preparação de massas e misturas.
+* Medir e pesar ingredientes.
+* Operar e ajustar máquinas e equipamentos de padaria.
+* Cumprimento dos rigorosos padrões e práticas de higiene.
+* Dar forma, untar e polvilhar a massa.
+* Fabricar pão, produtos de padaria comuns, finos e especiais.
+* Verificar continuamente e finalmente os resultados da cocção.
+* Limpar as máquinas e equipamentos de padaria e realizar manutenção de rotina.
+* Amostrar matérias-primas para análise laboratorial.</t>
+  </si>
+  <si>
     <t>Butcher</t>
+  </si>
+  <si>
+    <t>Açougueiro</t>
   </si>
   <si>
     <t>* Slaughtering livestock by means of electric current or captive bolt pistol.
 * Bleeding and skinning of the slaughtered animals.
 * Removing the head and feet from the carcase, cutting up carcases using a saw machine or handsaw.
 * Removal of intestines, entrails and other organs.
 * Boning the meat on the line, table or hook.
 * Final processing and sorting the meat for distribution.
 * Manufacturing the sausages, salami, black and white pudding and other meat products.</t>
   </si>
   <si>
+    <t>* Abate de gado por meio de corrente elétrica ou pistola de dardo cativo.
+* Sangria e esfolamento dos animais abatidos.
+* Remoção da cabeça e patas do carcaça, corte de carcaças utilizando máquina de serra ou serra manual.
+* Remoção de intestinos, vísceras e outros órgãos.
+* Desossa da carne na linha, mesa ou gancho.
+* Processamento final e separação da carne para distribuição.
+* Fabricação de linguiças, salames, morcias preta e branca e outros produtos de carne.</t>
+  </si>
+  <si>
     <t>Food Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Alimentos</t>
   </si>
   <si>
     <t>* Creating new and/or modifying existing food products.
 * Responsibility for the strict observance of the statutory guidelines and wholesomeness of the products.
 * Looking for the ways to maintain the desired physical, chemical and microbiological characteristics of food.
 * Using food additives to achieve the desired properties of food.
 * Developing and/or cooperating in the development of new packaging materials.
 * Developing and implementing the production, packaging and distribution systems into operation.</t>
   </si>
   <si>
+    <t>* Criação de novos e/ou modificação de produtos alimentares existentes.
+* Responsabilidade pelo estrito cumprimento das diretrizes estatutárias e salubridade dos produtos.
+* Busca de maneiras para manter as características físicas, químicas e microbiológicas desejadas dos alimentos.
+* Uso de aditivos alimentares para alcançar as propriedades desejadas dos alimentos.
+* Desenvolvimento e/ou cooperação no desenvolvimento de novos materiais de embalagem.
+* Desenvolvimento e implementação de sistemas de produção, embalagem e distribuição em operação.</t>
+  </si>
+  <si>
     <t>Food Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Alimentos</t>
   </si>
   <si>
     <t>* Performing tests to detect chemical and microbiological properties of food, beverages, food additives, and preservatives.
 * Examining chemical and biological samples under a microscope.
 * Cooperating with food engineers and technologists.
 * Tasting food and beverages in order to compare the real taste with the the flavour declared in the product specification.
 * Analysing, recording, and summarising test results.
 * Measuring the volume and weighing product packaging materials.
 * Cleaning and sterilising used laboratory equipment.</t>
   </si>
   <si>
+    <t>* Realizar testes para detectar propriedades químicas e microbiológicas de alimentos, bebidas, aditivos alimentares e conservantes.
+* Examinar amostras químicas e biológicas sob um microscópio.
+* Cooperar com engenheiros e tecnólogos de alimentos.
+* Degustar alimentos e bebidas para comparar o sabor real com o sabor declarado na especificação do produto.
+* Analisar, registrar e resumir resultados de testes.
+* Medir o volume e pesar materiais de embalagem de produtos.
+* Limpar e esterilizar equipamentos de laboratório utilizados.</t>
+  </si>
+  <si>
     <t>Food Technologist</t>
+  </si>
+  <si>
+    <t>Tecnólogo em Alimentos</t>
   </si>
   <si>
     <t>* Inventing and improving existing recipes for semi-finished products, agricultural products, sweets, syrups, oils, alcoholic and soft drinks etc.
 * Reviewing the sensory properties of the received raw material.
 * Collecting samples and sending them for physico-chemical and microbiological analyses.
 * Supervising the compliance with the recipes and the correct technological process by the manufacturing department.
 * Checking the production costs and designing measures for their minimisation.
 * Managing and updating the technological documentation.</t>
   </si>
   <si>
+    <t>* Inventar e aprimorar receitas existentes para produtos semi-acabados, produtos agrícolas, doces, xaropes, óleos, bebidas alcoólicas e refrigerantes, etc.
+* Revisar as propriedades sensoriais da matéria-prima recebida.
+* Coletar amostras e enviá-las para análises físico-químicas e microbiológicas.
+* Supervisionar a conformidade com as receitas e o processo tecnológico correto pelo departamento de fabricação.
+* Verificar os custos de produção e projetar medidas para sua minimização.
+* Gerenciar e atualizar a documentação tecnológica.</t>
+  </si>
+  <si>
     <t>Grain Receiver</t>
+  </si>
+  <si>
+    <t>Encarregado de recebimento de grãos</t>
   </si>
   <si>
     <t>* Receiving and inspecting incoming grain shipments for quality and quantity.
 * Operating machinery and equipment for unloading grain from trucks and railcars.
 * Maintaining accurate records of grain receipts, including weight and quality metrics.
 * Ensuring compliance with safety and health regulations during the receiving process.
 * Collaborating with suppliers and transportation personnel to coordinate delivery schedules.
 * Conducting routine maintenance and cleaning of receiving equipment and storage areas.
 * Assisting in the management of inventory levels and reporting discrepancies.
 * Monitoring grain storage conditions to prevent spoilage or contamination.
 * Communicating effectively with team members and management regarding grain quality issues.
 * Participating in training programs to enhance skills and knowledge related to grain handling.
 * Supporting overall operational efficiency within the grain receiving department.
 * Adhering to company policies and procedures to ensure a safe working environment.</t>
   </si>
   <si>
+    <t>* Receber e inspecionar remessas de grãos recebidas quanto à qualidade e quantidade.
+* Operar máquinas e equipamentos para descarregar grãos de caminhões e vagões de trem.
+* Manter registros precisos de recebimento de grãos, incluindo métricas de peso e qualidade.
+* Garantir a conformidade com regulamentos de segurança e saúde durante o processo de recebimento.
+* Colaborar com fornecedores e pessoal de transporte para coordenar cronogramas de entrega.
+* Realizar manutenção rotineira e limpeza de equipamentos de recebimento e áreas de armazenamento.
+* Auxiliar na gestão de níveis de estoque e relatar discrepâncias.
+* Monitorar condições de armazenamento de grãos para prevenir deterioração ou contaminação.
+* Comunicar-se efetivamente com membros da equipe e gerência sobre questões de qualidade de grãos.
+* Participar de programas de treinamento para aprimorar habilidades e conhecimentos relacionados ao manuseio de grãos.
+* Apoiar a eficiência operacional geral dentro do departamento de recebimento de grãos.
+* Manter a conformidade com políticas e procedimentos da empresa para garantir um ambiente de trabalho seguro.</t>
+  </si>
+  <si>
     <t>Livestock Specialist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zootecnista  </t>
   </si>
   <si>
     <t>* Ensuring the smooth running of the farm.
 * Monitoring the health condition and efficiency of the farmed animals.
 * Designing improvements in the production process.
 * Performing veterinary work in collaboration with the veterinary surgeon.
 * Monitoring the activities of subordinate employees.
 * Ensuring disinfection, disinfestation and rodent control on the farm.
 * Sending regular reports on c the ondition, transfer, mortality and performance of the animals to the state controlling institutions.</t>
   </si>
   <si>
+    <t>* Garantir o funcionamento tranquilo da fazenda.
+* Monitorar a condição de saúde e eficiência dos animais criados.
+* Projetar melhorias no processo de produção.
+* Realizar trabalhos veterinários em colaboração com o cirurgião veterinário.
+* Monitorar as atividades dos funcionários subordinados.
+* Garantir a desinfecção, desinfestação e controle de roedores na fazenda.
+* Enviar relatórios regulares sobre a condição, transferência, mortalidade e desempenho dos animais para as instituições de controle estaduais.</t>
+  </si>
+  <si>
     <t>Milker</t>
+  </si>
+  <si>
+    <t>Ordenhador</t>
   </si>
   <si>
     <t>* Preparing and putting feed into troughs, and watering the animals.
 * Cleaning away dirt from the udders, drying them and then massaging them just before milking.
 * Milking cows, goats and sheep by hand or using milking equipment.
 * Treating the collected milk by cleaning and cooling it to the desired temperature.
 * Cleaning manure from the stables, and litter laying.</t>
   </si>
   <si>
+    <t>* Preparar e colocar ração nos cochos e dar água aos animais.
+* Limpar a sujeira dos úberes, secá-los e massageá-los imediatamente antes da ordenha.
+* Ordenhar vacas, cabras e ovelhas manualmente ou utilizando equipamento de ordenha.
+* Tratar o leite coletado limpando-o e resfriando-o até a temperatura desejada.
+* Limpar o esterco dos estábulos e colocar cama de material absorvente.</t>
+  </si>
+  <si>
     <t>Pastry Chef, Confectioner</t>
+  </si>
+  <si>
+    <t>Pasteleiro</t>
   </si>
   <si>
     <t>* Receiving, inspecting and storing the goods for confectionery production.
 * Preparing a wide range of confectionery semi-finished and finished products.
 * Operating technologic machinery and equipment.
 * Strictly respecting the recipes, quality and quantity of used ingredients.
 * Complying with the strict hygiene standards and practices.
 * Performing sensory quality control of products.
 * Cutting and decorating the finished confectionery products.
 * Collecting samples of semi-finished and finished products for the purpose of laboratory analysis.</t>
   </si>
   <si>
+    <t>* Receber, inspecionar e armazenar os bens para a produção de confeitaria.
+* Preparar uma ampla gama de produtos de confeitaria semi-acabados e acabados.
+* Operar máquinas e equipamentos tecnológicos.
+* Respeitar estritamente as receitas, a qualidade e a quantidade dos ingredientes utilizados.
+* Cumprir com os padrões e práticas rigorosos de higiene.
+* Realizar o controle de qualidade sensorial dos produtos.
+* Cortar e decorar os produtos de confeitaria acabados.
+* Coletar amostras de produtos semi-acabados e acabados para fins de análise laboratorial.</t>
+  </si>
+  <si>
     <t>Picker</t>
+  </si>
+  <si>
+    <t>Colecionador</t>
   </si>
   <si>
     <t>* working outside and in the greenhouses - picking fruits, vegetables and flowers
 * sorting</t>
   </si>
   <si>
+    <t>* Trabalhar ao ar livre e nas estufas - colher frutas, legumes e flores
+* Selecionar</t>
+  </si>
+  <si>
     <t>Tractor, harvester driver</t>
+  </si>
+  <si>
+    <t>Motorista de trator</t>
   </si>
   <si>
     <t xml:space="preserve">* driving and operating the tractor
 * repairing agricultural machines and appliances
 * work on a farm/farming company by following the instructions of the boss </t>
   </si>
   <si>
+    <t>* conduzir e operar o trator
+* reparar máquinas e equipamentos agrícolas
+* trabalhar em uma fazenda/empresa agrícola seguindo as instruções do chefe</t>
+  </si>
+  <si>
     <t>Arts &amp; Culture</t>
   </si>
   <si>
+    <t>Artes e Cultura</t>
+  </si>
+  <si>
     <t>Actor</t>
+  </si>
+  <si>
+    <t>Ator</t>
   </si>
   <si>
     <t>* Taking part in competitions in order to get a film, theatre or radio part.
 * Studying scripts, learning the assigned text by heart.
 * Practicing plays with the other members of the theatre group.
 * Dubbing films, serials, commercials, jingles, etc.
 * Guiding puppets.</t>
   </si>
   <si>
+    <t>* Participar de concursos para obter um papel em filmes, teatro ou rádio.
+* Estudar roteiros, decorar o texto atribuído.
+* Ensaiar peças com os outros membros do grupo de teatro.
+* Dublar filmes, seriados, comerciais, jingles, etc.
+* Manipular bonecos.</t>
+  </si>
+  <si>
     <t>Archaeologist</t>
+  </si>
+  <si>
+    <t>Arqueólogo</t>
   </si>
   <si>
     <t>* Conducting field research and excavations to uncover artifacts and historical sites.
 * Analyzing and interpreting archaeological findings to contribute to the understanding of past cultures and civilizations.
 * Preparing detailed reports and documentation of excavation processes and findings.
 * Collaborating with interdisciplinary teams, including historians, conservators, and geologists, to enhance research outcomes.
 * Utilizing various scientific techniques and technologies, such as radiocarbon dating and GIS, to analyze artifacts and archaeological data.
 * Engaging in public outreach and education initiatives to promote awareness of archaeological heritage and significance.
 * Assisting in the preservation and conservation of artifacts, ensuring their protection for future study and public display.
 * Participating in grant writing and fundraising efforts to secure funding for archaeological projects and research.
 * Staying updated on current archaeological methods, theories, and legislation to ensure best practices in the field.
 * Mentoring and training junior archaeologists and students in archaeological techniques and methodologies.</t>
   </si>
   <si>
+    <t>* Realizar pesquisas de campo e escavações para descobrir artefatos e sítios históricos.
+* Analisar e interpretar achados arqueológicos para contribuir para a compreensão de culturas e civilizações passadas.
+* Preparar relatórios detalhados e documentação dos processos e achados de escavação.
+* Colaborar com equipes interdisciplinares, incluindo historiadores, conservadores e geólogos, para aprimorar os resultados da pesquisa.
+* Utilizar várias técnicas e tecnologias científicas, como datação por radiocarbono e SIG, para analisar artefatos e dados arqueológicos.
+* Participar de iniciativas de divulgação pública e educação para promover a conscientização sobre o patrimônio arqueológico e sua importância.
+* Auxiliar na preservação e conservação de artefatos, garantindo sua proteção para estudos futuros e exibição pública.
+* Participar da redação de propostas de financiamento e esforços de captação de recursos para garantir financiamento para projetos e pesquisas arqueológicas.
+* Manter-se atualizado sobre métodos, teorias e legislações arqueológicas atuais para garantir as melhores práticas no campo.
+* Orientar e treinar arqueólogos júniores e estudantes em técnicas e metodologias arqueológicas.</t>
+  </si>
+  <si>
     <t>Choreographer</t>
+  </si>
+  <si>
+    <t>Coreógrafo/a</t>
   </si>
   <si>
     <t>* Inventing new and adjusting existing dance choreographies.
 * Selecting suitable dancers at dance auditions.
 * Instructing dancers regarding the proper performance of dance steps and movements.
 * Illustrative demonstration of dance steps and movements to dancers.</t>
   </si>
   <si>
+    <t>* Inventar coreografias de dança novas e ajustar as existentes.
+* Selecionar bailarinos adequados em audições de dança.
+* Instruir os bailarinos sobre a execução correta dos passos e movimentos de dança.
+* Demonstrar ilustrativamente os passos e movimentos de dança aos bailarinos.</t>
+  </si>
+  <si>
     <t>Cultural Officer</t>
+  </si>
+  <si>
+    <t>Trabalhador cultural</t>
   </si>
   <si>
     <t>* Organising cultural and sporting events in the village.
 * Booking of individual halls or the whole house of culture.
 * Turning over and accepting the house of culture.
 * Managing municipal newspapers, library and chronicle.
 * Archiving photographs and documents regarding the events taking place in the village.
 * Updating information on the municipal information board and website.</t>
   </si>
   <si>
+    <t>* Organização de eventos culturais e desportivos na vila.
+* Reserva de salas individuais ou da casa de cultura inteira.
+* Entrega e receção da casa de cultura.
+* Gestão de jornais municipais, biblioteca e crónica.
+* Arquivo de fotografias e documentos relacionados com os eventos que ocorrem na vila.
+* Atualização de informações no quadro de informação municipal e site.</t>
+  </si>
+  <si>
     <t>Curator</t>
+  </si>
+  <si>
+    <t>Curador/a</t>
   </si>
   <si>
     <t>* Setting up displays and exhibitions.
 * Giving talks to groups.
 * Supervising staff.
 * Developing and organizing new collections to expand and improve educational and research facilities.
 * Researching extensively, negotiating on prices and buying items such as sculptures, statues and paintings that can add value to the collection.
 * Maintaining records and cataloguing acquisitions.
 * Researching, compiling and preparing written information about catalogues and publishing it on the institution's website.
 * Collaborating with other institutions.
 * Ensuring that collections are properly preserved.
 * Arranging conservation and restoration.
 * Raising funds and grants.
 * Interviewing, hiring and training staff.</t>
   </si>
   <si>
+    <t>* Configuração de exibições e exposições.
+* Realização de palestras para grupos.
+* Supervisão de funcionários.
+* Desenvolvimento e organização de novas coleções para expandir e melhorar as instalações educacionais e de pesquisa.
+* Realização de pesquisas extensivas, negociação de preços e compra de itens como esculturas, estátuas e pinturas que possam agregar valor à coleção.
+* Manutenção de registros e catalogação de aquisições.
+* Pesquisa, compilação e preparação de informações escritas sobre catálogos e publicação no site da instituição.
+* Colaboração com outras instituições.
+* Garantia de que as coleções sejam preservadas corretamente.
+* Arranjo de conservação e restauração.
+* Captação de fundos e bolsas.
+* Realização de entrevistas, contratação e treinamento de funcionários.</t>
+  </si>
+  <si>
     <t>Dancer</t>
+  </si>
+  <si>
+    <t>Dançarino/a</t>
   </si>
   <si>
     <t>* Performing dance choreographies on your own, with a dance partner or as part of a group.
 * Taking part in dance auditions.
 * Performing stretching and fitness activities to improve physical stamina, flexibility, stability, etc.
 * Practicing dance steps and movements under the guidance of a choreographer.</t>
+  </si>
+  <si>
+    <t>* Executar coreografias de dança sozinho, com um parceiro de dança ou como parte de um grupo.
+* Participar de audições de dança.
+* Realizar atividades de alongamento e condicionamento físico para melhorar a resistência física, flexibilidade, estabilidade, etc.
+* Praticar passos e movimentos de dança sob a orientação de um coreógrafo.</t>
   </si>
   <si>
     <t>Designer</t>
   </si>
   <si>
     <t>* Capturing ideas on paper in the form of simple sketches.
 * Designing 2D and 3D models of products using specialised CAD software.
 * Communicating with clients, superiors and technologists.
 * Incorporating observations made in the final design.
 * Responsibility for the design, functionality, quality and safety of the proposed products.</t>
   </si>
   <si>
+    <t>* Capturar ideias no papel na forma de esboços simples.
+* Projetar modelos 2D e 3D de produtos utilizando software CAD especializado.
+* Comunicar-se com clientes, superiores e tecnólogos.
+* Incorporar observações feitas no design final.
+* Responsabilidade pelo design, funcionalidade, qualidade e segurança dos produtos propostos.</t>
+  </si>
+  <si>
     <t>Film Editor</t>
+  </si>
+  <si>
+    <t>Editor de filme</t>
   </si>
   <si>
     <t>* Collaborating closely with directors and producers to understand the vision and requirements of the film.
 * Reviewing and selecting the best footage from raw materials to create a cohesive story.
 * Utilizing editing software to assemble scenes, ensuring a smooth flow and pacing of the narrative.
 * Incorporating sound effects, music, and dialogue to enhance the overall viewing experience.
 * Making creative decisions regarding the visual style and structure of the film.
 * Conducting color correction and visual effects as needed to achieve the desired aesthetic.
 * Working under tight deadlines to meet project schedules and release dates.
 * Communicating effectively with team members to incorporate feedback and make necessary adjustments.
 * Keeping up-to-date with industry trends and advancements in editing technology.
 * Ensuring that all edits are in compliance with copyright and licensing regulations.
 * Maintaining organized files and documentation of all edits and revisions throughout the editing process.</t>
   </si>
   <si>
+    <t>* Colaborar estreitamente com diretores e produtores para compreender a visão e os requisitos do filme.
+* Revisar e selecionar as melhores cenas das matérias-primas para criar uma história coesa.
+* Utilizar software de edição para montar cenas, garantindo um fluxo suave e ritmo da narrativa.
+* Incorporar efeitos sonoros, música e diálogo para melhorar a experiência de visualização geral.
+* Tomar decisões criativas sobre o estilo visual e estrutura do filme.
+* Realizar correção de cor e efeitos visuais conforme necessário para alcançar a estética desejada.
+* Trabalhar sob prazos apertados para atender aos cronogramas do projeto e datas de lançamento.
+* Comunicar-se de forma eficaz com os membros da equipe para incorporar feedback e fazer ajustes necessários.
+* Manter-se atualizado sobre as tendências da indústria e os avanços na tecnologia de edição.
+* Garantir que todas as edições estejam em conformidade com as regulamentações de direitos autorais e licenciamento.
+* Manter arquivos organizados e documentação de todas as edições e revisões ao longo do processo de edição.</t>
+  </si>
+  <si>
     <t>Guide in the museum, gallery, castle</t>
+  </si>
+  <si>
+    <t>Guia no museu, galeria, castelo</t>
   </si>
   <si>
     <t>* Conducting informative and interactive tours for visitors.
 * Answering questions and providing details about exhibits and history.
 * Supervision of order and safety in exhibitions.
 * Help in planning and organizing special events and exhibitions.
 * Providing high quality customer service and dealing with visitor requests.
 * Presentation of educational programs for schools and groups.
 * Cooperation on marketing activities and promotion of the institution.
 * Keeping attendance records and administrative tasks.
 * Cooperation in the installation and maintenance of exhibition exhibits.
 * Continuous education and participation in professional trainings and seminars.</t>
   </si>
   <si>
+    <t>* Realização de passeios informativos e interativos para os visitantes.
+* Responder a perguntas e fornecer detalhes sobre exposições e história.
+* Supervisão da ordem e segurança em exposições.
+* Ajuda no planeamento e organização de eventos e exposições especiais.
+* Fornecer um serviço ao cliente de alta qualidade e lidar com os pedidos dos visitantes.
+* Apresentação de programas educativos para escolas e grupos.
+* Cooperação em atividades de marketing e promoção da instituição.
+* Manter registos de assiduidade e tarefas administrativas.
+* Cooperação na instalação e manutenção de exposições.
+* Formação contínua e participação em formações e seminários profissionais.</t>
+  </si>
+  <si>
     <t>Lighting Technician</t>
+  </si>
+  <si>
+    <t>Técnico de iluminação</t>
   </si>
   <si>
     <t>* Mounting, powering up and positioning the lighting equipment before shooting film, theatrical performance, television broadcasting, concerts etc.
 * Floodlighting the scene as directed by the main lighting technician and director.
 * Operating the lighting fixtures (focusing, dimming, lighting effects etc.).
 * Dismantling and packing the lighting equipment.
 * Providing routine repairs and maintenance of lighting fixtures.</t>
   </si>
   <si>
+    <t>* Montar, ligar e posicionar os equipamentos de iluminação antes de filmar, apresentações teatrais, transmissões de televisão, concertos, etc.
+* Iluminar o cenário conforme orientação do técnico de iluminação principal e do diretor.
+* Operar os dispositivos de iluminação (foco, redução de intensidade, efeitos de iluminação, etc.).
+* Desmontar e embalar os equipamentos de iluminação.
+* Realizar reparos e manutenção rotineiros dos dispositivos de iluminação.</t>
+  </si>
+  <si>
     <t>Make-Up Artist, Wigmaker</t>
+  </si>
+  <si>
+    <t>Maquiador/a, maquiagem e perucas</t>
   </si>
   <si>
     <t>* Applying makeup to film and theatre actors, extras, and other performers in films and theatre plays.
 * Styling men's and women's hair according to the scenario.
 * Creating special effects (ageing, bruises, wounds, etc.) using makeup.
 * Making wigs and similar products.
 * Making plaster casts of faces and/or heads.
 * Making latex and silicone masks from casts of faces and/or heads.</t>
   </si>
   <si>
+    <t>* Aplicar maquiagem a atores de cinema e teatro, figurantes e outros intérpretes em filmes e peças de teatro.
+* Pentear cabelos de homens e mulheres de acordo com o cenário.
+* Criar efeitos especiais (envelhecimento, hematomas, feridas, etc.) utilizando maquiagem.
+* Confeccionar perucas e produtos semelhantes.
+* Fazer moldes de gesso de rostos e/ou cabeças.
+* Fazer máscaras de látex e silicone a partir de moldes de rostos e/ou cabeças.</t>
+  </si>
+  <si>
     <t>Model</t>
+  </si>
+  <si>
+    <t>Modelo</t>
   </si>
   <si>
     <t xml:space="preserve">* Posing in front of the lenses of photographers, following their instructions. 
 * Viewing of clothes, products etc.
 * Performing in TV adverts.
 * Cooperation with visagists, hair dressers and clothes stylists.
 * Transferring to castings and places of photographing.
 </t>
   </si>
   <si>
+    <t>* Posar diante das lentes dos fotógrafos, seguindo suas instruções.
+* Visualização de roupas, produtos, etc.
+* Atuação em anúncios de TV.
+* Cooperação com visagistas, cabeleireiros e estilistas de roupas.
+* Deslocamento para castings e locais de fotografagem.</t>
+  </si>
+  <si>
     <t>Museum Specialist</t>
+  </si>
+  <si>
+    <t>Especialista de Museu</t>
   </si>
   <si>
     <t>Management, registration, and protection of collection items.
 Professional processing and cataloguing of artefacts.
 Creation and implementation of exhibition projects.
 Scientific research activities in the relevant field.
 Preparation of educational and outreach materials and lectures.
 Methodological guidance in acquiring new collections.
 Collaboration with professional institutions.
 Supervision of storage conditions and conservation processes.</t>
   </si>
   <si>
+    <t>Gestão, inventariação e proteção de objetos de coleção.
+Tratamento profissional e catalogação das peças.
+Desenvolvimento e execução de projetos expositivos.
+Atividade de investigação científica na área correspondente.
+Preparação de materiais de divulgação e palestras.
+Orientação metodológica na aquisição de novas coleções.
+Colaboração com instituições especializadas.
+Supervisão das condições de armazenamento e conservação.</t>
+  </si>
+  <si>
     <t>Photographer</t>
+  </si>
+  <si>
+    <t>Fotógrafo</t>
   </si>
   <si>
     <t>* Photographing people, animals, objects, landscapes etc.
 * Using analogue and digital cameras, lenses, lighting equipment, filters, conversion lenses, etc.
 * Instructing people during photo shoots.
 * Editing photographs using computer technology.
 * Developing cine films, printing photographs.</t>
   </si>
   <si>
+    <t>* Fotografar pessoas, animais, objetos, paisagens, etc.
+* Utilizar câmeras analógicas e digitais, lentes, equipamentos de iluminação, filtros, lentes de conversão, etc.
+* Instruir pessoas durante as sessões de fotografia.
+* Editar fotografias utilizando tecnologia computacional.
+* Revelar filmes cinematográficos, imprimir fotografias.</t>
+  </si>
+  <si>
     <t>Restorer/Conservator</t>
+  </si>
+  <si>
+    <t>Restaurador/Conservador</t>
   </si>
   <si>
     <t>* Restoring furniture, sculptures, books, paintings, etc.
 * Assessing the condition of artifacts through visual and scientific examinations.
 * Determining whether objects need repair and choosing the safest and most effective method of repair.
 * Preparing estimates of restoration costs and timescales.
 * Developing and utilizing preservation techniques.
 * Maintaining appropriate environmental conditions.
 * Keeping visual/written records.</t>
   </si>
   <si>
+    <t>* Restaurar móveis, esculturas, livros, pinturas, etc.
+* Avaliar o estado de conservação de artefatos por meio de exames visuais e científicos.
+* Determinar se os objetos precisam de reparo e escolher o método de reparo mais seguro e eficaz.
+* Preparar estimativas de custos e prazos de restauração.
+* Desenvolver e utilizar técnicas de preservação.
+* Manter condições ambientais apropriadas.
+* Manter registros visuais/escritos.</t>
+  </si>
+  <si>
     <t>Sound Engineer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Engenheiro de Som </t>
   </si>
   <si>
     <t>* Installing sound equipment at cultural, social, television, radio and other events.
 * Operating in recording and dubbing studios.
 * Plugging speakers, amplifiers, microphones, equalisers, personal audio systems, musical instruments and other sound equipment.
 * Communicating with musicians and instructing them in order to set the optimum sound level.
 * Operating an analogue and digital mixer to maintain a balanced and the clearest possible sound during the event.
 * Removing sound equipment after the event.</t>
   </si>
   <si>
+    <t>* Instalar equipamentos de som em eventos culturais, sociais, de televisão, rádio e outros.
+* Trabalhar em estúdios de gravação e dublagem.
+* Conectar alto-falantes, amplificadores, microfones, equalizadores, sistemas de áudio pessoal, instrumentos musicais e outros equipamentos de som.
+* Comunicar-se com músicos e instruí-los para definir o nível de som ótimo.
+* Operar uma mesa de som analógica e digital para manter um som equilibrado e o mais claro possível durante o evento.
+* Remover equipamentos de som após o evento.</t>
+  </si>
+  <si>
     <t>Stagehand</t>
+  </si>
+  <si>
+    <t>Assistente de palco</t>
   </si>
   <si>
     <t>* Assembling and dismantling parts of stage decoration.
 * Loading and unloading stage decorations at tours.
 * Placing scenic decorations on the stage.
  * Operating moving parts of the stage floor.
 * Storing scenic elements and stage decorations.
 * Performing routine maintenance and repairs of stage decorations.</t>
   </si>
   <si>
+    <t>* Montar e desmontar partes da decoração do palco.
+* Carregar e descarregar decorações de palco em turnês.
+* Colocar decorações cenográficas no palco.
+* Operar partes móveis do piso do palco.
+* Armazenar elementos cenográficos e decorações de palco.
+* Realizar manutenção rotineira e reparos de decorações de palco.</t>
+  </si>
+  <si>
     <t>VFX artist</t>
+  </si>
+  <si>
+    <t>Criador de efeitos visuais</t>
   </si>
   <si>
     <t>* Creating CGI (computer-generated images) and other visual effects.
 * Combining CGI with real footage to achieve realistic effects.
 * Creating simulations such as explosions, smoke, water, and fire.
 * Creating 3D models and animating them for the project needs.
 * Improving image quality and removing errors.
 * Close collaboration with directors, producers, and other team members.
 * Meeting deadlines and effectively managing time.
 * Identifying and solving problems during the creation of effects.
 * Proposing creative solutions and innovations.
 * Keeping records of work and creation processes.
 * Continuous education and monitoring of new technologies and trends.
 * Working with professional software for creating effects and its maintenance.
 * Testing and evaluating visual effects before final production.
 * Presenting work to clients and team members.</t>
   </si>
   <si>
+    <t>* Criação de CGI (imagens geradas por computador) e outros efeitos visuais.
+* Combinando CGI com imagens reais para obter efeitos realistas.
+* Criação de simulações como explosões, fumo, água e fogo.
+* Criação de modelos 3D e animação dos mesmos de acordo com as necessidades do projeto.
+* Melhorando a qualidade da imagem e removendo erros.
+* Estreita colaboração com realizadores, produtores e outros membros da equipa.
+* Cumprir prazos e gerir o tempo de forma eficaz.
+*Identificar e resolver problemas durante a criação de efeitos.
+* Propor soluções criativas e inovações.
+* Manter registos dos processos de trabalho e de criação.
+* Educação contínua e acompanhamento das novas tecnologias e tendências.
+* Trabalhar com software profissional para a criação de efeitos e a sua manutenção.
+* Teste e avaliação dos efeitos visuais antes da produção final.
+* Apresentação de trabalhos a clientes e elementos da equipa.</t>
+  </si>
+  <si>
     <t>Wardrobe Assistant</t>
+  </si>
+  <si>
+    <t>Assistente de guarda-roupa</t>
   </si>
   <si>
     <t>* purchases, modifications, repairs of costumes
 * helping to dress the performers
 * storing, taking records and transport of costumes</t>
   </si>
   <si>
+    <t>* compras, alterações, reparos de figurinos
+* auxílio ao vestir dos artistas
+* armazenamento, registro e transporte de figurinos</t>
+  </si>
+  <si>
     <t>Window Dresser, Decorator</t>
+  </si>
+  <si>
+    <t>Vitrinista, Decorador/a</t>
   </si>
   <si>
     <t>* Window-dressing of shops, travel agencies, financial institutions, etc.
 * Moving and arranging objects, creating aesthetic decorations.
 * Placing price tags and labels on the goods.
 * Adjusting the decoration of displays to the current season and to ongoing events.
 * Dressing, undressing and changing mannequins’ clothes.</t>
   </si>
   <si>
+    <t>* Embelezamento de vitrines de lojas, agências de viagem, instituições financeiras, etc.
+* Movimentação e arranjo de objetos, criando decorações estéticas.
+* Colocação de etiquetas de preço e rótulos nos produtos.
+* Ajuste da decoração das vitrines às estações do ano e aos eventos em curso.
+* Vestir, despir e trocar as roupas de manequins.</t>
+  </si>
+  <si>
     <t>Banking</t>
   </si>
   <si>
+    <t>Indústria bancária</t>
+  </si>
+  <si>
     <t>Anti-Money Laundering Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em prevenção de lavagem de dinheiro</t>
   </si>
   <si>
     <t>* Implementation, enforcement and control of money laundering and / or terrorist financing prevention measures in the company;
 * Checking new customers, reviewing documents, risk analysis of new customers;
 * Monitoring of existing customers according to established procedures;
 * Monitoring of suspicious transactions, customer activities, collection and analysis of data on such transactions, investigation of suspicious transactions;
 * Organization of the company's internal legal acts related to KYC, AML, customer risk, compliance control, organization of their change and renewal.</t>
   </si>
   <si>
+    <t>* Implementação, aplicação e controle de medidas de prevenção de lavagem de dinheiro e/ou financiamento ao terrorismo na empresa;
+* Verificação de novos clientes, revisão de documentos, análise de risco de novos clientes;
+* Monitoramento de clientes existentes de acordo com procedimentos estabelecidos;
+* Monitoramento de transações suspeitas, atividades de clientes, coleta e análise de dados sobre essas transações, investigação de transações suspeitas;
+* Organização dos atos legais internos da empresa relacionados a KYC, AML, risco de clientes, controle de conformidade, organização de suas alterações e renovação.</t>
+  </si>
+  <si>
     <t>Back Office Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em BackOffice</t>
   </si>
   <si>
     <t>* Processing of all types of client requests.
 * Entering and updating the information in the bank information system.
 * Drawing up and processing of contracts and contract amendments for individual banking products.
 * Archiving documents in compliance with the internal regulations.
 * Mastering internal regulations, general business terms and conditions, and business conditions for individual banking products.
 * Communicating with internal and external clients.</t>
   </si>
   <si>
+    <t>* Processamento de todos os tipos de pedidos de clientes.
+* Inserção e atualização das informações no sistema de informação bancária.
+* Elaboração e processamento de contratos e aditamentos de contratos para produtos bancários individuais.
+* Arquivamento de documentos em conformidade com as regulamentações internas.
+* Domínio das regulamentações internas, condições gerais de negócios e condições comerciais para produtos bancários individuais.
+* Comunicação com clientes internos e externos.</t>
+  </si>
+  <si>
     <t>Card Services Clerk</t>
+  </si>
+  <si>
+    <t>Responsável de cartões de pagamento</t>
   </si>
   <si>
     <t>* Processing applications for the issuance of credit and debit cards.
 * Communicating with companies issuing credit cards and bank branches.
 * Participating in the creation and updating of internal regulations.
 * Cooperating with project managers on new projects.
 * Solving complaints.
 * Assessing the suitability of motives on credit cards in your own design.</t>
   </si>
   <si>
+    <t>* Tratamento de pedidos de emissão de cartões de crédito e débito.
+* Comunicação com empresas emissoras de cartões de crédito e agências bancárias.
+* Participação na criação e atualização de regulamentos internos.
+* Colaboração com gestores de projetos em novos projetos.
+* Resolução de reclamações.
+* Avaliação da adequação dos motivos em cartões de crédito de sua própria concepção.</t>
+  </si>
+  <si>
     <t>Claims Administrator</t>
+  </si>
+  <si>
+    <t>Administrador de Gestão de Recebíveis</t>
   </si>
   <si>
     <t>* Recovering overdue receivables from the customers of a leasing company.
 * Registering and controlling overdue receivables.
 * Processing and sending written and e-mail reminders.
 * Communicating with debtors and other departments within the company.
 * Planning repayment schedules in the event of the insolvency of debtors.
 * Registering and checking payments in the system.
 * Preparing materials for the legal department.</t>
   </si>
   <si>
+    <t>* Recuperar recebíveis vencidos dos clientes de uma empresa de leasing.
+* Registrar e controlar recebíveis vencidos.
+* Processar e enviar lembretes escritos e por e-mail.
+* Comunicar com devedores e outros departamentos dentro da empresa.
+* Planejar cronogramas de pagamento em caso de insolvência dos devedores.
+* Registrar e verificar pagamentos no sistema.
+* Preparar materiais para o departamento jurídico.</t>
+  </si>
+  <si>
     <t>Client officer</t>
+  </si>
+  <si>
+    <t>Especialista de atendimento ao cliente</t>
   </si>
   <si>
     <t xml:space="preserve">* Active sale of bank products and of services to retail clients.
 * Opening and closing of bank accounts.
 * Realization of domestic and international wire transfers.
 * Accepting and issuing of cash in domestic and foreign currency.
 * Providing clients with counseling and information.
 * Carrying out administrative tasks connected with the provided services.
 * Fulfilling of the set business and acquisition plans. </t>
   </si>
   <si>
+    <t>* Venda ativa de produtos bancários e serviços a clientes de varejo.
+* Abertura e fechamento de contas bancárias.
+* Realização de transferências bancárias nacionais e internacionais.
+* Recebimento e emissão de dinheiro em moeda nacional e estrangeira.
+* Prestação de aconselhamento e informações aos clientes.
+* Execução de tarefas administrativas relacionadas aos serviços prestados.
+* Cumprimento dos planos de negócios e aquisição estabelecidos.</t>
+  </si>
+  <si>
     <t>Compliance Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Compliance</t>
   </si>
   <si>
     <t>* Assessing the legality of the bank's entrepreneurial activity.
 * Monitoring the legislative standards and requirements of organs of supervision that are valid in the place of the bank's activity.
 * Identifying the risks in the legislation and/or internal procedures.
 * Point out the potential risks to the superiors.</t>
   </si>
   <si>
+    <t>* Avaliar a legalidade da atividade empresarial do banco.
+* Acompanhar os padrões e os requisitos legislativos dos órgãos de supervisão válidos no local de atividade do banco.
+* Identificar os riscos na legislação e/ou procedimentos internos.
+* Apontar os riscos potenciais aos superiores.</t>
+  </si>
+  <si>
     <t>Custody Specialist</t>
+  </si>
+  <si>
+    <t>Especialista de Custódia</t>
   </si>
   <si>
     <t>* Securing the administration and custody of securities for clients.
 * Keeping clients informed about corporate shares concerning the administrated securities.
 * Carrying out operations with securities on the basis of clients' orders.
 * Calculation and control of the current value of securities in the administration of the bank.
 * Paying returns from securities.
 * Representing clients and their interests at general assemblies.</t>
   </si>
   <si>
+    <t>* Garantir a administração e custódia de títulos para os clientes.
+* Manter os clientes informados sobre ações corporativas relacionadas aos títulos administrados.
+* Realizar operações com títulos com base nas ordens dos clientes.
+* Cálculo e controle do valor atual dos títulos na administração do banco.
+* Pagamento de rendimentos de títulos.
+* Representar os clientes e seus interesses em assembleias gerais.</t>
+  </si>
+  <si>
     <t>Dealer/Trader</t>
+  </si>
+  <si>
+    <t>Distribuidor/Comerciante</t>
   </si>
   <si>
     <t xml:space="preserve">* Purchase, keeping and sale of securities, commodities and foreign currencies in the currency of the clients and/or on the account of the bank.
 * Monitoring and verifying prices of the financial tools at the security exchange.
 * Following and analyzing the development on financial markets.
 * Exchanging information with colleagues and clients.
 * Preparing financial reports.
 </t>
   </si>
   <si>
+    <t>* Compra, custódia e venda de títulos, commodities e moedas estrangeiras na moeda dos clientes e/ou em nome do banco.
+* Monitoramento e verificação dos preços das ferramentas financeiras na bolsa de valores.
+* Acompanhamento e análise do desenvolvimento dos mercados financeiros.
+* Troca de informações com colegas e clientes.
+* Elaboração de relatórios financeiros.</t>
+  </si>
+  <si>
     <t>Financial Advisor</t>
+  </si>
+  <si>
+    <t>Conselheiro financeiro</t>
   </si>
   <si>
     <t>* Providing personalized financial advice to clients based on their individual financial situations and goals.
 * Analyzing clients' financial information to develop tailored investment strategies and plans.
 * Educating clients on various financial products and services, including investments, insurance, and retirement planning.
 * Monitoring clients' portfolios and making recommendations for adjustments as needed to optimize performance.
 * Building and maintaining strong relationships with clients to ensure high levels of satisfaction and trust.
 * Staying up-to-date with market trends, economic developments, and changes in financial regulations to provide informed advice.
 * Preparing and presenting financial plans and reports to clients in a clear and understandable manner.
 * Collaborating with other financial professionals, such as accountants and tax advisors, to provide comprehensive services.
 * Conducting regular reviews with clients to assess their financial goals and progress.
 * Actively seeking new clients through networking, referrals, and marketing efforts to grow the business.</t>
   </si>
   <si>
+    <t>* Fornecer aconselhamento financeiro personalizado aos clientes com base em suas situações e objetivos financeiros individuais.
+* Analisar as informações financeiras dos clientes para desenvolver estratégias e planos de investimento personalizados.
+* Educar os clientes sobre diversos produtos e serviços financeiros, incluindo investimentos, seguros e planejamento de aposentadoria.
+* Monitorar as carteiras dos clientes e fazer recomendações para ajustes conforme necessário para otimizar o desempenho.
+* Construir e manter relacionamentos sólidos com os clientes para garantir altos níveis de satisfação e confiança.
+* Manter-se atualizado sobre tendências de mercado, desenvolvimentos econômicos e mudanças nas regulamentações financeiras para fornecer aconselhamento informado.
+* Preparar e apresentar planos e relatórios financeiros aos clientes de forma clara e compreensível.
+* Colaborar com outros profissionais financeiros, como contadores e consultores fiscais, para fornecer serviços abrangentes.
+* Realizar revisões regulares com os clientes para avaliar seus objetivos e progressos financeiros.
+* Buscar ativamente novos clientes por meio de networking, referências e esforços de marketing para expandir o negócio.</t>
+  </si>
+  <si>
     <t>Financial Analyst</t>
+  </si>
+  <si>
+    <t>Analista financeiro</t>
   </si>
   <si>
     <t>* Preparing regular and ad hoc financial analysis.
 * Preparing statistics.
 * Developing weekly and monthly reports.
 * Taking part in developing financial plans.
 * Taking part in developing and improving controlling mechanisms.
 * Communicating with the high management members of the company and other departments.</t>
   </si>
   <si>
+    <t>* Preparar análises financeiras regulares e ad hoc.
+* Preparar estatísticas.
+* Desenvolver relatórios semanais e mensais.
+* Participar do desenvolvimento de planos financeiros.
+* Participar do desenvolvimento e melhoria de mecanismos de controle.
+* Comunicar-se com membros da alta gestão da empresa e outros departamentos.</t>
+  </si>
+  <si>
     <t>Internal Auditor</t>
+  </si>
+  <si>
+    <t>Auditor interno</t>
   </si>
   <si>
     <t>* Drafting comprehensive plans and programs of audits.
 * Performing audit activities at the company’s headquarters and branches.
 * Checking compliance with internal regulations and the legislation.
 * Reviewing business and operational activities of organisations.
 * Processing audit outputs in the form of reports.
 * Making recommendations and monitoring the removal of any identified deficiencies.
 * Providing advice and consultancy within the scope of the auditor’s competence.</t>
   </si>
   <si>
+    <t>* Elaborar planos e programas de auditorias abrangentes.
+* Realizar atividades de auditoria na sede e filiais da empresa.
+* Verificar o cumprimento das regulamentações internas e da legislação.
+* Revisar as atividades comerciais e operacionais das organizações.
+* Processar os resultados da auditoria na forma de relatórios.
+* Formular recomendações e monitorar a eliminação de eventuais deficiências identificadas.
+* Prestar assessoria e consultoria dentro do escopo da competência do auditor.</t>
+  </si>
+  <si>
     <t>Loan Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Crédito e Empréstimos</t>
   </si>
   <si>
     <t>* Providing advice connected to consumer, mortgage, and commercial loans.
 * Evaluating client creditworthiness pursuant to the lending policy at the financial institution.
 * Concluding loan contracts on behalf of the financial institution.
 * Checking the payment of instalments and the fulfilment of conditions agreed in the loan agreement.
 * Adjusting deadlines and monthly instalments, loan maturity, etc. in the event that a client is temporarily unable to make payments.
 * Contacting competing financial institutions with proposals for co-financing higher-cost investment projects.
 * Cooperating with executors and external companies that deal with the collection of receivables.</t>
   </si>
   <si>
+    <t>* Prestar aconselhamento relacionado a empréstimos ao consumidor, hipotecários e comerciais.
+* Avaliar a credibilidade dos clientes de acordo com a política de empréstimos da instituição financeira.
+* Concluir contratos de empréstimo em nome da instituição financeira.
+* Verificar o pagamento das parcelas e o cumprimento das condições acordadas no acordo de empréstimo.
+* Ajustar prazos e parcelas mensais, maturidade do empréstimo, etc. no caso de um cliente estar temporariamente incapacitado de realizar pagamentos.
+* Contatar instituições financeiras concorrentes com propostas de co-financiamento de projetos de investimento de maior custo.
+* Cooperar com executores e empresas externas que lidam com a cobrança de dívidas.</t>
+  </si>
+  <si>
     <t>Mortgage Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em crédito imobiliário</t>
   </si>
   <si>
     <t>* Providing advice to clients regarding mortgage products and services.
 * Communicating with real estate agencies, building investors, authorities and other entities.
 * Acquiring potential clients.
 * Processing and assessing customers’ requests for mortgage loans.
 * Performing administrative tasks associated with the provision of mortgage loans.
 * Concluding mortgage loan agreements.</t>
   </si>
   <si>
+    <t>* Fornecer aconselhamento aos clientes sobre produtos e serviços de hipotecas.
+* Comunicar com agências imobiliárias, investidores imobiliários, autoridades e outras entidades.
+* Adquirir clientes potenciais.
+* Processar e avaliar pedidos de empréstimos hipotecários dos clientes.
+* Realizar tarefas administrativas associadas à concessão de empréstimos hipotecários.
+* Concluir acordos de empréstimos hipotecários.</t>
+  </si>
+  <si>
     <t>Payments Clerk</t>
+  </si>
+  <si>
+    <t>Escrituário de Pagamentos</t>
   </si>
   <si>
     <t>* Processing payments, including deposits, withdrawals, and fund transfers.
 * Cashing checks and accepting loan payments while ensuring accuracy in transactions.
 * Completing necessary forms for loan approvals and other banking services.
 * Buying and selling foreign currency as required.
 * Verifying account details, bank names, transaction amounts, and the accuracy of completed documents.
 * Ensuring compliance with identification verification procedures for clients receiving services.
 * Assisting customers with inquiries and providing information on banking products and services.
 * Maintaining accurate records of all transactions and customer interactions.
 * Collaborating with team members to enhance service delivery and operational efficiency.
 * Adhering to banking regulations and internal policies to mitigate risks and ensure security.</t>
   </si>
   <si>
+    <t>* Processamento de pagamentos, incluindo depósitos, saques e transferências de fundos.
+* Desconto de cheques e aceitação de pagamentos de empréstimos, garantindo a precisão nas transações.
+* Preenchimento de formulários necessários para aprovações de empréstimos e outros serviços bancários.
+* Compra e venda de moeda estrangeira conforme necessário.
+* Verificação de detalhes de contas, nomes de bancos, valores de transações e precisão de documentos concluídos.
+* Garantia de conformidade com procedimentos de verificação de identidade para clientes que recebem serviços.
+* Auxílio a clientes com dúvidas e fornecimento de informações sobre produtos e serviços bancários.
+* Manutenção de registros precisos de todas as transações e interações com clientes.
+* Colaboração com membros da equipe para melhorar a entrega de serviços e a eficiência operacional.
+* Adesão às regulamentações bancárias e políticas internas para mitigar riscos e garantir a segurança.</t>
+  </si>
+  <si>
     <t>Personal Banker</t>
+  </si>
+  <si>
+    <t>Banqueiro Individual</t>
   </si>
   <si>
     <t>* Taking care of the assigned portfolio at the bank branch.
 * Creating and developing business relations with clients .
 * Presentation and sale of bank products and services.
 * Fulfilling of the set personal business plan.
 * Taking part in fulfilling the financial and campaign plan.</t>
   </si>
   <si>
+    <t>* Cuidar do portfólio atribuído na agência bancária.
+* Criar e desenvolver relações comerciais com clientes.
+* Apresentação e venda de produtos e serviços bancários.
+* Cumprimento do plano de negócios pessoal estabelecido.
+* Participar do cumprimento do plano financeiro e de campanhas.</t>
+  </si>
+  <si>
     <t>Private Banker</t>
+  </si>
+  <si>
+    <t>Banqueiro privado</t>
   </si>
   <si>
     <t>* Managing liquid assets, stocks, bonds and real estate of highly creditworthy bank clients.
 * Seeking out potential clients and their acquisition within their area of operation.
 * Detecting the individual requirements and objectives of clients with the intention to propose the optimal investment solution for the appreciation of their property.
 * Communicating with experts in asset management, real estate, lawyers etc.
 * Providing advice in the investment and real estate area.
 * Handling the special requirements of clients (e.g. booking tickets for an event, providing private jet transportation, etc.).</t>
   </si>
   <si>
+    <t>* Gerenciamento de ativos líquidos, ações, títulos e imóveis de clientes bancários de alta credibilidade.
+* Busca de clientes potenciais e aquisição destes dentro de sua área de atuação.
+* Detecção das necessidades e objetivos individuais dos clientes com a intenção de propor a solução de investimento ideal para a valorização de seus patrimônios.
+* Comunicação com especialistas em gestão de ativos, imóveis, advogados, etc.
+* Prestação de consultoria nas áreas de investimento e imóveis.
+* Atendimento às necessidades especiais dos clientes (por exemplo, reserva de ingressos para um evento, fornecimento de transporte em jato particular, etc.).</t>
+  </si>
+  <si>
     <t>Product Manager - Specialist</t>
+  </si>
+  <si>
+    <t>Gerente de Produto - Especialista</t>
   </si>
   <si>
     <t>* Developing the new and innovating the existing bank products and services.
 * Monitoring and analyzing the competitive environment.
 * Following the fulfilling of goals in the area of product profitability.
 * Taking part in creating and setting the processes connected with products.
 * Directing and training new employees.
 * Analyzing and solving arisen operating problems.
 * Cooperating with other departments of the bank.</t>
   </si>
   <si>
+    <t>* Desenvolver novos e inovar os produtos e serviços bancários existentes.
+* Monitorar e analisar o ambiente competitivo.
+* Acompanhar o cumprimento de metas na área de rentabilidade de produtos.
+* Participar da criação e definição de processos relacionados a produtos.
+* Orientar e treinar novos funcionários.
+* Analisar e resolver problemas operacionais que surgirem.
+* Cooperar com outros departamentos do banco.</t>
+  </si>
+  <si>
     <t>Relationship Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Relacionamento</t>
   </si>
   <si>
     <t xml:space="preserve">* Presenting and selling banking products and services to company clients.
 * Monitoring the market and competitors' activities within the assigned region.
 * Finding new clients.
 * Creating and developing business relationships with company clients.
 * Performing one's prescribed personal business plan.
 * Participating in performing financial and campaign plans.
 * Keeping records and the database of clients. </t>
   </si>
   <si>
+    <t>* Apresentar e vender produtos e serviços bancários aos clientes da empresa.
+* Monitorar o mercado e as atividades dos concorrentes dentro da região atribuída.
+* Encontrar novos clientes.
+* Criar e desenvolver relações comerciais com os clientes da empresa.
+* Executar o plano de negócios pessoal prescrito.
+* Participar da execução de planos financeiros e de campanha.
+* Manter registros e a base de dados de clientes.</t>
+  </si>
+  <si>
     <t>Risk Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Riscos</t>
   </si>
   <si>
     <t>* Identifying credit, market, operational, strategic and liquidity risks potentially threatening the assets and cash flow of the bank.
 * Developing methodology for measuring individual types of risks.
 * Designing and analysing measures to prevent risks.
 * Designing solutions to cover damage in case of risks.
 * Using external registers (e.g. credit register, register of Social Security debtors, etc.) in assessing risks.
 * Cooperating with product and project managers, underwriters and other bank departments.</t>
   </si>
   <si>
+    <t>* Identificação de riscos de crédito, mercado, operacional, estratégico e de liquidez que possam ameaçar os ativos e o fluxo de caixa do banco.
+* Desenvolvimento de metodologia para medir os diferentes tipos de riscos.
+* Elaboração e análise de medidas para prevenir riscos.
+* Desenvolvimento de soluções para cobrir danos em caso de riscos.
+* Uso de registros externos (por exemplo, registro de crédito, registro de devedores da Segurança Social, etc.) na avaliação de riscos.
+* Colaboração com gestores de produtos e projetos, subscritores e outros departamentos do banco.</t>
+  </si>
+  <si>
     <t>Seller of Bank Services, Loan Officer</t>
+  </si>
+  <si>
+    <t>Vendedor de Serviços Bancários, Especialista em Créditos e Empréstimos</t>
   </si>
   <si>
     <t>* Monitoring cash flow in the branch's cash register and vault, ensuring accurate records of deposited and withdrawn funds.
 * Verifying issued and received checks, maintaining comprehensive knowledge of all bank services and products, including loan types and savings options.
 * Assisting tellers at the counter by providing accurate information to clients regarding banking services.
 * Completing standard contracts for various types of loans, ensuring proper usage of loan funds, calculating and collecting interest on loans.
 * Opening and managing accounts for both domestic and foreign clients, addressing complaints and correspondence, and maintaining organized records.
 * Collecting and managing documentation, preparing analytical and statistical bases for report creation, and generating simple reports related to job responsibilities.
 * Receiving and transmitting messages through fax and email, ensuring efficient communication within the bank.
 * Building and maintaining strong relationships with clients to enhance customer satisfaction and loyalty.
 * Staying informed about market trends and regulatory changes to provide accurate advice and guidance to clients.
 * Collaborating with other departments to facilitate seamless service delivery and support the overall objectives of the bank.</t>
   </si>
   <si>
+    <t>* Acompanhar o fluxo de caixa no caixa e no cofre da agência, garantindo registros precisos de fundos depositados e sacados.
+* Verificar cheques emitidos e recebidos, mantendo conhecimento abrangente de todos os serviços e produtos bancários, incluindo tipos de empréstimos e opções de poupança.
+* Auxiliar os caixas no balcão fornecendo informações precisas aos clientes sobre serviços bancários.
+* Concluir contratos padrão para vários tipos de empréstimos, garantindo o uso adequado dos fundos de empréstimo, calculando e coletando juros sobre empréstimos.
+* Abrir e gerenciar contas para clientes nacionais e estrangeiros, lidando com reclamações e correspondências, e mantendo registros organizados.
+* Coletar e gerenciar documentação, preparar bases analíticas e estatísticas para a criação de relatórios e gerar relatórios simples relacionados às responsabilidades do cargo.
+* Receber e transmitir mensagens por fax e e-mail, garantindo a comunicação eficiente dentro do banco.
+* Construir e manter relacionamentos fortes com os clientes para aumentar a satisfação e a lealdade do cliente.
+* Manter-se informado sobre tendências de mercado e mudanças regulamentares para fornecer aconselhamento e orientação precisos aos clientes.
+* Colaborar com outros departamentos para facilitar a entrega de serviços sem problemas e apoiar os objetivos gerais do banco.</t>
+  </si>
+  <si>
     <t>Stock Broker</t>
+  </si>
+  <si>
+    <t>Corretor de valores</t>
   </si>
   <si>
     <t>* Making business transactions with clients.
 * Searching for potential clients.
 * Communicating with clients with the purpose of securing their needs.
 * Communicating with dealers/traders about the details of the business transaction.
 * Addressing clients on the phone with investment offers.
 * Providing clients with counseling in the area of investment.</t>
   </si>
   <si>
+    <t>* Realizar transações comerciais com clientes.
+* Buscar clientes potenciais.
+* Comunicar-se com clientes com o objetivo de atender às suas necessidades.
+* Comunicar-se com concessionários/comerciantes sobre os detalhes da transação comercial.
+* Entrar em contato com clientes por telefone com ofertas de investimento.
+* Fornecer aos clientes aconselhamento na área de investimentos.</t>
+  </si>
+  <si>
     <t>Car Industry</t>
   </si>
   <si>
+    <t>Indústria automobilística</t>
+  </si>
+  <si>
     <t>Auto Electrician</t>
+  </si>
+  <si>
+    <t>Eletricista de automóveis</t>
   </si>
   <si>
     <t>* Using electronic and mechanical measuring instruments.
 * Evaluating the measurement results.
 * Diagnosing the faults and electrical parts of motor vehicles.
 * Reading the technical documentation.
 * Performing maintenance, setting and removing defects and malfunctions in electrical installation.
 * Installation of car alarms, central locking and other accessories.</t>
   </si>
   <si>
+    <t>* Utilizar instrumentos de medição eletrônicos e mecânicos.
+* Avaliar os resultados das medições.
+* Diagnosticar falhas e partes elétricas de veículos automotores.
+* Ler a documentação técnica.
+* Realizar manutenção, regulagem e remoção de defeitos e falhas na instalação elétrica.
+* Instalar alarmes de carro, travas centrais e outros acessórios.</t>
+  </si>
+  <si>
     <t>Car Glass Fitter</t>
+  </si>
+  <si>
+    <t>Montador de vidro automotivo</t>
   </si>
   <si>
     <t>* Installation and replacement of auto glass (windshield, side glass, rear glass) on vehicles
 * Repair of cracked and damaged car windows using special materials and tools
 * Diagnostics of auto glass problems and estimation of necessary repairs
 * Maintaining work space, tools and equipment in accordance with safety standards
 * Advice to customers on the possibilities of glass repair and replacement
 * Keeping records of repairs, replacements and used materials
 * Cooperation with suppliers and insurance companies when ordering and replacing parts</t>
   </si>
   <si>
+    <t>* Instalação e substituição de vidros automóveis (pára-brisas, vidros laterais, vidros traseiros) em veículos
+* Reparação de vidros de automóveis rachados e danificados utilizando materiais e ferramentas especiais
+* Diagnóstico de problemas de vidros automóveis e estimativa de reparações necessárias
+* Manter o espaço de trabalho, as ferramentas e os equipamentos de acordo com as normas de segurança
+*Aconselhamento aos clientes sobre as possibilidades de reparação e substituição de vidros
+* Manter registos de reparações, substituições e materiais usados
+* Cooperação com fornecedores e seguradoras na encomenda e substituição de peças</t>
+  </si>
+  <si>
     <t>Car Mechanic</t>
+  </si>
+  <si>
+    <t>Mecânico de automóveis</t>
   </si>
   <si>
     <t>* Diagnostics of motor vehicle problems and failures.
 * Defining the best repairs.
 * Completing mechanical repairs and the replacement of worn motor vehicle components and parts.
 * Adjustment of mechanical, hydraulic, and pneumatic motor vehicle components and parts.
 * Use of measurement and diagnostic tools and equipment.
 * Installation and service for automotive accessories and add-ons.
 * Completing regular inspections, warranty, post-warranty, and general repairs of motor vehicles.</t>
   </si>
   <si>
+    <t>* Diagnóstico de problemas e falhas em veículos automotivos.
+* Definição das melhores reparações.
+* Realização de reparações mecânicas e substituição de componentes e peças de veículos automotivos desgastados.
+* Ajuste de componentes e peças mecânicas, hidráulicas e pneumáticas de veículos automotivos.
+* Utilização de ferramentas e equipamentos de medição e diagnóstico.
+* Instalação e manutenção de acessórios e complementos automotivos.
+* Realização de inspeções regulares, reparações em garantia, pós-garantia e reparações gerais de veículos automotivos.</t>
+  </si>
+  <si>
     <t>Car Upholsterer</t>
+  </si>
+  <si>
+    <t>Capoteiro e estofador de carros</t>
   </si>
   <si>
     <t>* Constructing, repairing, and replacing upholstery in automobiles, including seats, headliners, and door panels.
 * Selecting appropriate materials and fabrics based on customer specifications and vehicle requirements.
 * Measuring and cutting materials to ensure proper fit and finish.
 * Sewing and stitching upholstery components using industrial sewing machines and hand tools.
 * Installing padding, foam, and other materials to enhance comfort and aesthetics.
 * Performing quality checks to ensure finished products meet industry standards and customer expectations.
 * Collaborating with automotive technicians and other professionals to ensure seamless integration of upholstery with vehicle interiors.
 * Maintaining a clean and organized workspace, adhering to safety protocols and guidelines.
 * Keeping up-to-date with trends in automotive upholstery and materials to provide informed recommendations to clients.
 * Providing excellent customer service by addressing client inquiries and concerns regarding upholstery options and repairs.</t>
   </si>
   <si>
+    <t>* Construir, reparar e substituir estofamento em automóveis, incluindo assentos, forros de teto e painéis de porta.
+* Selecionar materiais e tecidos apropriados com base nas especificações dos clientes e nos requisitos dos veículos.
+* Medir e cortar materiais para garantir ajuste e acabamento adequados.
+* Costurar e pregar componentes de estofamento utilizando máquinas de costura industriais e ferramentas manuais.
+* Instalar enchimento, espuma e outros materiais para melhorar o conforto e a estética.
+* Realizar verificações de qualidade para garantir que os produtos acabados atendam aos padrões da indústria e às expectativas dos clientes.
+* Colaborar com técnicos automotivos e outros profissionais para garantir a integração perfeita do estofamento com os interiores dos veículos.
+* Manter um ambiente de trabalho limpo e organizado, aderindo a protocolos e diretrizes de segurança.
+* Manter-se atualizado sobre as tendências em estofamento automotivo e materiais para fornecer recomendações informadas aos clientes.
+* Fornecer excelente atendimento ao cliente respondendo às consultas e preocupações dos clientes sobre opções e reparos de estofamento.</t>
+  </si>
+  <si>
     <t>Design Engineer</t>
+  </si>
+  <si>
+    <t>Projetista</t>
   </si>
   <si>
     <t>* Developing and constructing 2D and 3D models of vehicles and/or its components, parts, etc. in the CAD software environment according to customer specifications.
 * Analysing digital 2D and 3D models. 
 * Preparing drawings and technical documentation.
 * Consulting and solving technical issues with internal and external customers.
 * Participation in the implementation of changes into series production.</t>
   </si>
   <si>
+    <t>* Desenvolver e construir modelos 2D e 3D de veículos e/ou seus componentes, peças, etc. no ambiente de software CAD de acordo com as especificações do cliente.
+* Analisar modelos digitais 2D e 3D.
+* Preparar desenhos e documentação técnica.
+* Consultar e resolver questões técnicas com clientes internos e externos.
+* Participar na implementação de alterações na produção em série.</t>
+  </si>
+  <si>
     <t>Diagnostic Technician</t>
+  </si>
+  <si>
+    <t>Técnico de diagnóstico</t>
   </si>
   <si>
     <t>* Receiving motor vehicles at the service station or at the used car lot.
 * Preparing preliminary calculations of repairs.
 * Planning and ordering repairs of motor vehicles.
 * Communicating with clients throughout the course of the repairs.
 * Assigning and controlling the work of subordinate staff.
 * Ordering, receiving, and issuing parts from the warehouse.
 * Administrative processing of orders and issuing invoices for the repairs made.
 * Handing over the repaired vehicle to the client.
 * Assessing complaints and claims.</t>
   </si>
   <si>
+    <t>* Receber veículos motorizados na estação de serviço ou no lote de carros usados.
+* Preparar cálculos preliminares de reparos.
+* Planejar e ordenar reparos de veículos motorizados.
+* Comunicar-se com os clientes durante todo o curso dos reparos.
+* Atribuir e controlar o trabalho do pessoal subordinado.
+* Solicitar, receber e emitir peças do depósito.
+* Processamento administrativo de pedidos e emissão de faturas pelos reparos realizados.
+* Entregar o veículo reparado ao cliente.
+* Avaliar reclamações e solicitações.</t>
+  </si>
+  <si>
     <t>Electrical Engineering Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Engenharia Elétrica</t>
   </si>
   <si>
     <t>* Assisting in the design, development, and testing of electrical systems and components for automotive applications.
 * Conducting diagnostics and troubleshooting of electrical issues in vehicles.
 * Collaborating with engineers to implement electrical solutions and improvements.
 * Utilizing specialized software and tools for circuit design and analysis.
 * Performing routine maintenance and inspection of electrical systems in vehicles.
 * Ensuring compliance with safety standards and regulations in all electrical work.
 * Documenting technical specifications, test results, and maintenance records.
 * Supporting the assembly and installation of electrical components in vehicles.
 * Participating in research and development projects to innovate new electrical technologies for automotive applications.
 * Providing technical support and training to other team members and departments as needed.
 * Staying updated with advancements in automotive electrical engineering and technologies.</t>
   </si>
   <si>
+    <t>* Auxiliar no design, desenvolvimento e teste de sistemas e componentes elétricos para aplicações automotivas.
+* Realizar diagnósticos e solução de problemas de questões elétricas em veículos.
+* Colaborar com engenheiros para implementar soluções e melhorias elétricas.
+* Utilizar software e ferramentas especializados para design e análise de circuitos.
+* Realizar manutenção rotineira e inspeção de sistemas elétricos em veículos.
+* Garantir a conformidade com os padrões e regulamentos de segurança em todos os trabalhos elétricos.
+* Documentar especificações técnicas, resultados de testes e registros de manutenção.
+* Apoiar a montagem e instalação de componentes elétricos em veículos.
+* Participar de projetos de pesquisa e desenvolvimento para inovar novas tecnologias elétricas para aplicações automotivas.
+* Fornecer suporte técnico e treinamento a outros membros da equipe e departamentos conforme necessário.
+* Manter-se atualizado sobre os avanços em engenharia elétrica e tecnologias automotivas.</t>
+  </si>
+  <si>
     <t>Maintenance Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Manutenção</t>
   </si>
   <si>
     <t>* Providing preventive and operational maintenance of machinery and equipment.
 * Managing, coordinating, motivating and evaluating subordinate employees.
 * Developing and updating maintenance plans.
 * Identifying worn parts.
 * Ordering spare parts.
 * Analysing the causes of downtime and taking measures to eliminate them.
 * Monitoring and controlling maintenance costs.
 * Communicating with shift masters, process engineers and suppliers of machinery and equipment.</t>
   </si>
   <si>
+    <t>* Fornecer manutenção preventiva e operacional de máquinas e equipamentos.
+* Gerenciar, coordenar, motivar e avaliar funcionários subordinados.
+* Desenvolver e atualizar planos de manutenção.
+* Identificar peças desgastadas.
+* Pedir peças sobressalentes.
+* Analisar as causas de paralisações e tomar medidas para eliminá-las.
+* Acompanhar e controlar os custos de manutenção.
+* Comunicar-se com mestres de turno, engenheiros de processo e fornecedores de máquinas e equipamentos.</t>
+  </si>
+  <si>
     <t>Mechatronics Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Mecatrônica</t>
   </si>
   <si>
     <t>* Assembling and testing mechatronic systems and components in accordance with specifications.
 * Diagnosing and troubleshooting mechanical, electrical, and software issues in automotive systems.
 * Collaborating with engineers to design and improve mechatronic systems for enhanced vehicle performance.
 * Conducting routine maintenance and repairs on automated equipment and machinery.
 * Utilizing diagnostic tools and software to analyze system performance and implement necessary adjustments.
 * Ensuring compliance with safety standards and regulations throughout all processes.
 * Documenting repair and maintenance activities in accordance with company policies.
 * Participating in the development of technical documentation and user manuals for mechatronic systems.
 * Training and mentoring junior technicians on best practices and new technologies.
 * Staying updated on industry trends and advancements in mechatronics and automotive technology.</t>
   </si>
   <si>
+    <t>* Montagem e teste de sistemas e componentes mecatrônicos de acordo com especificações.
+* Diagnóstico e resolução de problemas mecânicos, elétricos e de software nos sistemas automotivos.
+* Colaboração com engenheiros para design e melhoria de sistemas mecatrônicos para melhor desempenho veicular.
+* Realização de manutenção rotineira e reparos em equipamentos automatizados e maquinário.
+* Utilização de ferramentas e softwares de diagnóstico para analisar o desempenho do sistema e implementar os ajustes necessários.
+* Garantia da conformidade com padrões e regulamentos de segurança em todos os processos.
+* Documentação de atividades de reparo e manutenção de acordo com as políticas da empresa.
+* Participação no desenvolvimento de documentação técnica e manuais de usuário para sistemas mecatrônicos.
+* Treinamento e mentoria de técnicos juniores sobre as melhores práticas e novas tecnologias.
+* Atualização sobre tendências da indústria e avanços em mecatrônica e tecnologia automotiva.</t>
+  </si>
+  <si>
     <t>Process Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Processo</t>
   </si>
   <si>
     <t>* Responsibility for the implementation of new products in the company.
 * Completing detailed production documentation and working procedures.
 * Updating production documentation and working procedures in case of a change in the production process.
 * Implementing tools increasing the efficiency of the production process (e.g. Six Sigma, Kaizen, Lean, poka-yoke etc.).
 * Reducing production costs while maintaining the required level of quality.
 * Solving the incurred problems and abnormalities.
 * Participating in the selection and deployment of technological equipment on the company premises.
 * Estimating the requirements regarding the staff, production time and costs.
 * Communicating with other departments in the company.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela implementação de novos produtos na empresa.
+* Elaboração de documentação detalhada de produção e procedimentos de trabalho.
+* Atualização da documentação de produção e procedimentos de trabalho em caso de alteração no processo de produção.
+* Implementação de ferramentas que aumentem a eficiência do processo de produção (por exemplo, Six Sigma, Kaizen, Lean, poka-yoke, etc.).
+* Redução dos custos de produção mantendo o nível de qualidade necessário.
+* Resolução dos problemas e anomalias ocorridos.
+* Participação na seleção e implantação de equipamentos tecnológicos nas instalações da empresa.
+* Estimação das necessidades em relação ao pessoal, tempo de produção e custos.
+* Comunicação com outros departamentos da empresa.</t>
+  </si>
+  <si>
     <t>Quality Inspector</t>
+  </si>
+  <si>
+    <t>Inspetor de qualidade</t>
   </si>
   <si>
     <t>* Performing input, intermediate and output inspection of raw materials, components and products.
 * Operating measuring instruments.
 * Recording the results of measurements.
 * Collecting samples of raw materials and their laboratory testing.
 * Proposing measures and their implementation after identifying errors and drawbacks.
 * Participating in the implementation of quality systems.
 * Completing reports on audit results.
 * Managing and updating prescribed documentation.</t>
   </si>
   <si>
+    <t>* Realizar inspeção de entrada, intermediária e saída de matérias-primas, componentes e produtos.
+* Operar instrumentos de medição.
+* Registrar os resultados das medições.
+* Coletar amostras de matérias-primas e realizar testes laboratoriais.
+* Propor medidas e implementá-las após identificar erros e desvantagens.
+* Participar da implementação de sistemas de qualidade.
+* Elaborar relatórios sobre os resultados de auditorias.
+* Gerenciar e atualizar documentação prescrita.</t>
+  </si>
+  <si>
     <t>Repairer</t>
+  </si>
+  <si>
+    <t>Consertador</t>
   </si>
   <si>
     <t>* Inspecting and diagnosing mechanical and electrical issues in vehicles.
 * Performing repairs and maintenance on various automobile systems including engines, transmissions, brakes, and electrical systems.
 * Utilizing diagnostic equipment and tools to identify problems and ensure proper functioning of vehicles.
 * Following safety protocols and industry standards to maintain a safe working environment.
 * Communicating effectively with customers to explain repair needs and provide cost estimates.
 * Maintaining accurate records of repairs, services performed, and parts used.
 * Collaborating with team members to achieve efficient workflow and meet repair deadlines.
 * Staying updated on automotive technology and repair techniques through continuous education and training.
 * Ordering and managing inventory of automotive parts and supplies.
 * Ensuring cleanliness and organization of the repair shop and work areas.</t>
   </si>
   <si>
+    <t>* Inspecionar e diagnosticar problemas mecânicos e elétricos em veículos.
+* Realizar reparos e manutenção em vários sistemas automotivos, incluindo motores, transmissões, freios e sistemas elétricos.
+* Utilizar equipamentos e ferramentas de diagnóstico para identificar problemas e garantir o funcionamento adequado dos veículos.
+* Seguir protocolos de segurança e padrões da indústria para manter um ambiente de trabalho seguro.
+* Comunicar-se de forma eficaz com os clientes para explicar as necessidades de reparo e fornecer estimativas de custo.
+* Manter registros precisos de reparos, serviços realizados e peças utilizadas.
+* Colaborar com os membros da equipe para alcançar um fluxo de trabalho eficiente e atender aos prazos de reparo.
+* Manter-se atualizado sobre a tecnologia e técnicas de reparo automotivo por meio de educação e treinamento contínuos.
+* Pedir e gerenciar o estoque de peças e suprimentos automotivos.
+* Garantir a limpeza e organização da oficina e áreas de trabalho.</t>
+  </si>
+  <si>
     <t>Technologist</t>
+  </si>
+  <si>
+    <t>Tecnólogo</t>
   </si>
   <si>
     <t>* Inventing new and improving existing technological processes.
 * Supervising the observance of formulations and technological processes.
 * Management of the pre-production process to eliminate any possible shortcomings.
 * Assessing the quality of new products.
 * Proposing measures to optimise the production processes.
 * Analysing variations incurred in conjunction with the shift chiefs.
 * Drafting and updating of technological documentation and/or drawings.
 * Cooperating in the preparation of price calculations.</t>
   </si>
   <si>
+    <t>* Inventar novos e melhorar os processos tecnológicos existentes.
+* Supervisionar a observância de formulações e processos tecnológicos.
+* Gerenciamento do processo de pré-produção para eliminar quaisquer possíveis deficiências.
+* Avaliar a qualidade de novos produtos.
+* Propor medidas para otimizar os processos de produção.
+* Analisar variações incorridas em conjunto com os chefes de turno.
+* Elaborar e atualizar a documentação tecnológica e/ou desenhos.
+* Cooperar na preparação de cálculos de preços.</t>
+  </si>
+  <si>
     <t>Tyre Fitter</t>
+  </si>
+  <si>
+    <t>Montador de pneus</t>
   </si>
   <si>
     <t>* Selling tyres for passenger and off-road vehicles, trucks and utility vehicles, metal, aluminium and alloy discs.
 * Exchanging worn or damaged tyres, discs, tubes, valves etc.
 * Repairing punctures, side punctures of tyres, sticking the tubes, sticking in the valves.
 * Inflating tyres according to the pressure recommended by the manufacturer.
 * Measuring and adjusting wheel alignment, tyre balancing.
 * Providing advice on choosing the appropriate type of tyres, discs etc.
 * Storing customer tyres during off-season.</t>
   </si>
   <si>
+    <t>* Vender pneus para veículos de passageiros e fora de estrada, caminhões e veículos utilitários, discos de metal, alumínio e liga.
+* Trocar pneus, discos, tubos, válvulas, etc. desgastados ou danificados.
+* Reparar furos, furos laterais de pneus, colar os tubos, colar as válvulas.
+* Inflar pneus de acordo com a pressão recomendada pelo fabricante.
+* Medir e ajustar o alinhamento das rodas, equilíbrio dos pneus.
+* Fornecer conselhos sobre a escolha do tipo de pneu apropriado, discos, etc.
+* Armazenar pneus de clientes durante a temporada de baixa.</t>
+  </si>
+  <si>
     <t>Varnisher</t>
+  </si>
+  <si>
+    <t>Envernizador</t>
   </si>
   <si>
     <t>* Preparing vehicles before coating (cleaning, grinding, sealing, masking).
 * Preparing, mixing and applying primary colour, metallic paint, paint and lacquer using spray guns on the vehicle or its parts.
 * Checking the quality of work done after a thorough burning and curing of the paint.
 * Eliminating the incurred drawbacks in accordance with the technological procedures.</t>
   </si>
   <si>
+    <t>* Preparar veículos antes da aplicação do revestimento (limpeza, lixamento, vedação, mascaramento).
+* Preparar, misturar e aplicar cor primária, tinta metálica, tinta e laca utilizando pistolas de pulverização no veículo ou suas partes.
+* Verificar a qualidade do trabalho realizado após uma queima e cura rigorosas da tinta.
+* Eliminar os defeitos incorridos de acordo com os procedimentos tecnológicos.</t>
+  </si>
+  <si>
     <t>Vehicle Body Repairer</t>
+  </si>
+  <si>
+    <t>Funileiro</t>
   </si>
   <si>
     <t>* Assembling and dismantling metal body parts and cabinets.
 * Straightening damaged bodywork using a straightening bench.
 * Producing complex sheet metal body parts and cabinets of road vehicles, rail vehicles and machines.
 * Using and operating tools and equipment for sheet metal working.
 * Glazing bodywork windows and cabinets for sealing profiles.
 * Sorting door and cover gaps, checking their tightness.
 * Sorting and repairing cover, window and door closing mechanisms.
 * Gas welding, arc welding in a CO2 atmosphere, oxygen cutting.</t>
   </si>
   <si>
+    <t>* Montagem e desmontagem de peças do corpo em metal e gabinetes.
+* Endireitamento de carroçarias danificadas usando uma bancada de endireitamento.
+* Produção de peças do corpo em chapa metálica complexas e gabinetes de veículos rodoviários, ferroviários e máquinas.
+* Uso e operação de ferramentas e equipamentos para trabalho em chapa metálica.
+* Envidraçamento de janelas de carroçarias e gabinetes para perfis de vedação.
+* Ajuste de folgas de portas e tampas, verificação de sua estanqueidade.
+* Reparo e ajuste de mecanismos de fechamento de tampas, janelas e portas.
+* Soldagem a gás, soldagem a arco em atmosfera de CO2, corte a oxigênio.</t>
+  </si>
+  <si>
     <t>Chemical Industry</t>
   </si>
   <si>
+    <t>Indústria química</t>
+  </si>
+  <si>
     <t>Chemical Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro Químico</t>
   </si>
   <si>
     <t>* Supervising chemical processes in production and their optimisation.
 * Supporting production activities, solving technological problems from a theoretical as well as practical point of view.
 * Monitoring processes in production and performing interventions in production lines, if necessary.
 * Control analyses processing.
 * Quality of products monitoring.
 * Preparing reports and managing the relevant documentation regarding hazardous substances.
 * Implementing the company´s requirements in terms of the substances used in production.
 * Participating in launching new products, technologies and processes.
 * Applying scientific knowledge and theories in the research and development of chemical production.
 * Cooperating on issues concerning the productivity, quality, safety and trainings.</t>
   </si>
   <si>
+    <t>* Supervisionar processos químicos em produção e sua otimização.
+* Apoiar atividades de produção, resolvendo problemas tecnológicos tanto do ponto de vista teórico quanto prático.
+* Monitorar processos em produção e realizar intervenções em linhas de produção, se necessário.
+* Processamento de análises de controle.
+* Monitoramento da qualidade dos produtos.
+* Preparar relatórios e gerenciar a documentação relevante sobre substâncias perigosas.
+* Implementar os requisitos da empresa em termos das substâncias utilizadas na produção.
+* Participar do lançamento de novos produtos, tecnologias e processos.
+* Aplicar conhecimentos científicos e teorias na pesquisa e desenvolvimento de produção química.
+* Cooperar em questões relacionadas à produtividade, qualidade, segurança e treinamentos.</t>
+  </si>
+  <si>
     <t>Chemical Lab Technician</t>
+  </si>
+  <si>
+    <t>Técnico de laboratório químico</t>
   </si>
   <si>
     <t>* Performing inspections on the chemical and microbiological indicators of input materials, intermediates (bulks), and finished products.
 * Reviewing documents related to input materials by means of comparison and the assessment of the parameters.
 * Inspecting the quality of parameters by means of comparison with the standards and specification of the product.
 * Recording the results from inspections into the internal system.
 * Reporting any discovered variances to responsible management staff.
 * Responsibility for the proper use and calibration of mechanical and electrical measuring instruments.
 * Participating in resolving non-standard situations occurring during the production of bulks.
 * Archiving samples required by the legislation.</t>
   </si>
   <si>
+    <t>* Realizar inspeções nos indicadores químicos e microbiológicos de materiais de entrada, intermediários (bulk) e produtos acabados.
+* Revisar documentos relacionados a materiais de entrada por meio de comparação e avaliação dos parâmetros.
+* Inspeccionar a qualidade dos parâmetros por meio de comparação com os padrões e especificações do produto.
+* Registrar os resultados das inspeções no sistema interno.
+* Informar qualquer variação descoberta ao pessoal de gestão responsável.
+* Responsabilidade pelo uso e calibração adequados de instrumentos de medição mecânicos e elétricos.
+* Participar da resolução de situações não padronizadas ocorridas durante a produção de bulks.
+* Arquivar amostras exigidas pela legislação.</t>
+  </si>
+  <si>
     <t>Chemist</t>
+  </si>
+  <si>
+    <t>Químico</t>
   </si>
   <si>
     <t>* Examining, measuring and recording chemical composition, density, acidity, particle size and form of a wide range of substances, compounds and materials.
 * Conducting experiments and tests by mixing two or more chemicals together.
 * Recording the findings.
 * Producing new products and improving sensory characteristics of existing products.
 * Controlling and coordinating activities of directly subordinate laboratory workers.</t>
   </si>
   <si>
+    <t>* Examinar, medir e registrar a composição química, densidade, acidez, tamanho e forma de partículas de uma ampla gama de substâncias, compostos e materiais.
+* Realizar experimentos e testes misturando dois ou mais produtos químicos.
+* Registrar os resultados.
+* Produzir novos produtos e melhorar as características sensoriais de produtos existentes.
+* Controlar e coordenar as atividades de trabalhadores de laboratório diretamente subordinados.</t>
+  </si>
+  <si>
+    <t>* Inventar novos e melhorar os processos tecnológicos existentes.
+* Supervisionar a observância das formulações e processos tecnológicos.
+* Gerenciar o processo de pré-produção para eliminar possíveis deficiências.
+* Avaliar a qualidade de novos produtos.
+* Propor medidas para otimizar os processos de produção.
+* Analisar variações incorridas em conjunto com os chefes de turno.
+* Elaborar e atualizar a documentação tecnológica e/ou desenhos.
+* Cooperar na preparação de cálculos de preços.</t>
+  </si>
+  <si>
     <t>Commerce</t>
   </si>
   <si>
+    <t>Comércio</t>
+  </si>
+  <si>
     <t>Account Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Contas</t>
   </si>
   <si>
     <t>* Responsibility for the sale and presentation of products or services of the company.
 * Market research and monitoring of competitive activities.
 * Reaching out to potential clients with business offers and creating new business contacts.
 * Providing guidance in selecting the appropriate solution according to defined, individual client requirements and needs.
 * Maintaining regular telephone and e-mail communication with clients.
 * Organising and conducting business meetings.
 * Submitting price offers and negotiating the final form of contract terms and conditions.
 * Responsibility for meeting defined business plans and targets.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela venda e apresentação de produtos ou serviços da empresa.
+* Pesquisa de mercado e monitoramento das atividades da concorrência.
+* Abordagem de clientes potenciais com ofertas comerciais e criação de novos contatos de negócios.
+* Fornecimento de orientação na seleção da solução adequada de acordo com os requisitos e necessidades individuais definidos dos clientes.
+* Manutenção de comunicação regular por telefone e e-mail com os clientes.
+* Organização e condução de reuniões comerciais.
+* Envio de ofertas de preço e negociação da forma final dos termos e condições contratuais.
+* Responsabilidade pelo cumprimento dos planos e metas comerciais definidos.</t>
+  </si>
+  <si>
     <t>Betting Clerk</t>
+  </si>
+  <si>
+    <t>Balconista de apostas</t>
   </si>
   <si>
     <t>* Conducting betting transactions and managing cash handling procedures.
 * Assisting customers with placing bets and providing information on betting options.
 * Communicating effectively with clients to enhance customer experience and address inquiries.
 * Maintaining cleanliness and organization of the betting area and equipment.
 * Monitoring and reporting any irregularities or discrepancies in betting operations.
 * Ensuring compliance with relevant regulations and company policies.
 * Processing payments and managing cash registers accurately.
 * Providing support during promotional events and special betting occasions.
 * Collaborating with team members to achieve operational goals and improve service quality.
 * Keeping up-to-date with sports events and betting trends to inform clients.</t>
   </si>
   <si>
+    <t>* Realizar transações de apostas e gerenciar procedimentos de manipulação de dinheiro.
+* Auxiliar os clientes na realização de apostas e fornecer informações sobre opções de apostas.
+* Comunicar-se de forma eficaz com os clientes para melhorar a experiência do cliente e atender às consultas.
+* Manter a limpeza e organização da área de apostas e equipamentos.
+* Monitorar e relatar quaisquer irregularidades ou discrepâncias nas operações de apostas.
+* Garantir a conformidade com regulamentações relevantes e políticas da empresa.
+* Processar pagamentos e gerenciar caixas registradoras com precisão.
+* Prestar apoio durante eventos promocionais e ocasiões especiais de apostas.
+* Colaborar com os membros da equipe para alcançar metas operacionais e melhorar a qualidade do serviço.
+* Manter-se atualizado sobre eventos esportivos e tendências de apostas para informar os clientes.</t>
+  </si>
+  <si>
     <t>Bookmaker</t>
   </si>
   <si>
     <t>* Creating, announcing and suspending betting opportunities.
 * Editing the announced rates when necessary.</t>
   </si>
   <si>
+    <t>* Criação, anúncio e suspensão de oportunidades de apostas.
+* Edição das taxas anunciadas quando necessário.</t>
+  </si>
+  <si>
     <t>Business Analyst</t>
+  </si>
+  <si>
+    <t>Analista de negócios</t>
   </si>
   <si>
     <t>* Gathering information about the market and analysing the needs of customers.
 * Reporting analysis results to your superior.
 * Defining the fields of prospective production and business activities on the basis of market research.
 * Evaluating the results of analyses, designing market segments, short-term and long-term plans.
 * Providing recommendations for the future strategy.</t>
   </si>
   <si>
+    <t>* Coletar informações sobre o mercado e analisar as necessidades dos clientes.
+* Apresentar resultados da análise ao seu superior.
+* Definir os campos de produção e atividades comerciais prospectivas com base na pesquisa de mercado.
+* Avaliar os resultados das análises, desenhar segmentos de mercado, planos de curto e longo prazo.
+* Fornecer recomendações para a estratégia futura.</t>
+  </si>
+  <si>
     <t>Buying Agent</t>
+  </si>
+  <si>
+    <t>Agente de compras</t>
   </si>
   <si>
     <t>* Responsibility for selecting, the composition, and the final price of ordered goods and services.
 * Monitoring the market, current trends, and competitors' activities.
 * Searching and contacting new suppliers, obtaining preliminary information on the quality, price, and possible delivered quantities.
 * Managing sales negotiations with potential suppliers, negotiation, and agreement on contractual terms and conditions.
 * Analysing price offers, concluding supplier contracts, and placing orders.
 * Preparing flyers and similar activities aimed at supporting sales.
 * Securing the settlement of claims.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela seleção, composição e preço final de bens e serviços encomendados.
+* Monitoramento do mercado, tendências atuais e atividades dos concorrentes.
+* Busca e contato de novos fornecedores, obtenção de informações preliminares sobre qualidade, preço e quantidades possíveis de entrega.
+* Gerenciamento de negociações de vendas com fornecedores potenciais, negociação e acordo sobre termos e condições contratuais.
+* Análise de ofertas de preços, conclusão de contratos com fornecedores e colocação de pedidos.
+* Preparação de panfletos e atividades semelhantes visando apoiar as vendas.
+* Garantia do acerto de reclamações.</t>
+  </si>
+  <si>
     <t>Car salesman</t>
+  </si>
+  <si>
+    <t>Vendedor de carros</t>
   </si>
   <si>
     <t>* Engaging with customers to understand their automotive needs and preferences.
 * Demonstrating vehicle features and benefits to potential buyers.
 * Providing information on financing options, warranties, and after-sales services.
 * Building and maintaining relationships with customers to encourage repeat business.
 * Negotiating sales agreements and closing deals effectively.
 * Keeping up-to-date with industry trends, product knowledge, and market conditions.
 * Collaborating with the sales team to meet and exceed sales targets.
 * Conducting follow-up calls and emails to ensure customer satisfaction post-sale.
 * Maintaining accurate records of sales activities and customer interactions.
 * Participating in promotional events and marketing campaigns to attract new customers.
 * Ensuring compliance with company policies and legal regulations in all sales transactions.
 * Handling customer inquiries and resolving issues in a timely and professional manner.</t>
   </si>
   <si>
+    <t>* Interagir com os clientes para compreender suas necessidades e preferências automobilísticas.
+* Demonstrar os recursos e benefícios dos veículos a potenciais compradores.
+* Fornecer informações sobre opções de financiamento, garantias e serviços pós-venda.
+* Construir e manter relacionamentos com os clientes para incentivar a fidelidade.
+* Negociar acordos de venda e fechar negócios de forma eficaz.
+* Manter-se atualizado sobre as tendências do setor, conhecimento de produtos e condições de mercado.
+* Colaborar com a equipe de vendas para atingir e superar as metas de vendas.
+* Realizar chamadas e envios de e-mails de acompanhamento para garantir a satisfação do cliente pós-venda.
+* Manter registros precisos das atividades de vendas e interações com os clientes.
+* Participar de eventos promocionais e campanhas de marketing para atrair novos clientes.
+* Garantir a conformidade com as políticas da empresa e regulamentações legais em todas as transações de vendas.
+* Tratar as consultas dos clientes e resolver problemas de forma oportuna e profissional.</t>
+  </si>
+  <si>
     <t>Cashier</t>
+  </si>
+  <si>
+    <t>Caixa</t>
   </si>
   <si>
     <t>* Recording of shopping items in the cash register.
 * Cancellation of incorrectly charged items.
 * Checking the price and nature of charged items.
 * Accepting cash in domestic and foreign currency, meal tickets, shopping vouchers and payment cards; issuing cash for the purchase made.
 * Selling complementary goods in the vicinity of the cash desk.
 * Performing sensory control of received banknotes and vouchers, complying with internal guidelines and safety procedures.
 * Responsibility for the cash in the cash register, recounting and delivering of the daily receipts.
 * Maintaining a clean and tidy workplace.</t>
   </si>
   <si>
+    <t>* Registros dos itens de compras no caixa.
+* Cancelamento de itens cobrados incorretamente.
+* Verificação do preço e natureza dos itens cobrados.
+* Aceitação de dinheiro em moeda nacional e estrangeira, tíquetes de refeição, vouchers de compras e cartões de pagamento; emissão de dinheiro para a compra realizada.
+* Venda de mercadorias complementares nas proximidades do caixa.
+* Realização do controle sensorial de cédulas e vouchers recebidos, cumprindo diretrizes internas e procedimentos de segurança.
+* Responsabilidade pelo dinheiro do caixa, recontagem e entrega dos recibos diários.
+* Manutenção de um local de trabalho limpo e organizado.</t>
+  </si>
+  <si>
     <t>Complaints Department Clerk</t>
+  </si>
+  <si>
+    <t>Atendente em Gestão de Reclamações</t>
   </si>
   <si>
     <t>* Handling complaints from customers to their general satisfaction.
 * Issuing goods under complaint to customers.
 * Carrying responsibility for goods returned by customers.
 * Informing customers about their complaint rights.
 * Communicating with suppliers.
 * Analysing causes of complaints.
 * Keeping records of complaints received and handled.</t>
   </si>
   <si>
+    <t>* Lidar com reclamações de clientes para sua satisfação geral.
+* Emitir mercadorias sob reclamação para os clientes.
+* Assumir a responsabilidade por mercadorias devolvidas pelos clientes.
+* Informar os clientes sobre seus direitos de reclamação.
+* Comunicar-se com os fornecedores.
+* Analisar as causas das reclamações.
+* Manter registros das reclamações recebidas e atendidas.</t>
+  </si>
+  <si>
     <t>Customer Relationship Manager</t>
+  </si>
+  <si>
+    <t>Gerente do Atendimento ao Cliente</t>
   </si>
   <si>
     <t>* Leadership over the key account department.
 * Proactively leads the business’s strategic account planning processes and develops performance objectives, sales targets, and critical milestones for weekly/monthly/annual periods.
 * Leads the department in assessing, clarifying, and validating consumer needs on a regular basis.
 * Is accountable for the achievement of the department’s assigned targets for profitable sales volume and achievement of the business’s overall objectives
 * Develops and maintains healthy relationships with senior managers for all key accounts in order to guarantee their smooth execution.
 * Gathers data and information both from his own initiatives and from junior key account management compiling it, analyzing it, and creating formal reports and presentations that will be used collaboratively with senior key account management 
 * Formulation of decisions and strategies.</t>
   </si>
   <si>
+    <t>* Liderança sobre o departamento de contas-chave.
+* Lidera de forma proativa os processos de planejamento estratégico de contas da empresa e desenvolve objetivos de desempenho, metas de vendas e marcos críticos para períodos semanais/mensais/anuais.
+* Dirige o departamento na avaliação, clarificação e validação das necessidades dos consumidores em uma base regular.
+* É responsável pelo alcance das metas atribuídas ao departamento para volume de vendas rentável e pelo alcance dos objetivos gerais do negócio.
+* Desenvolve e mantém relacionamentos saudáveis com gerentes seniores para todas as contas-chave, a fim de garantir a sua execução suave.
+* Coleta dados e informações tanto por meio de suas próprias iniciativas quanto de gestão de contas-chave júnior, compilando-os, analisando-os e criando relatórios e apresentações formais que serão utilizados em colaboração com a gestão de contas-chave sênior.
+* Formulação de decisões e estratégias.</t>
+  </si>
+  <si>
     <t>Deputy shop manager</t>
+  </si>
+  <si>
+    <t>Subgerente de loja</t>
   </si>
   <si>
     <t xml:space="preserve">* Independently managing the store during the absence of the store manager. 
 * Leading and motivating colleagues.
 * Supporting and coordinating the personal development of colleagues. 
 * Organizing, accompanying and developing employees during their on-the-job training period, as well as during the performance of their day-to-day work. 
 * HR planning.
 * Responsibility for process optimization, for the analysis and planning of indicators and for checking documents. 
 * Preparation, implementation and management of stock-taking.
 * Responsibility for leading and organizing a specific work shift. 
 * Handling paperwork related to the operation of the store.
 * Ordering goods with the aim of ensuring their availability. 
 * Influencing both the visual appearance of the retail space and customer satisfaction. </t>
   </si>
   <si>
+    <t>* Gerenciar a loja de forma independente durante a ausência do gerente da loja.
+* Liderar e motivar os colegas de trabalho.
+* Apoiar e coordenar o desenvolvimento pessoal dos colegas de trabalho.
+* Organizar, acompanhar e desenvolver os funcionários durante o período de treinamento no local de trabalho, bem como durante a execução de suas atividades diárias.
+* Planejamento de RH.
+* Responsabilidade pela otimização de processos, análise e planejamento de indicadores e verificação de documentos.
+* Preparação, implementação e gestão da contagem de estoque.
+* Responsabilidade por liderar e organizar um turno de trabalho específico.
+* Tratar documentos relacionados à operação da loja.
+* Solicitar mercadorias com o objetivo de garantir sua disponibilidade.
+* Influenciar tanto a aparência visual do espaço de varejo quanto a satisfação do cliente.</t>
+  </si>
+  <si>
     <t>Distribution Clerk</t>
+  </si>
+  <si>
+    <t>Encarregado de Distribuição</t>
   </si>
   <si>
     <t>* Drawing up marketing schedules.
 * Ensuring contact with customers and keeping their records.
 * Monitoring marketing costs and prices.
 * Coordinating the marketing with other sections in the company.
 * Ensuring the marketing of products, services and goods to a company pursuant to the requirements of customers and the needs of the company.</t>
   </si>
   <si>
+    <t>* Elaborar cronogramas de marketing.
+* Garantir o contato com os clientes e manter seus registros.
+* Monitorar os custos e preços de marketing.
+* Coordenar o marketing com outras seções da empresa.
+* Garantir a comercialização de produtos, serviços e mercadorias para uma empresa de acordo com os requisitos dos clientes e as necessidades da empresa.</t>
+  </si>
+  <si>
     <t>E-Commerce Manager</t>
+  </si>
+  <si>
+    <t>Gerente de e-commerce</t>
   </si>
   <si>
     <t>* Managing the operation of one or more online stores.
 * Responsibility for meeting the defined business and marketing objectives.
 * Managing, leading, motivating, and evaluating subordinate employees.
 * Proposing new website functions.
 * Designing advertising campaigns to increase profits.
 * Evaluating the success of advertising campaigns.
 * Searching for new business partners.
 * Negotiating contractual terms and conditions with suppliers and business partners.</t>
   </si>
   <si>
+    <t>* Gerenciar a operação de uma ou mais lojas online.
+* Responsabilidade por atingir os objetivos de negócios e marketing definidos.
+* Gerenciar, liderar, motivar e avaliar funcionários subordinados.
+* Propor novas funcionalidades para o site.
+* Projetar campanhas publicitárias para aumentar os lucros.
+* Avaliar o sucesso das campanhas publicitárias.
+* Buscar novos parceiros de negócios.
+* Negociar termos e condições contratuais com fornecedores e parceiros de negócios.</t>
+  </si>
+  <si>
     <t>E-Commerce Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em e-commerce</t>
   </si>
   <si>
     <t>* Monitoring and analysing the behaviour of visitors and customers of an online store.
 * Collecting comments regarding changes in the functionality and user interface.
 * Proposing changes to enhance the functionality and user interface to the superior.
 * Dealing with persons interested in using the services of the Internet store.</t>
   </si>
   <si>
+    <t>* Monitorar e analisar o comportamento de visitantes e clientes de uma loja online.
+* Coletar comentários sobre alterações na funcionalidade e na interface do usuário.
+* Propor alterações para melhorar a funcionalidade e a interface do usuário ao superior.
+* Lidar com pessoas interessadas em utilizar os serviços da loja na Internet.</t>
+  </si>
+  <si>
     <t>Expert Shop Assistant</t>
+  </si>
+  <si>
+    <t>Vendedor profissional</t>
   </si>
   <si>
     <t>* Contacting potential customers with the goal of offering and promoting selected goods and/or services.
 * Customer service and demonstrations of selected products.
 * Providing professional consulting services.
 * Collecting cash and non-cash payments.
 * Issuing receipts for purchased goods and warranty sheets.
 * Placing products on shelves and in other points of sale locations.
 * Responsibility for the proper marking of the prices and names of merchandise.
 * Securing merchandise against theft or damage.
 * Participating in regular inventory activities.
 * Maintaining cleanliness and order on the worksite.
 * Responsibility for the cash in the cash registers.</t>
   </si>
   <si>
+    <t>* Contatar clientes potenciais com o objetivo de oferecer e promover produtos e/ou serviços selecionados.
+* Atendimento ao cliente e demonstrações de produtos selecionados.
+* Prestação de serviços de consultoria profissional.
+* Coletar pagamentos em dinheiro e não em dinheiro.
+* Emitir recibos para mercadorias compradas e folhas de garantia.
+* Colocar produtos em prateleiras e em outros locais de venda.
+* Responsabilidade pela marcação correta dos preços e nomes das mercadorias.
+* Proteger as mercadorias contra roubo ou danos.
+* Participar de atividades regulares de inventário.
+* Manter a limpeza e a ordem no local de trabalho.
+* Responsabilidade pelo dinheiro nos caixas registradoras.</t>
+  </si>
+  <si>
     <t>Junior Sales Representative</t>
+  </si>
+  <si>
+    <t>Representante de vendas júnior</t>
   </si>
   <si>
     <t>* Responsibility for the presentation and sale of a selected range of products and services, or for the sales within the entrusted region.
 * Identifying potential customers on the basis of specified criteria.
 * Maintaining good relations with new and existing customers.
 * Identifying customers’ needs.
 * Responsibility for the fulfilment of personal sales plans.
 * Processing reports on sales results.</t>
+  </si>
+  <si>
+    <t>* Responsabilidade pela apresentação e venda de uma gama selecionada de produtos e serviços, ou pelas vendas na região atribuída.
+* Identificação de clientes potenciais com base em critérios especificados.
+* Manutenção de boas relações com clientes novos e existentes.
+* Identificação das necessidades dos clientes.
+* Responsabilidade pelo cumprimento dos planos de vendas pessoais.
+* Elaboração de relatórios sobre os resultados das vendas.</t>
   </si>
   <si>
     <t>Key Account Manager</t>
   </si>
   <si>
     <t>* Building and maintaining business relationships with selected key clients.
 * Identification of potential key clients on the market and their progressive acquisition.
 * Participation in preparing sales plans.
 * Responsibility for meeting defined sales goals and financial results.
 * Monitoring the activities of competitors, the situation on the market, and the completion of market analysis.
 * Preparing and holding client presentations.
 * Representing and presenting the company at business meetings in line with corporate strategy.
 * Completing price calculations, negotiation of contractual terms and conditions.</t>
   </si>
   <si>
+    <t>* Construir e manter relacionamentos comerciais com clientes-chave selecionados.
+* Identificar clientes-chave potenciais no mercado e adquiri-los de forma progressiva.
+* Participar na elaboração de planos de vendas.
+* Responsabilidade por atingir metas de vendas e resultados financeiros definidos.
+* Acompanhar as atividades dos concorrentes, a situação do mercado e a realização de análises de mercado.
+* Preparar e realizar apresentações para clientes.
+* Representar e apresentar a empresa em reuniões de negócios em conformidade com a estratégia corporativa.
+* Realizar cálculos de preços, negociar termos e condições contratuais.</t>
+  </si>
+  <si>
     <t>Kitchen Designer</t>
+  </si>
+  <si>
+    <t>Designer de cozinha</t>
   </si>
   <si>
     <t>* Collaborating with clients to understand their kitchen design needs and preferences.
 * Creating functional and aesthetically pleasing kitchen layouts using design software.
 * Selecting appropriate materials, colors, and finishes for cabinetry, countertops, and appliances.
 * Providing clients with detailed product information and recommendations to enhance their kitchen experience.
 * Preparing and presenting design proposals, including 3D renderings and samples.
 * Ensuring compliance with safety and building regulations in kitchen designs.
 * Managing the project timeline from concept to installation, coordinating with contractors and suppliers.
 * Maintaining up-to-date knowledge of current trends in kitchen design and technology.
 * Building and nurturing relationships with clients to encourage repeat business and referrals.
 * Conducting follow-ups with clients post-installation to ensure satisfaction and address any concerns.
 * Assisting in the showroom by displaying products effectively and maintaining an inviting atmosphere.
 * Training and mentoring junior design staff in best practices and customer service techniques.</t>
   </si>
   <si>
+    <t>* Colaborar com os clientes para entender suas necessidades e preferências de design de cozinha.
+* Criar layouts de cozinha funcionais e esteticamente agradáveis utilizando software de design.
+* Selecionar materiais, cores e acabamentos apropriados para armários, bancadas e eletrodomésticos.
+* Fornecer aos clientes informações detalhadas sobre produtos e recomendações para melhorar a experiência na cozinha.
+* Preparar e apresentar propostas de design, incluindo renderizações 3D e amostras.
+* Garantir a conformidade com as regulamentações de segurança e construção nos projetos de cozinha.
+* Gerenciar o cronograma do projeto desde a concepção até a instalação, coordenando com contratados e fornecedores.
+* Manter atualizado o conhecimento sobre as tendências atuais em design de cozinha e tecnologia.
+* Construir e cultivar relacionamentos com os clientes para estimular negócios repetidos e recomendações.
+* Realizar acompanhamentos com os clientes após a instalação para garantir a satisfação e abordar quaisquer preocupações.
+* Auxiliar no showroom expondo produtos de forma eficaz e mantendo uma atmosfera convidativa.
+* Treinar e orientar funcionários júnior de design nas melhores práticas e técnicas de atendimento ao cliente.</t>
+  </si>
+  <si>
     <t>Online shop administrator</t>
+  </si>
+  <si>
+    <t>Administrador de loja online</t>
   </si>
   <si>
     <t>* Overseeing the daily operations of the online shop, ensuring a smooth customer experience.
 * Managing product listings, including adding new products, updating descriptions, and optimizing images.
 * Monitoring inventory levels and coordinating with suppliers to restock items as needed.
 * Processing customer orders and ensuring timely fulfillment and shipping.
 * Handling customer inquiries and resolving issues via email, chat, and phone in a professional manner.
 * Implementing promotional strategies and marketing campaigns to drive online sales.
 * Analyzing sales data and website traffic to identify trends and improve performance.
 * Collaborating with the marketing team to enhance the online presence of the shop.
 * Maintaining accurate records of sales, returns, and customer interactions.
 * Ensuring compliance with e-commerce regulations and standards for online sales.
 * Utilizing e-commerce platforms and software to streamline operations and improve efficiency.
 * Providing regular reports on performance metrics and suggesting improvements.
 * Assisting with the development and maintenance of the online shop’s user interface for optimal customer engagement.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações diárias da loja online, garantindo uma experiência suave para o cliente.
+* Gerenciar listagens de produtos, incluindo adicionar novos produtos, atualizar descrições e otimizar imagens.
+* Monitorar os níveis de estoque e coordenar com fornecedores para reabastecer itens conforme necessário.
+* Processar pedidos dos clientes e garantir o cumprimento e envio oportunos.
+* Lidar com consultas dos clientes e resolver problemas por e-mail, chat e telefone de forma profissional.
+* Implementar estratégias promocionais e campanhas de marketing para impulsionar as vendas online.
+* Analisar dados de vendas e tráfego do site para identificar tendências e melhorar o desempenho.
+* Colaborar com a equipe de marketing para melhorar a presença online da loja.
+* Manter registros precisos de vendas, devoluções e interações com clientes.
+* Garantir a conformidade com regulamentos e padrões de comércio eletrônico para vendas online.
+* Utilizar plataformas e software de comércio eletrônico para agilizar operações e melhorar a eficiência.
+* Fornecer relatórios regulares sobre métricas de desempenho e sugerir melhorias.
+* Auxiliar no desenvolvimento e manutenção da interface do usuário da loja online para engajamento óptimo do cliente.</t>
+  </si>
+  <si>
     <t>Product Manager</t>
+  </si>
+  <si>
+    <t>Gestor de produto</t>
   </si>
   <si>
     <t>* Creating business solutions, processes and business models.
 * Processing technical and price proposals.
 * Designing and implementing measures for development.
 * Promoting the sale of products with respect to technical and procedural aspects and relations with suppliers.
 * Managing the relative technical and commercial documentation.
 * Analysing market conditions, processing the results of market analysis, providing regular reports on the results and their presentation.
 * Cooperating with business and technical section of the company.
 * Representing the company in meetings with business partners and other entities.</t>
   </si>
   <si>
+    <t>* Criar soluções de negócios, processos e modelos de negócios.
+* Processar propostas técnicas e de preço.
+* Projetar e implementar medidas para o desenvolvimento.
+* Promover a venda de produtos em relação a aspectos técnicos e procedurais e relações com fornecedores.
+* Gerenciar a documentação técnica e comercial relativa.
+* Analisar condições de mercado, processar os resultados da análise de mercado, fornecer relatórios periódicos sobre os resultados e apresentá-los.
+* Cooperar com a seção comercial e técnica da empresa.
+* Representar a empresa em reuniões com parceiros comerciais e outras entidades.</t>
+  </si>
+  <si>
     <t>Promotional Assistant</t>
+  </si>
+  <si>
+    <t>Assistente de Promoção</t>
   </si>
   <si>
     <t>* Conducting daily product promotions, including events in shopping centers, sponsorships, and various activities such as music and sports events.
 * Engaging with potential customers to inform them about products and services.
 * Presenting and demonstrating products to enhance customer understanding and interest.
 * Collaborating with team members to strategize on effective promotional techniques and approaches.
 * Collecting feedback from customers to improve promotional strategies and product offerings.
 * Maintaining a professional appearance and demeanor while representing the brand at promotional events.
 * Assisting in the organization and execution of promotional events and campaigns.
 * Tracking and reporting on promotional activities and outcomes to management.
 * Building and maintaining relationships with customers and event organizers to foster brand loyalty.
 * Adhering to company policies and procedures while ensuring a positive customer experience.</t>
   </si>
   <si>
+    <t>* Realizar promoções diárias de produtos, incluindo eventos em centros comerciais, patrocínios e diversas atividades, como eventos de música e esportes.
+* Interagir com clientes potenciais para informá-los sobre produtos e serviços.
+* Apresentar e demonstrar produtos para melhorar a compreensão e o interesse do cliente.
+* Colaborar com membros da equipe para estrategizar sobre técnicas e abordagens promocionais eficazes.
+* Coletar feedback de clientes para melhorar as estratégias promocionais e as ofertas de produtos.
+* Manter uma aparência e conduta profissionais enquanto representa a marca em eventos promocionais.
+* Auxiliar na organização e execução de eventos e campanhas promocionais.
+* Acompanhar e relatar sobre as atividades e resultados promocionais à gerência.
+* Construir e manter relacionamentos com clientes e organizadores de eventos para promover a lealdade à marca.
+* Adotar as políticas e procedimentos da empresa enquanto garante uma experiência positiva para o cliente.</t>
+  </si>
+  <si>
     <t>Retail Store Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Loja de Varejo</t>
   </si>
   <si>
     <t>* Ensuring the smooth operation of a point of sale/shop.
 * Responsibility for sales results and for meeting defined financial plans.
 * Ordering goods and services depending on the balance of stocks and other circumstances. 
 * Hiring and training new staff.
 * Managing, motivating, and evaluating staff, developing their professional skills and abilities.
 * Completing a roster for work shifts, assigning work activities within the shop.
 * Supervising the quality of goods and services provided to customers.
 * Receiving complaints from customers, resolving claims pursuant to the valid legislation and internal regulations.
 * Collecting daily revenues and securing their proper turnover.
 * Performing regular, ongoing and spot inventories of goods in stock.
 * Managing all the required documentation and other materials for payroll purposes.</t>
   </si>
   <si>
+    <t>* Garantir o funcionamento suave de um ponto de venda/loja.
+* Responsabilidade pelos resultados de vendas e pelo cumprimento de planos financeiros definidos.
+* Encomendar bens e serviços dependendo do saldo dos estoques e outras circunstâncias.
+* Contratar e treinar novo pessoal.
+* Gerenciar, motivar e avaliar a equipe, desenvolvendo suas habilidades e capacidades profissionais.
+* Elaborar um quadro de turnos de trabalho, designando atividades de trabalho dentro da loja.
+* Supervisionar a qualidade de bens e serviços prestados aos clientes.
+* Receber reclamações de clientes, resolvendo reclamações de acordo com a legislação válida e regulamentos internos.
+* Coletar receitas diárias e garantir o seu correto turnover.
+* Realizar inventários regulares, contínuos e pontuais de bens em estoque.
+* Gerenciar toda a documentação necessária e outros materiais para fins de folha de pagamento.</t>
+  </si>
+  <si>
     <t>Sales Consultant</t>
+  </si>
+  <si>
+    <t>Consultor de vendas</t>
   </si>
   <si>
     <t>* Answering customers' questions about products, prices, availability, product and service uses.
 * Analyzing market conditions in order to determine optimum service to clients.
 * Reading corporate reports and calculating ratios to determine the best prospects for profit.
 * Negotiating details of contracts and payments, preparing sales contracts and order forms.
 * Preparing drawings, estimates and bids that meet specific customer needs.
 * Recommending products to customers based on customers' needs and interests.
 * Assisting and advising customers in choosing services.</t>
   </si>
   <si>
+    <t>* Responder às perguntas dos clientes sobre produtos, preços, disponibilidade, usos de produtos e serviços.
+* Analisar as condições de mercado para determinar o serviço ideal para os clientes.
+* Ler relatórios corporativos e calcular razões para determinar as melhores perspectivas de lucro.
+* Negociar detalhes de contratos e pagamentos, preparar contratos de venda e formulários de pedido.
+* Preparar desenhos, estimativas e propostas que atendam às necessidades específicas dos clientes.
+* Recomendar produtos aos clientes com base nas necessidades e interesses dos clientes.
+* Ajudar e aconselhar os clientes na escolha de serviços.</t>
+  </si>
+  <si>
     <t>Sales coordinator</t>
+  </si>
+  <si>
+    <t>Coordenador de Vendas</t>
   </si>
   <si>
     <t>* Co-ordination of the sales team by managing plans, storing important documents and communicating relevant information.
 * Ensuring the adequacy of equipment or materials related to sales.
 * Responding to customers' complaints and providing post-sales support on demand.
 * Monitoring financial data and sales team goals and co-ordinating the activity of sales people.
 * Communicating with partners with the goal of maintaining existing and creating new business relationships.</t>
   </si>
   <si>
+    <t>* Coordenação da equipe de vendas através do gerenciamento de planos, armazenamento de documentos importantes e comunicação de informações relevantes.
+* Garantia da adequação de equipamentos ou materiais relacionados às vendas.
+* Atendimento a reclamações de clientes e prestação de suporte pós-venda sob demanda.
+* Acompanhamento de dados financeiros e metas da equipe de vendas, além da coordenação da atividade dos vendedores.
+* Comunicação com parceiros com o objetivo de manter relacionamentos comerciais existentes e criar novos.</t>
+  </si>
+  <si>
     <t>Sales Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de vendas</t>
   </si>
   <si>
     <t>* Establishing new, and maintaining existing, long-term relationships with customers.
 * Providing pre-sales technical assistance and product education.
 * Making technical presentations and demonstrating how a product meets client needs.
 * Handling technical documentation, preparation of required technical information on products and systems, help with the preparation of contracts from the technical point of view.
 * Managing and interpreting customer requirements.
 * Negotiating tender and closing sales by agreeing terms and conditions.
 * Meeting regular sales targets and coordinating sales projects.
 * Liaising with other members of the sales team and other technical experts.
 * Providing training and producing support material for other members of the sales team.
 * Offering after-sales support services.
 * Helping with the design of custom-made products.</t>
   </si>
   <si>
+    <t>* Estabelecer novas e manter relações existentes de longo prazo com os clientes.
+* Fornecer assistência técnica pré-vendas e educação sobre produtos.
+* Realizar apresentações técnicas e demonstrar como um produto atende às necessidades do cliente.
+* Tratar documentação técnica, preparar informações técnicas necessárias sobre produtos e sistemas, ajudar na preparação de contratos do ponto de vista técnico.
+* Gerenciar e interpretar os requisitos do cliente.
+* Negociar licitações e fechar vendas acordando termos e condições.
+* Atender a metas de vendas regulares e coordenar projetos de vendas.
+* Manter contato com outros membros da equipe de vendas e outros especialistas técnicos.
+* Fornecer treinamento e produzir material de suporte para outros membros da equipe de vendas.
+* Oferecer serviços de suporte pós-venda.
+* Ajudar no design de produtos personalizados.</t>
+  </si>
+  <si>
     <t>Sales Object Manager</t>
+  </si>
+  <si>
+    <t>Gerente de objetos de vendas</t>
   </si>
   <si>
     <t>* Overseeing daily operations of the sales facility to ensure a high level of customer satisfaction.
 * Leading and motivating the sales team to achieve sales targets and improve performance.
 * Developing and implementing sales strategies to maximize revenue and market share.
 * Analyzing sales data and market trends to identify opportunities for growth.
 * Coordinating with marketing teams to align promotional activities and campaigns with sales objectives.
 * Managing inventory levels, ensuring product availability, and overseeing stock replenishment.
 * Training and mentoring sales staff on product knowledge, sales techniques, and customer service best practices.
 * Establishing and maintaining relationships with key clients and stakeholders to enhance business partnerships.
 * Conducting regular performance evaluations and providing constructive feedback to team members.
 * Preparing and presenting sales reports to upper management, highlighting achievements and areas for improvement.
 * Ensuring compliance with company policies and procedures, as well as legal regulations.
 * Handling customer inquiries and resolving issues in a timely and professional manner.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações diárias da instalação de vendas para garantir um alto nível de satisfação do cliente.
+* Liderar e motivar a equipe de vendas para alcançar metas de vendas e melhorar o desempenho.
+* Desenvolver e implementar estratégias de vendas para maximizar a receita e a participação de mercado.
+* Analisar dados de vendas e tendências de mercado para identificar oportunidades de crescimento.
+* Coordenar com equipes de marketing para alinhar atividades promocionais e campanhas com objetivos de vendas.
+* Gerenciar níveis de estoque, garantir a disponibilidade de produtos e supervisionar a reposição de estoque.
+* Treinar e orientar a equipe de vendas sobre conhecimento de produtos, técnicas de vendas e melhores práticas de atendimento ao cliente.
+* Estabelecer e manter relacionamentos com clientes-chave e partes interessadas para melhorar as parcerias de negócios.
+* Realizar avaliações de desempenho regulares e fornecer feedback construtivo aos membros da equipe.
+* Preparar e apresentar relatórios de vendas à gestão superior, destacando conquistas e áreas para melhoria.
+* Garantir a conformidade com políticas e procedimentos da empresa, bem como regulamentos legais.
+* Atender a consultas de clientes e resolver problemas de forma oportuna e profissional.</t>
+  </si>
+  <si>
     <t>Sales Officer</t>
+  </si>
+  <si>
+    <t>Funcionário de vendas / Sales Officer</t>
   </si>
   <si>
     <t>* Communication with the company's suppliers and customers in mother and foreign languages.
 * Completion of price offers based on customer requirements.
 * Administration of created and cancelled orders.
 * Entering information into the computer system.
 * Preparing the materials used for accounting.</t>
   </si>
   <si>
+    <t>* Comunicação com os fornecedores e clientes da empresa em língua materna e línguas estrangeiras.
+* Elaboração de ofertas de preços com base nos requisitos dos clientes.
+* Administração de pedidos criados e cancelados.
+* Inserção de informações no sistema informático.
+* Preparação dos materiais utilizados para contabilidade.</t>
+  </si>
+  <si>
     <t>Sales Representative</t>
+  </si>
+  <si>
+    <t>Representante de vendas</t>
   </si>
   <si>
     <t>* Looking for potential clients within an assigned region.
 * Presenting and promoting goods or services.
 * Monitoring the stock levels of goods at different locations and accepting orders.
 * Providing professional advice to customers and resolving claims.
 * Performing supporting marketing activities at facilities.
 * Monitoring the market, current trends, and competitors' activities.
 * Responsibility for the fulfilment of a personal sales plan.
 * Reporting sales results to a direct superior.</t>
   </si>
   <si>
+    <t>* Procurar clientes potenciais dentro de uma região atribuída.
+* Apresentar e promover produtos ou serviços.
+* Monitorar os níveis de estoque de produtos em diferentes locais e aceitar pedidos.
+* Fornecer aconselhamento profissional aos clientes e resolver reclamações.
+* Realizar atividades de marketing de apoio em instalações.
+* Monitorar o mercado, tendências atuais e atividades dos concorrentes.
+* Responsabilidade pelo cumprimento de um plano de vendas pessoal.
+* Relatar os resultados de vendas a um superior direto.</t>
+  </si>
+  <si>
     <t>Seller / Cashier</t>
+  </si>
+  <si>
+    <t>Vendedor / Caixa</t>
   </si>
   <si>
     <t>* Assisting customers with product selection and inquiries.
 * Processing sales transactions accurately and efficiently.
 * Handling cash, credit, and debit transactions while ensuring compliance with company policies.
 * Maintaining a clean and organized checkout area.
 * Providing exceptional customer service to enhance the shopping experience.
 * Managing inventory by restocking shelves and ensuring product availability.
 * Addressing customer complaints and resolving issues in a professional manner.
 * Ensuring compliance with health and safety regulations.
 * Collaborating with team members to achieve sales targets and promote store promotions.
 * Keeping up-to-date with product knowledge and store policies to assist customers effectively.
 * Performing daily cash reconciliations and reporting discrepancies to management.
 * Assisting in the training of new staff members as needed.
 * Participating in store meetings and contributing to team efforts to improve service and sales.</t>
   </si>
   <si>
+    <t>* Auxiliar os clientes na seleção de produtos e responder a suas dúvidas.
+* Processar transações de vendas de forma precisa e eficiente.
+* Gerenciar transações em dinheiro, cartão de crédito e débito, garantindo conformidade com as políticas da empresa.
+* Manter a área de checkout limpa e organizada.
+* Prestar um serviço ao cliente excepcional para melhorar a experiência de compra.
+* Gerenciar estoque, repor prateleiras e garantir a disponibilidade de produtos.
+* Atender às reclamações dos clientes e resolver problemas de forma profissional.
+* Garantir conformidade com regulamentos de saúde e segurança.
+* Colaborar com membros da equipe para alcançar metas de vendas e promover promoções da loja.
+* Manter-se atualizado sobre o conhecimento de produtos e políticas da loja para auxiliar os clientes de forma eficaz.
+* Realizar reconciliações diárias de caixa e relatar discrepâncias à gestão.
+* Auxiliar no treinamento de novos funcionários, conforme necessário.
+* Participar de reuniões da loja e contribuir para os esforços da equipe para melhorar o serviço e as vendas.</t>
+  </si>
+  <si>
     <t>Senior Sales Representative</t>
+  </si>
+  <si>
+    <t>Representante de vendas sênior</t>
   </si>
   <si>
     <t>* Responsibility for a professional presentation and the sale of products to key customers within the entrusted region.
 * Responsibility for increasing the sales of goods and services within the entrusted region.
 * Identifying potential customers on the basis of specified criteria.
 * Maintaining a privileged relationship with key customers.
 * Identifying and analysing customer needs.
 * Responsibility for the fulfilment of personal sales plans.
 * Selecting, training, coordinating, motivating, and evaluating subordinate sales representatives.
 * Processing and analysing reports on the sales results.</t>
   </si>
   <si>
+    <t>* Responsabilidade por uma apresentação profissional e pela venda de produtos a clientes-chave dentro da região confiada.
+* Responsabilidade por aumentar as vendas de mercadorias e serviços dentro da região confiada.
+* Identificação de potenciais clientes com base em critérios específicos.
+* Manutenção de uma relação privilegiada com clientes-chave.
+* Identificação e análise das necessidades dos clientes.
+* Responsabilidade pelo cumprimento dos planos de vendas pessoais.
+* Seleção, treinamento, coordenação, motivação e avaliação de representantes de vendas subordinados.
+* Processamento e análise de relatórios sobre os resultados de vendas.</t>
+  </si>
+  <si>
     <t>Shelf Stacker/Merchandiser</t>
+  </si>
+  <si>
+    <t>Empilhador de Prateleira/Merchandiser</t>
   </si>
   <si>
     <t>* Placing products on shelves and in secondary points of sale locations.
 * Checking the state and quantity of goods on the shelves in the store and in the warehouse.
 * Repositioning and arranging goods at points of sale to increase their marketability.
 * Checking the expiry dates, removing expired goods from shelves.
 * Verifying prices of displayed goods, competitive price monitoring.</t>
   </si>
   <si>
+    <t>* Colocar produtos nas prateleiras e em locais secundários de venda.
+* Verificar o estado e a quantidade de mercadorias nas prateleiras da loja e no armazém.
+* Reposicionar e organizar mercadorias em pontos de venda para aumentar sua comercialização.
+* Verificar as datas de validade, removendo produtos vencidos das prateleiras.
+* Verificar os preços dos produtos expostos, monitorando preços competitivos.</t>
+  </si>
+  <si>
     <t>Shop Assistant</t>
+  </si>
+  <si>
+    <t>Vendedor</t>
   </si>
   <si>
     <t>* Addressing potential customers with the goal of offering and promoting the sale of merchandise and/or services.
 * Customer service and demonstrating selected products.
 * Collecting cash and non-cash payments.
 * Issuing receipts for purchased goods and warranty sheets.
 * Placing products on shelves and in other points of sale locations.
 * Responsibility for the proper marking of the price and name of the merchandise.
 * Securing merchandise against theft or damage.
 * Participating in regular inventory activities.
 * Maintaining cleanliness and order on the worksite.
 * Responsibility for the cash in the cash registers.</t>
   </si>
   <si>
+    <t>* Abordar potenciais clientes com o objetivo de oferecer e promover a venda de mercadorias e/ou serviços.
+* Prestar atendimento ao cliente e demonstrar produtos selecionados.
+* Coletar pagamentos em dinheiro e não em dinheiro.
+* Emitir recibos de mercadorias compradas e folhas de garantia.
+* Colocar produtos nas prateleiras e em outros locais de venda.
+* Responsabilidade pela marcação correta do preço e do nome da mercadoria.
+* Proteger a mercadoria contra roubo ou danos.
+* Participar de atividades regulares de inventário.
+* Manter a limpeza e a ordem no local de trabalho.
+* Responsabilidade pelo dinheiro nos caixas registradoras.</t>
+  </si>
+  <si>
     <t>Shop Window Decorator</t>
+  </si>
+  <si>
+    <t>Decorador de vitrines</t>
   </si>
   <si>
     <t>* Designing and creating conceptual sketches for the final appearance of shop windows or stands.
 * Developing detailed color sketches and models that illustrate the final layout with all elements included.
 * Crafting accompanying texts and product information, processing them either digitally or manually.
 * Designing promotional materials such as flyers, posters, advertisements, banners, sales catalogs, and packaging.
 * Preparing financial plans relevant to the area of work and sourcing competitive offers for executing related tasks.
 * Overseeing the implementation of projects to ensure alignment with the initial creative concepts.
 * Collaborating with marketing and sales teams to ensure consistency in branding and messaging across displays.
 * Staying updated on current design trends and retail strategies to enhance visual merchandising.
 * Ensuring that all displays are visually appealing and effectively showcase products to attract customers.
 * Managing time efficiently to meet deadlines and maintain high standards of quality in all design work.</t>
   </si>
   <si>
+    <t>* Desenhar e criar esboços conceituais para a aparência final de vitrines ou stands.
+* Desenvolver esboços coloridos detalhados e modelos que ilustrem o layout final com todos os elementos incluídos.
+* Criar textos e informações de produtos acompanhantes, processando-os digitalmente ou manualmente.
+* Desenhar materiais promocionais, como folhetos, pôsteres, anúncios, faixas, catálogos de vendas e embalagens.
+* Preparar planos financeiros pertinentes à área de trabalho e buscar ofertas competitivas para a execução de tarefas relacionadas.
+* Supervisionar a implementação de projetos para garantir a alinhamento com os conceitos criativos iniciais.
+* Colaborar com equipes de marketing e vendas para garantir consistência na marca e mensagens em todas as exposições.
+* Manter-se atualizado sobre as tendências atuais de design e estratégias de varejo para aprimorar a merchandising visual.
+* Garantir que todas as exposições sejam visualmente atraentes e exibam produtos de forma eficaz para atrair clientes.
+* Gerenciar o tempo de forma eficiente para cumprir prazos e manter altos padrões de qualidade em todos os trabalhos de design.</t>
+  </si>
+  <si>
     <t>Store Department Manager</t>
+  </si>
+  <si>
+    <t>Gerente de loja</t>
   </si>
   <si>
     <t>* Organising work activities and assigning tasks within the entrusted shop department.
 * Leading and motivating a team of employees. 
 * Securing the timely and proper unloading and pricing of goods.
 * Stock level monitoring.
 * Communicating with suppliers and stocks of goods ordering.
 * Completing analyses of sales in the entrusted department.
 * Proposing marketing activities focusing on promotion.
 * Receiving complaints from customers and resolving claims.</t>
   </si>
   <si>
+    <t>* Organizar as atividades de trabalho e atribuir tarefas dentro do departamento da loja sob sua responsabilidade.
+* Liderar e motivar uma equipe de funcionários.
+* Garantir a descarga e precificação de mercadorias de forma pontual e apropriada.
+* Monitorar os níveis de estoque.
+* Comunicar-se com fornecedores e encomendar estoques de mercadorias.
+* Concluir análises de vendas no departamento sob sua responsabilidade.
+* Propor atividades de marketing com foco em promoção.
+* Receber reclamações dos clientes e resolver reivindicações.</t>
+  </si>
+  <si>
     <t>Telemarketer</t>
+  </si>
+  <si>
+    <t>Operador de telemarketing</t>
   </si>
   <si>
     <t>* Presenting portfolios of products and services to customers via phone.
 * Active contacting of clients via phone.
 * Acquiring new customers, building and maintaining existing business relationships.
 * Providing telephone advice for potential and existing clients.
 * Supporting the business activities of the company.</t>
+  </si>
+  <si>
+    <t>* Apresentar carteiras de produtos e serviços aos clientes por telefone.
+* Contatar ativamente os clientes por telefone.
+* Adquirir novos clientes, construir e manter relacionamentos comerciais existentes.
+* Fornecer aconselhamento telefônico para clientes potenciais e existentes.
+* Apoiar as atividades comerciais da empresa.</t>
   </si>
   <si>
     <t>Visual merchandiser</t>
   </si>
   <si>
     <t>* Developing and implementing visual merchandising strategies to enhance the shopping experience and drive sales.
 * Collaborating with the marketing team to create visually appealing displays that align with brand identity and seasonal promotions.
 * Analyzing customer behavior and sales data to optimize product placement and presentation within the store.
 * Designing and constructing in-store displays, signage, and promotional materials to attract customer attention and encourage purchases.
 * Conducting regular store visits to assess the effectiveness of visual merchandising efforts and make necessary adjustments.
 * Training and guiding store staff on visual merchandising standards and best practices to ensure consistency across locations.
 * Maintaining an organized inventory of visual merchandising materials and coordinating the procurement of necessary supplies.
 * Staying updated on industry trends and competitor activities to continually innovate and enhance visual merchandising strategies.
 * Collaborating with cross-functional teams, including product development and sales, to ensure cohesive branding and messaging.
 * Monitoring and reporting on the performance of visual merchandising initiatives, providing insights and recommendations for improvement.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar estratégias de merchandising visual para melhorar a experiência de compra e impulsionar as vendas.
+* Colaborar com a equipe de marketing para criar mostras visualmente atraentes que se alinhem à identidade da marca e promoções sazonais.
+* Analisar o comportamento do cliente e os dados de vendas para otimizar a colocação e apresentação de produtos na loja.
+* Projetar e construir mostras na loja, sinalização e materiais promocionais para atrair a atenção do cliente e estimular compras.
+* Realizar visitas regulares à loja para avaliar a eficácia dos esforços de merchandising visual e fazer ajustes necessários.
+* Treinar e orientar a equipe da loja sobre padrões e melhores práticas de merchandising visual para garantir consistência em diferentes locais.
+* Manter um inventário organizado de materiais de merchandising visual e coordenar a aquisição de suprimentos necessários.
+* Manter-se atualizado sobre tendências do setor e atividades de concorrentes para inovar e melhorar continuamente as estratégias de merchandising visual.
+* Colaborar com equipes multifuncionais, incluindo desenvolvimento de produtos e vendas, para garantir uma marca e mensagens coesas.
+* Monitorar e relatar o desempenho das iniciativas de merchandising visual, fornecendo insights e recomendações para melhoria.</t>
+  </si>
+  <si>
     <t>Construction &amp; Real Estate</t>
   </si>
   <si>
+    <t>Construção &amp; Imóveis</t>
+  </si>
+  <si>
     <t>Architect</t>
+  </si>
+  <si>
+    <t>Arquiteto</t>
   </si>
   <si>
     <t>* Preparing construction plans for public works, investment plans, architectural and urban studies, local plan surveys, and analyses.
 *Developing architectural designs and documentation concerning the placement of constructions and their alternations, project documentation of constructions and their alternations, including their interior as well as exterior, reconstruction and modernisation of buildings and restoration of architectural monuments.
 * Project management and coordination of subprojects developed by engineers, landscapers, and other specialists as well as professional author's supervision regarding the construction work in accordance with the approved project documentation and construction supervision.
 * Architectural works in graphic and model form, including the development of specifications and technical documentation.
 * Providing architectural guidance to investors and real estate owners and investor representation during the preparation and provision of construction works.
 * Preparing expert opinions and estimates.</t>
   </si>
   <si>
+    <t>* Elaboração de planos de construção para obras públicas, planos de investimento, estudos arquitetônicos e urbanísticos, levantamentos de plano local e análises.
+* Desenvolvimento de projetos arquitetônicos e documentação relacionada à colocação de construções e suas alterações, documentação de projeto de construções e suas alterações, incluindo interior e exterior, reconstrução e modernização de edifícios e restauro de monumentos arquitetônicos.
+* Gerenciamento de projetos e coordenação de subprojetos desenvolvidos por engenheiros, paisagistas e outros especialistas, bem como supervisão profissional do autor em relação ao trabalho de construção, de acordo com a documentação do projeto aprovado e supervisão da construção.
+* Trabalhos arquitetônicos em forma gráfica e modelo, incluindo o desenvolvimento de especificações e documentação técnica.
+* Fornecimento de orientação arquitetônica a investidores e proprietários de imóveis e representação de investidores durante a preparação e realização de obras de construção.
+* Elaboração de pareceres de especialistas e estimativas.</t>
+  </si>
+  <si>
     <t>Bricklayer</t>
+  </si>
+  <si>
+    <t>Pedreiro</t>
   </si>
   <si>
     <t>* Reading technical and project documentation.
 * Preparing mortar, cement, skim coats, and plasters.
 * Cutting bricks to the required shapes and sizes.
 * Work on bearing, dividing, and non-bearing walls, columns, arches, chimneys, and fireplaces.
 * Checking walls for levelness using a bricklayer straightedge with a bubble level.
 * Insulating building facades, insulation against groundwater and noise.
 * Completing and repairing outdoor and indoor plaster work.
 * Setting up and taking down bricklayer scaffolding.</t>
   </si>
   <si>
+    <t>* Leitura de documentação técnica e de projeto.
+* Preparação de argamassa, cimento, rebocos e gessos.
+* Corte de tijolos nas formas e tamanhos necessários.
+* Trabalho em paredes portantes, divisórias e não portantes, colunas, arcos, chaminés e lareiras.
+* Verificação da esquadria das paredes utilizando uma régua de pedreiro com nível de bolha.
+* Isolamento de fachadas de edifícios, isolamento contra águas subterrâneas e ruído.
+* Conclusão e reparo de trabalhos de reboco em ambientes internos e externos.
+* Montagem e desmontagem de andaimes de pedreiro.</t>
+  </si>
+  <si>
     <t>Building Control Surveyor</t>
+  </si>
+  <si>
+    <t>Supervisor de construção</t>
   </si>
   <si>
     <t>* Monitoring the method and process of completing construction projects in accordance with occupational health and safety standards.
 * Responsibility for proper installation and operation of technical equipment on the construction site.
 * Responsibility for professional storage and suitability of construction products, materials, machinery and equipment.
 * Supervising the daily management of the building journal.
 * Ensuring the compliance of the spatial position with the construction documentation as well as compliance with general technical requirements for construction.
 * Shared responsibility for the compliance with the conditions of decisions issued for the construction of the building.
 * Ensuring the elimination of identified deficiencies, informing the building authority in case of defects that cannot be removed in the course of construction supervision.</t>
   </si>
   <si>
+    <t>* Monitoramento do método e processo de conclusão de projetos de construção de acordo com os padrões de saúde e segurança ocupacional.
+* Responsabilidade pela instalação e operação adequadas de equipamentos técnicos no canteiro de obras.
+* Responsabilidade pelo armazenamento profissional e adequação de produtos, materiais, máquinas e equipamentos de construção.
+* Supervisão da gestão diária do diário de obras.
+* Garantia da conformidade da posição espacial com a documentação de construção, bem como cumprimento dos requisitos técnicos gerais para construção.
+* Responsabilidade compartilhada pelo cumprimento das condições das decisões emitidas para a construção do edifício.
+* Garantia da eliminação das deficiências identificadas, informando a autoridade de construção em caso de defeitos que não possam ser removidos no curso da supervisão de construção.</t>
+  </si>
+  <si>
     <t>Building Technician</t>
+  </si>
+  <si>
+    <t>Técnico de construção</t>
   </si>
   <si>
     <t>* Coordinating and managing activities concerning repairs and maintenance of objects and devices
 * Securing data to develop budgets and calculation
 * Communication with customers, dealing with complaints and technical problems
 * Troubleshooting</t>
   </si>
   <si>
+    <t>* Coordenação e gestão de atividades relacionadas a reparos e manutenção de objetos e dispositivos
+* Salvaguarda de dados para elaborar orçamentos e cálculos
+* Comunicação com clientes, tratando reclamações e problemas técnicos
+* Resolução de problemas</t>
+  </si>
+  <si>
     <t>CAD Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em CAD</t>
   </si>
   <si>
     <t>* Preparing detailed drawings and plans using CAD software for construction and real estate projects.
 * Collaborating with architects, engineers, and project managers to understand project requirements and specifications.
 * Ensuring accuracy and compliance with industry standards and regulations in all CAD designs.
 * Modifying existing designs based on feedback from team members or clients.
 * Creating 3D models and visualizations to aid in project presentations and stakeholder discussions.
 * Conducting regular quality checks on drawings and models to maintain high standards of precision.
 * Maintaining organized digital files and documentation of all CAD work for easy retrieval and reference.
 * Assisting in the preparation of project proposals and cost estimates through detailed drawings.
 * Staying updated with the latest CAD technologies and software advancements to improve efficiency.
 * Providing technical support and guidance to team members on CAD-related issues.</t>
   </si>
   <si>
+    <t>* Preparação de desenhos e planos detalhados utilizando software CAD para projetos de construção e imóveis.
+* Colaboração com arquitetos, engenheiros e gerentes de projetos para entender os requisitos e especificações do projeto.
+* Garantia de precisão e conformidade com os padrões e regulamentos da indústria em todos os designs CAD.
+* Modificação de designs existentes com base no feedback de membros da equipe ou clientes.
+* Criação de modelos 3D e visualizações para auxiliar nas apresentações de projetos e discussões com partes interessadas.
+* Realização de verificações regulares de qualidade nos desenhos e modelos para manter altos padrões de precisão.
+* Manutenção de arquivos digitais organizados e documentação de todo o trabalho CAD para fácil recuperação e referência.
+* Auxílio na preparação de propostas de projetos e estimativas de custos por meio de desenhos detalhados.
+* Atualização com as últimas tecnologias e avanços de software CAD para melhorar a eficiência.
+* Fornecimento de suporte técnico e orientação a membros da equipe sobre questões relacionadas ao CAD.</t>
+  </si>
+  <si>
     <t>Carpenter</t>
+  </si>
+  <si>
+    <t>Carpinteiro</t>
   </si>
   <si>
     <t>* Fabricating, altering, repairing, building and assembling the formwork, foundations, lintels, pillars and ceilings.
 * Cutting and shaping wood parts.
 * Establishment of structures and carpentry constructions according to planimetric and as-built drawings.
 * Fulfilling the tasks involved in the establishment of structures.</t>
   </si>
   <si>
+    <t>* Fabricação, alteração, reparação, construção e montagem das fôrmas, fundações, vergas, pilares e tetos.
+* Corte e modelagem de peças em madeira.
+* Implantação de estruturas e construções de carpintaria de acordo com desenhos planimétricos e "as-built".
+* Execução das tarefas envolvidas na implantação de estruturas.</t>
+  </si>
+  <si>
     <t>Civil Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro civil</t>
   </si>
   <si>
     <t>* Completing preparatory, technical, project and other construction and construction-technical documentation for the authorisation of constructions, their alterations, and maintenance work.
 * Completing partial documentation for territorial plans.
 * Completing documentation for the assessment of the impact of construction work on the environment.
 * Providing the technical and economic consulting services (expert opinions, surveys, estimates, etc.).
 * Performing construction measurements and construction diagnostics.
 * Providing professional author's supervision regarding the construction work in accordance with the approved project documentation.
 * Representation investor during the preparation and provision of construction works.</t>
   </si>
   <si>
+    <t>* Elaborar documentação preparatória, técnica, de projeto e outras construções e documentação construtivo-técnica para a autorização de construções, suas alterações e trabalhos de manutenção.
+* Elaborar documentação parcial para planos territoriais.
+* Elaborar documentação para a avaliação do impacto dos trabalhos de construção no meio ambiente.
+* Prestar serviços de consultoria técnica e econômica (pareceres de especialistas, levantamentos, estimativas, etc.).
+* Realizar medições de construção e diagnósticos de construção.
+* Prestar supervisão profissional do autor em relação aos trabalhos de construção, de acordo com a documentação de projeto aprovada.
+* Representar o investidor durante a preparação e o fornecimento de trabalhos de construção.</t>
+  </si>
+  <si>
     <t>Civil Engineer for Public Procurement</t>
+  </si>
+  <si>
+    <t>Engenheiro civil para contratação pública</t>
   </si>
   <si>
     <t>* Preparing and submitting competitive bids for construction projects.
 * Analyzing project requirements and specifications to determine bid scope.
 * Collaborating with project managers, engineers, and other stakeholders to gather necessary information.
 * Conducting cost analysis and estimating project expenses to create accurate bid proposals.
 * Researching and identifying potential subcontractors and suppliers for project needs.
 * Ensuring compliance with legal and regulatory requirements in bid submissions.
 * Presenting bids to clients and addressing any inquiries or concerns.
 * Maintaining records of bids submitted and outcomes for future reference.
 * Monitoring industry trends and competitor activities to enhance bidding strategies.
 * Participating in negotiations with clients and stakeholders to secure contracts.
 * Assisting in the development of project schedules and resource allocation.
 * Providing support during the project execution phase to ensure adherence to bid specifications.
 * Contributing to the continuous improvement of bidding processes and methodologies.
 * Attending industry conferences and networking events to promote the company and gather insights.</t>
   </si>
   <si>
+    <t>* Preparar e submeter propostas competitivas para projetos de construção.
+* Analisar requisitos e especificações do projeto para determinar o escopo da proposta.
+* Colaborar com gerentes de projeto, engenheiros e outros interessados para coletar informações necessárias.
+* Realizar análises de custo e estimativa de despesas do projeto para criar propostas de licitação precisas.
+* Pesquisar e identificar possíveis subcontratados e fornecedores para atender às necessidades do projeto.
+* Garantir a conformidade com os requisitos legais e regulamentares nas submissões de propostas.
+* Apresentar propostas a clientes e responder a quaisquer perguntas ou preocupações.
+* Manter registros das propostas submetidas e dos resultados para referência futura.
+* Monitorar tendências do setor e atividades dos concorrentes para aprimorar estratégias de licitação.
+* Participar de negociações com clientes e interessados para garantir a obtenção de contratos.
+* Auxiliar no desenvolvimento de cronogramas de projeto e alocação de recursos.
+* Prestar suporte durante a fase de execução do projeto para garantir a adesão às especificações da proposta.
+* Contribuir para o aprimoramento contínuo dos processos e metodologias de licitação.
+* Participar de conferências do setor e eventos de networking para promover a empresa e coletar informações.</t>
+  </si>
+  <si>
     <t>Construction Manager</t>
+  </si>
+  <si>
+    <t>Gerente de construção</t>
   </si>
   <si>
     <t>* Coordinating and organising the staff according to the site manager’s instructions.
 * Monitoring the construction processes and procedures while maintaining safety and health at work.
 * Supervising the performance of construction works in accordance with the work schedule.
 * Performing the activities according to construction documentation and their recording in the site diary.
 * Responsibility for the proper management of the company’s wealth.</t>
   </si>
   <si>
+    <t>* Coordenar e organizar a equipe de acordo com as instruções do gerente do local.
+* Monitorar os processos e procedimentos de construção, mantendo a segurança e saúde no trabalho.
+* Supervisionar a execução das obras de construção de acordo com o cronograma de trabalho.
+* Realizar as atividades de acordo com a documentação de construção e registrá-las no diário de obra.
+* Responsabilidade pelo gerenciamento adequado do patrimônio da empresa.</t>
+  </si>
+  <si>
     <t>Construction Plant Operator</t>
+  </si>
+  <si>
+    <t>Operador de planta de construção</t>
   </si>
   <si>
     <t>* Operating various construction machines, such as excavators, loaders, rollers, or bulldozers. The task is to accurately and safely operate these machines during various construction works, such as digging foundations, demolishing buildings, or leveling terrain.
 * Regularly checking the condition of machines and performing their basic maintenance. Ensuring that machines are in good technical condition and ready for use, which helps prevent breakdowns and unnecessary downtime on the construction site.
 * Strictly adhering to all safety measures when working with construction machines. This includes the proper use of protective equipment and respecting safety rules on the construction site.
 * Close cooperation with other workers on the construction site, including site managers and technicians. Ensuring that work is coordinated and proceeds according to plan, which requires constant communication and collaboration.
 * Using construction machines to perform various specific tasks, such as digging, moving materials, or modifying terrain. Each task requires precise machine operation and strict adherence to the assignment.</t>
   </si>
   <si>
+    <t>- opera e utiliza máquinas e aparelhos de trabalho em canteiros de obra</t>
+  </si>
+  <si>
     <t>Construction worker</t>
+  </si>
+  <si>
+    <t>Trabalhador da construção</t>
   </si>
   <si>
     <t>* Assisting in the construction and maintenance of buildings and infrastructure.
 * Performing tasks such as digging, loading, and unloading materials.
 * Operating hand and power tools safely and effectively.
 * Following blueprints and building plans to meet project specifications.
 * Collaborating with other construction workers and tradespeople to complete projects on time.
 * Ensuring job site cleanliness and organization to promote safety and efficiency.
 * Assisting in the installation of structural components, including walls, floors, and roofs.
 * Conducting quality checks on materials and workmanship to ensure compliance with standards.
 * Reporting any issues or concerns to supervisors promptly.
 * Adhering to all safety regulations and protocols to minimize risk of accidents.
 * Participating in training sessions to enhance skills and knowledge in construction practices.
 * Maintaining a positive and cooperative attitude while working in a team environment.
 * Performing additional duties as assigned by supervisors or project managers.</t>
   </si>
   <si>
+    <t>* Auxiliar na construção e manutenção de edifícios e infraestrutura.
+* Realizar tarefas como escavar, carregar e descarregar materiais.
+* Operar ferramentas manuais e elétricas de forma segura e eficaz.
+* Seguir plantas e planos de construção para atender às especificações do projeto.
+* Colaborar com outros trabalhadores da construção civil e profissionais de outras áreas para concluir projetos no prazo.
+* Garantir a limpeza e organização do local de trabalho para promover a segurança e eficiência.
+* Auxiliar na instalação de componentes estruturais, incluindo paredes, pisos e telhados.
+* Realizar verificações de qualidade em materiais e mão de obra para garantir a conformidade com os padrões.
+* Informar prontamente aos supervisores sobre quaisquer problemas ou preocupações.
+* Cumprir todas as regulamentações e protocolos de segurança para minimizar o risco de acidentes.
+* Participar de sessões de treinamento para aprimorar habilidades e conhecimentos em práticas de construção.
+* Manter uma atitude positiva e cooperativa ao trabalhar em um ambiente de equipe.
+* Realizar tarefas adicionais atribuídas por supervisores ou gerentes de projetos.</t>
+  </si>
+  <si>
     <t>Crane Operator</t>
+  </si>
+  <si>
+    <t>Operador de guindaste</t>
   </si>
   <si>
     <t>* Operating and monitoring mobile and tower cranes.
 * Lifting, lowering and moving heavy and oversized material with a crane arm.
 * Keeping records of the crane operation.
 * Checking the operability of the allocated crane.
 * Adhering to the principles of OSH.</t>
   </si>
   <si>
+    <t>* Operar e monitorar guindastes móveis e de torre.
+* Levantar, abaixar e mover materiais pesados e de grandes dimensões com um braço de guindaste.
+* Manter registros da operação do guindaste.
+* Verificar a operacionalidade do guindaste alocado.
+* Respeitar os princípios da SST.</t>
+  </si>
+  <si>
     <t>* Creating 3D models of machines, devices and equipment using specialized design software.
 * Elaboration of drawing documentation.
 * Communication with the production department, suppliers, etc.</t>
+  </si>
+  <si>
+    <t>* Criação de modelos 3D de máquinas, dispositivos e equipamentos utilizando software de design especializado.
+* Elaboração de documentação de desenho.
+* Comunicação com o departamento de produção, fornecedores, etc.</t>
   </si>
   <si>
     <t>Design Technician</t>
   </si>
   <si>
     <t>* Design work for aboveground and underground transportation structures, utility networks, electrical installation, heating systems, gas installation, hygienic equipment, HVAC equipment, camera systems, fire protection systems, etc.
 * Completing all levels of project documentation including all drawings and other attachments.
 * Proposal of alternative solutions.
 * Communication with investors and incorporating their requirements into a project.
 * Notifying investors as to the potential drawbacks or risks connected to project execution.</t>
   </si>
   <si>
+    <t>* Desenvolver projetos para estruturas de transporte aéreas e subterrâneas, redes de utilidades, instalações elétricas, sistemas de aquecimento, instalações de gás, equipamentos de higiene, equipamentos de climatização, sistemas de câmeras, sistemas de proteção contra incêndios, etc.
+* Concluir todos os níveis de documentação do projeto, incluindo todos os desenhos e outros anexos.
+* Propor soluções alternativas.
+* Comunicar-se com investidores e incorporar suas necessidades ao projeto.
+* Notificar investidores sobre possíveis desvantagens ou riscos relacionados à execução do projeto.</t>
+  </si>
+  <si>
     <t>Estate Agent</t>
+  </si>
+  <si>
+    <t>Corretor de imóveis</t>
   </si>
   <si>
     <t>* Arranging for the purchase, sale and rental of real estate.
 * Searching for properties matching the requirements of the client.
 * Publication of advertisements in the media.
 * Conducting sightings of properties, preparing photographic documentation of the interior and exterior.
 * Presentation of selected properties to the clients.
 * Preparing administrative documents for the closure of the business case.
 * Managing and updating real estate portfolio and client database.</t>
   </si>
   <si>
+    <t>* Organização da compra, venda e aluguer de imóveis.
+* Pesquisa de propriedades que correspondam aos requisitos do cliente.
+* Publicação de anúncios nos meios de comunicação.
+* Realização de visitas às propriedades, preparação de documentação fotográfica do interior e exterior.
+* Apresentação das propriedades selecionadas aos clientes.
+* Preparação de documentos administrativos para o encerramento do caso de negócios.
+* Gestão e atualização do portfólio imobiliário e banco de dados de clientes.</t>
+  </si>
+  <si>
     <t>Finishing works in constructions</t>
+  </si>
+  <si>
+    <t>Trabalhos de acabamento em construções</t>
   </si>
   <si>
     <t>* Executing finishing works in construction projects, ensuring high-quality standards and attention to detail.
 * Installing various materials such as drywall, plaster, paint, and flooring to complete interior and exterior surfaces.
 * Collaborating with architects, contractors, and other construction professionals to meet project specifications and timelines.
 * Conducting inspections of completed work to ensure compliance with safety regulations and building codes.
 * Preparing surfaces for finishing by cleaning, sanding, and applying necessary treatments.
 * Utilizing a variety of tools and equipment, including hand tools and power tools, to perform tasks efficiently and safely.
 * Maintaining a clean and organized work environment to promote safety and productivity.
 * Troubleshooting and resolving issues that arise during the finishing process.
 * Keeping accurate records of work performed and materials used for project tracking and reporting.
 * Adhering to project schedules and communicating effectively with team members to ensure timely completion of tasks.</t>
   </si>
   <si>
+    <t>* Executar trabalhos de acabamento em projetos de construção, garantindo padrões de alta qualidade e atenção ao detalhe.
+* Instalar vários materiais, como gesso, reboco, tinta e piso, para completar superfícies internas e externas.
+* Colaborar com arquitetos, contratados e outros profissionais da construção para atender às especificações e cronogramas do projeto.
+* Realizar inspeções do trabalho concluído para garantir a conformidade com as regulamentações de segurança e códigos de edificação.
+* Preparar superfícies para acabamento, limpando, lixando e aplicando tratamentos necessários.
+* Utilizar uma variedade de ferramentas e equipamentos, incluindo ferramentas manuais e elétricas, para realizar tarefas de forma eficiente e segura.
+* Manter um ambiente de trabalho limpo e organizado para promover a segurança e a produtividade.
+* Resolver e solucionar problemas que surgem durante o processo de acabamento.
+* Manter registros precisos do trabalho realizado e dos materiais utilizados para o rastreamento e relato do projeto.
+* Cumprir os cronogramas do projeto e se comunicar de forma eficaz com os membros da equipe para garantir a conclusão oportuna das tarefas.</t>
+  </si>
+  <si>
     <t>Fitter/Assembler</t>
+  </si>
+  <si>
+    <t>Montador</t>
   </si>
   <si>
     <t>* Dismantling original window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Mounting and securing window and door panels, sills, garage doors, shading systems, plaster boards, formwork, etc.
 * Providing repairs, warranties, and after-sales service.</t>
   </si>
   <si>
+    <t>* Desmontar painéis originais de janelas e portas, soleiras, portas de garagem, sistemas de sombreamento, placas de gesso, caixotões, etc.
+* Montar e fixar painéis de janelas e portas, soleiras, portas de garagem, sistemas de sombreamento, placas de gesso, caixotões, etc.
+* Fornecer reparos, garantias e serviço pós-venda.</t>
+  </si>
+  <si>
     <t>Floor Layer, Paver</t>
+  </si>
+  <si>
+    <t>Pavimentador</t>
   </si>
   <si>
     <t>* Assessing the degree of unevenness of floors with a spirit level.
 * Eliminating the identified unevenness using a levelling screed.
 * Cutting and sawing wood flooring, laminate flooring and tiles to the required dimensions.
 * Placing wood flooring, laminate flooring and tiles.
 * Sanding, staining and varnishing wood parquet.</t>
   </si>
   <si>
+    <t>* Avaliar o grau de irregularidade dos pisos com um nível.
+* Eliminar as irregularidades identificadas utilizando um rejuntamento nivelador.
+* Cortar e serrar pavimentos de madeira, pavimentos laminados e azulejos para as dimensões necessárias.
+* Colocar pavimentos de madeira, pavimentos laminados e azulejos.
+* Lixar, tingir e envernizar parquet de madeira.</t>
+  </si>
+  <si>
     <t>Geologist</t>
+  </si>
+  <si>
+    <t>Geólogo</t>
   </si>
   <si>
     <t xml:space="preserve">* geological research
 * description of geological territories
 * drawing up professional assessments
 * supervision over the geological work
 * examining the rock structure
 * examining the geomagnetic fields
 * counselling at mining operations and boreholes
 * administration – documents and reports 
 </t>
   </si>
   <si>
+    <t>* Pesquisa geológica
+* Descrição de territórios geológicos
+* Elaboração de avaliações profissionais
+* Supervisão dos trabalhos geológicos
+* Exame da estrutura rochosa
+* Exame dos campos geomagnéticos
+* Aconselhamento em operações de mineração e furos
+* Administração – documentos e relatórios</t>
+  </si>
+  <si>
     <t>Geotechnical investigator</t>
+  </si>
+  <si>
+    <t>Investigador geotécnico</t>
   </si>
   <si>
     <t>* Conducting geotechnical investigations to assess soil and rock properties for construction projects.
 * Performing field measurements and tests to gather data on soil conditions, including sampling and laboratory analysis.
 * Preparing detailed reports on geotechnical findings and recommendations for construction practices.
 * Collaborating with engineers and architects to provide insights on site suitability and foundation design.
 * Monitoring construction sites to ensure compliance with geotechnical specifications and safety standards.
 * Assisting in the design and implementation of soil stabilization and excavation techniques.
 * Documenting and maintaining accurate records of geotechnical data and project progress.
 * Participating in the planning and execution of projects involving roadways, tunnels, high-rise buildings, and industrial structures.
 * Engaging in the assessment of land deformation and structural movement during construction activities.
 * Utilizing advanced geotechnical software and tools to analyze data and support project development.</t>
   </si>
   <si>
+    <t>* Realizar investigações geotécnicas para avaliar as propriedades do solo e das rochas para projetos de construção.
+* Realizar medições e testes de campo para coletar dados sobre as condições do solo, incluindo amostragem e análise laboratorial.
+* Preparar relatórios detalhados sobre os achados geotécnicos e recomendações para práticas de construção.
+* Colaborar com engenheiros e arquitetos para fornecer insights sobre a adequação do local e design de fundações.
+* Monitorar os canteiros de obras para garantir a conformidade com as especificações geotécnicas e padrões de segurança.
+* Auxiliar no design e implementação de técnicas de estabilização do solo e escavação.
+* Documentar e manter registros precisos de dados geotécnicos e progresso do projeto.
+* Participar do planejamento e execução de projetos envolvendo rodovias, túneis, edifícios de grande altura e estruturas industriais.
+* Realizar avaliações de deformação do terreno e movimento estrutural durante as atividades de construção.
+* Utilizar software e ferramentas geotécnicas avançadas para analisar dados e apoiar o desenvolvimento do projeto.</t>
+  </si>
+  <si>
     <t>Industrial Climber</t>
+  </si>
+  <si>
+    <t>Alpinista Industrial</t>
   </si>
   <si>
     <t>* Perform tasks in accordance with industry standards and safety regulations using alpine techniques.
 * Conduct site assessments to evaluate conditions and prepare detailed work plans.
 * Execute tasks while secured in place, ensuring adherence to safety protocols.
 * Carry out lifting and movement operations, taking into account anticipated loads and stress factors.
 * Establish and dismantle necessary pathways for movement during operations.
 * Ensure the work area is left clean and safe after the completion of tasks.
 * Collaborate with team members to ensure efficient workflow and communication on-site.
 * Maintain and inspect equipment regularly to ensure optimal performance and safety.
 * Adhere to project timelines and deliver quality work within specified deadlines.
 * Participate in training and development programs to enhance skills and knowledge in industrial climbing techniques.</t>
   </si>
   <si>
+    <t>* Realizar tarefas de acordo com os padrões da indústria e regulamentos de segurança utilizando técnicas alpinas.
+* Realizar avaliações no local para avaliar as condições e preparar planos de trabalho detalhados.
+* Executar tarefas enquanto seguro no local, garantindo a adesão aos protocolos de segurança.
+* Realizar operações de levantamento e movimentação, levando em conta as cargas previstas e os fatores de estresse.
+* Estabelecer e desmontar caminhos necessários para o movimento durante as operações.
+* Garantir que a área de trabalho seja deixada limpa e segura após a conclusão das tarefas.
+* Colaborar com os membros da equipe para garantir um fluxo de trabalho eficiente e comunicação no local.
+* Manter e inspecionar regularmente os equipamentos para garantir o desempenho ótimo e a segurança.
+* Aderir aos prazos do projeto e entregar trabalhos de qualidade dentro dos prazos especificados.
+* Participar de programas de treinamento e desenvolvimento para aprimorar habilidades e conhecimentos em técnicas de escalada industrial.</t>
+  </si>
+  <si>
     <t>Interior Designer</t>
+  </si>
+  <si>
+    <t>Designer de interiores</t>
   </si>
   <si>
     <t>* Performing project activities, drafting project documentation for interiors and for housing reconstruction.
 * Graphic processing of proposed solutions for interiors, including the drafting of specifications and technical documentation.
 * Providing architectural guidance to investors and property owners.</t>
   </si>
   <si>
+    <t>* Realizar atividades de projeto, elaborar documentação de projeto para interiores e reconstrução de habitações.
+* Processamento gráfico de soluções propostas para interiores, incluindo a elaboração de especificações e documentação técnica.
+* Fornecer orientação arquitetônica a investidores e proprietários de imóveis.</t>
+  </si>
+  <si>
     <t>Ironworker</t>
+  </si>
+  <si>
+    <t>Serralheiro de construção</t>
   </si>
   <si>
     <t>* Hand-cutting thin-walled sections.
 * Joining parts by screwing.
 * Mounting steel formworks and locksmith products.
 * Operating and mounting means of mechanisation.
 * Operating elevators, concrete mixers, etc.
 * Dismantling equipment.</t>
   </si>
   <si>
+    <t>* Corte manual de seções de parede fina.
+* União de peças por parafusagem.
+* Montagem de formas de aço e produtos de serralheria.
+* Operação e montagem de meios de mecanização.
+* Operação de elevadores, betoneiras, etc.
+* Desmontagem de equipamentos.</t>
+  </si>
+  <si>
     <t>Junior Architect</t>
+  </si>
+  <si>
+    <t>Arquiteto Júnior</t>
   </si>
   <si>
     <t>* Assisting in the design and planning of architectural projects under the supervision of senior architects.
 * Preparing detailed drawings and specifications using computer-aided design (CAD) software.
 * Conducting site visits to gather information and assess project requirements.
 * Collaborating with project teams to ensure designs meet client needs and comply with regulations.
 * Participating in project meetings and presenting design ideas to clients and stakeholders.
 * Researching building materials, construction methods, and sustainability practices.
 * Preparing project documentation and reports to support project development and execution.
 * Assisting in the preparation of cost estimates and project schedules.
 * Contributing to the development of design concepts and presentations.
 * Staying updated on industry trends, building codes, and technological advancements in architecture.
 * Supporting senior architects in managing project timelines and deliverables.
 * Engaging in continuous professional development to enhance architectural skills and knowledge.</t>
   </si>
   <si>
+    <t>* Auxiliar no design e planejamento de projetos arquitetônicos sob a supervisão de arquitetos seniores.
+* Preparar desenhos e especificações detalhados utilizando software de design auxiliado por computador (CAD).
+* Realizar visitas ao local para coletar informações e avaliar os requisitos do projeto.
+* Colaborar com as equipes de projeto para garantir que os designs atendam às necessidades dos clientes e estejam em conformidade com as regulamentações.
+* Participar de reuniões de projeto e apresentar ideias de design a clientes e partes interessadas.
+* Pesquisar materiais de construção, métodos de construção e práticas de sustentabilidade.
+* Preparar documentação e relatórios de projeto para apoiar o desenvolvimento e a execução do projeto.
+* Auxiliar na preparação de estimativas de custos e cronogramas de projeto.
+* Contribuir para o desenvolvimento de conceitos de design e apresentações.
+* Manter-se atualizado sobre as tendências do setor, códigos de construção e avanços tecnológicos em arquitetura.
+* Apoiar arquitetos seniores na gestão de cronogramas e entregáveis de projetos.
+* Engajar-se em desenvolvimento profissional contínuo para aprimorar habilidades e conhecimentos arquitetônicos.</t>
+  </si>
+  <si>
     <t>Land Surveyor/Geodesist</t>
+  </si>
+  <si>
+    <t>Agrimensor/Geodesista</t>
   </si>
   <si>
     <t>* Developing the plat maps.
 * Staking the land.
 * Planimetric and altimetric measurements.
 * Construction measurements before and after completion.</t>
   </si>
   <si>
+    <t>* Desenvolver os mapas de parcelas.
+* Demarcar o terreno.
+* Medidas planimétricas e altimétricas.
+* Medidas de construção antes e após a conclusão.</t>
+  </si>
+  <si>
     <t>Landscape Architect</t>
+  </si>
+  <si>
+    <t>Arquiteto paisagista</t>
   </si>
   <si>
     <t>* Designing and planning landscape projects that enhance the aesthetic and functional value of outdoor spaces.
 * Collaborating with clients to understand their vision, requirements, and budget for landscape designs.
 * Conducting site analyses and assessments to determine the best design solutions based on environmental factors and site conditions.
 * Creating detailed landscape plans, including planting designs, hardscape layouts, and irrigation systems.
 * Selecting appropriate plants, materials, and construction techniques to ensure sustainability and compliance with local regulations.
 * Coordinating with engineers, architects, and contractors to ensure seamless integration of landscape designs with other project elements.
 * Overseeing the implementation of landscape projects, ensuring quality control and adherence to design specifications.
 * Preparing cost estimates and project timelines, and managing budgets throughout the project lifecycle.
 * Staying updated on industry trends, new technologies, and sustainable practices in landscape architecture.
 * Presenting design proposals to clients and stakeholders, incorporating feedback to refine and finalize plans.</t>
   </si>
   <si>
+    <t>* Projetar e planejar projetos de paisagismo que aprimorem o valor estético e funcional dos espaços ao ar livre.
+* Colaborar com os clientes para entender sua visão, requisitos e orçamento para projetos de paisagismo.
+* Realizar análises e avaliações de locais para determinar as melhores soluções de design com base em fatores ambientais e condições do local.
+* Criar planos detalhados de paisagismo, incluindo desenhos de plantio, layouts de hardscape e sistemas de irrigação.
+* Selecionar plantas, materiais e técnicas de construção apropriadas para garantir a sustentabilidade e conformidade com regulamentações locais.
+* Coordenar com engenheiros, arquitetos e contratantes para garantir a integração perfeita dos projetos de paisagismo com outros elementos do projeto.
+* Supervisionar a implementação de projetos de paisagismo, garantindo o controle de qualidade e aderência às especificações de design.
+* Preparar estimativas de custos e cronogramas de projetos, e gerenciar orçamentos ao longo do ciclo de vida do projeto.
+* Manter-se atualizado sobre tendências da indústria, novas tecnologias e práticas sustentáveis em arquitetura de paisagismo.
+* Apresentar propostas de design a clientes e partes interessadas, incorporando feedback para refinar e finalizar planos.</t>
+  </si>
+  <si>
     <t>Machine Operator, Machinist</t>
+  </si>
+  <si>
+    <t>Maquinista</t>
   </si>
   <si>
     <t>* Operating and maintaining various types of machinery used in construction and manufacturing processes.
 * Setting up machines for production runs and ensuring they are functioning correctly.
 * Monitoring machine operations to ensure quality standards are met and making adjustments as necessary.
 * Performing routine maintenance and troubleshooting on machinery to minimize downtime.
 * Following safety protocols and regulations to ensure a safe working environment.
 * Collaborating with team members and supervisors to achieve production goals and improve processes.
 * Keeping accurate records of machine performance, maintenance, and production output.
 * Assisting in training new operators on equipment and safety procedures.
 * Conducting quality checks on finished products to ensure compliance with specifications.
 * Reporting any equipment malfunctions or safety concerns to management promptly.
 * Adhering to company policies and procedures regarding equipment operation and workplace safety.
 * Contributing to a positive team atmosphere and supporting colleagues as needed.</t>
   </si>
   <si>
+    <t>* Operar e manter vários tipos de maquinário utilizados nos processos de construção e fabricação.
+* Preparar máquinas para execução de produção e garantir que funcionem corretamente.
+* Monitorar as operações das máquinas para garantir o cumprimento dos padrões de qualidade e realizar ajustes conforme necessário.
+* Realizar manutenção rotineira e solucionar problemas no maquinário para minimizar o tempo de parada.
+* Seguir os protocolos e regulamentos de segurança para garantir um ambiente de trabalho seguro.
+* Colaborar com membros da equipe e supervisores para alcançar os objetivos de produção e melhorar os processos.
+* Manter registros precisos do desempenho das máquinas, manutenção e produção.
+* Auxiliar no treinamento de novos operadores em equipamentos e procedimentos de segurança.
+* Realizar verificações de qualidade em produtos acabados para garantir a conformidade com as especificações.
+* Relatar qualquer mau funcionamento do equipamento ou preocupações de segurança à gerência prontamente.
+* Adotar as políticas e procedimentos da empresa em relação à operação de equipamentos e segurança no local de trabalho.
+* Contribuir para um ambiente de equipe positivo e apoiar os colegas quando necessário.</t>
+  </si>
+  <si>
     <t>Mainentenance worker</t>
+  </si>
+  <si>
+    <t>Trabalhador de manutenção</t>
   </si>
   <si>
     <t>* Performing routine maintenance and repairs on buildings and facilities.
 * Conducting inspections to identify maintenance issues and ensure compliance with safety regulations.
 * Responding promptly to maintenance requests from staff and management.
 * Maintaining tools and equipment in good working condition.
 * Assisting with the installation and upkeep of plumbing, electrical, and HVAC systems.
 * Ensuring cleanliness and orderliness of maintenance areas and equipment.
 * Collaborating with contractors and service providers for specialized repairs.
 * Keeping accurate records of maintenance work performed and materials used.
 * Participating in preventative maintenance programs to extend the lifespan of facilities.
 * Adhering to health and safety standards while performing maintenance tasks.
 * Providing support during emergency repairs and after-hours maintenance as needed.
 * Communicating effectively with team members and management regarding maintenance issues and progress.</t>
   </si>
   <si>
+    <t>* Realizar manutenção de rotina e reparos em edifícios e instalações.
+* Realizar inspeções para identificar problemas de manutenção e garantir a conformidade com regulamentos de segurança.
+* Responder prontamente a solicitações de manutenção da equipe e gerência.
+* Manter ferramentas e equipamentos em boas condições de funcionamento.
+* Auxiliar na instalação e manutenção de sistemas de encanamento, elétrica e climatização.
+* Garantir a limpeza e organização das áreas de manutenção e equipamentos.
+* Colaborar com contratados e prestadores de serviços para reparos especializados.
+* Manter registros precisos do trabalho de manutenção realizado e materiais utilizados.
+* Participar de programas de manutenção preventiva para prolongar a vida útil das instalações.
+* Cumprir padrões de saúde e segurança ao realizar tarefas de manutenção.
+* Fornecer apoio durante reparos de emergência e manutenção fora do horário de expediente, conforme necessário.
+* Comunicar-se de forma eficaz com membros da equipe e gerência sobre problemas de manutenção e progresso.</t>
+  </si>
+  <si>
     <t>Painter</t>
+  </si>
+  <si>
+    <t>Pintor</t>
   </si>
   <si>
     <t>* Applying primer to the wall surface before painting.
 * Removing old paint from the walls with a scraper, spatula and/or wire brush.
 * Mixing colours with pigment to achieve the desired colour shade.
 * Applying paint to paint rollers and/or brushes, removing excess paint using a grid.
 * Applying paint to interior and exterior walls with paint rollers and/or brushes.</t>
   </si>
   <si>
+    <t>* Aplicar primário na superfície da parede antes de pintar.
+* Remover tinta antiga das paredes com raspador, espátula e/ou escova de arame.
+* Misturar cores com pigmento para obter a tonalidade desejada.
+* Aplicar tinta nos rolos e/ou pincéis de pintura, removendo o excesso de tinta com uma grade.
+* Aplicar tinta em paredes interiores e exteriores com rolos e/ou pincéis de pintura.</t>
+  </si>
+  <si>
     <t>Pipe fitter</t>
+  </si>
+  <si>
+    <t>Encarregado de Tubulação</t>
   </si>
   <si>
     <t>* reading isometric drawings
 * assembling switching systems according to plans
 * bending the pipes
 * repairing and maintanance of pipe systems
 * assembling sewers, water and gas supply pipes</t>
   </si>
   <si>
+    <t>* leitura de desenhos isométricos
+* montagem de sistemas de comutação de acordo com os planos
+* curvatura dos tubos
+* reparo e manutenção de sistemas de tubulações
+* montagem de esgotos, tubulações de abastecimento de água e gás</t>
+  </si>
+  <si>
     <t>Planning assistant</t>
+  </si>
+  <si>
+    <t>Assistente de planejamento</t>
   </si>
   <si>
     <t>* Assisting in the development and implementation of project plans and schedules.
 * Coordinating with project managers and team members to gather and analyze relevant data.
 * Supporting the preparation of project documentation, including reports and presentations.
 * Monitoring project progress and ensuring adherence to timelines and budgets.
 * Assisting in the identification and resolution of project-related issues.
 * Maintaining and updating project schedules, resource allocations, and budgets.
 * Collaborating with various stakeholders, including subcontractors and suppliers, to ensure project objectives are met.
 * Organizing project meetings, preparing agendas, and documenting meeting minutes.
 * Conducting site visits to monitor construction progress and compliance with plans.
 * Assisting in the procurement of materials and services required for construction projects.
 * Providing administrative support to the planning team, including filing and data entry.
 * Ensuring compliance with safety regulations and quality standards throughout the project lifecycle.</t>
   </si>
   <si>
+    <t>* Auxiliar no desenvolvimento e implementação de planos e cronogramas de projetos.
+* Coordenar com gerentes de projetos e membros da equipe para coletar e analisar dados relevantes.
+* Apoiar a preparação de documentação de projetos, incluindo relatórios e apresentações.
+* Monitorar o progresso do projeto e garantir a aderência a cronogramas e orçamentos.
+* Auxiliar na identificação e resolução de problemas relacionados ao projeto.
+* Manter e atualizar cronogramas de projetos, alocações de recursos e orçamentos.
+* Colaborar com diversos stakeholders, incluindo subcontratados e fornecedores, para garantir que os objetivos do projeto sejam atendidos.
+* Organizar reuniões de projeto, preparar agendas e documentar atas de reunião.
+* Realizar visitas ao local para monitorar o progresso da construção e a conformidade com os planos.
+* Auxiliar na aquisição de materiais e serviços necessários para projetos de construção.
+* Fornecer apoio administrativo à equipe de planejamento, incluindo arquivo e entrada de dados.
+* Garantir a conformidade com regulamentos de segurança e padrões de qualidade ao longo do ciclo de vida do projeto.</t>
+  </si>
+  <si>
     <t>Project Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Projeto</t>
   </si>
   <si>
     <t>* Planning, managing, and coordinating construction projects.
 * Responsibility for compliance with the agreed deadlines and budget.
 * Inspecting the quality of completed work.
 * Cooperating with construction designers and construction supervisors.
 * Sending price inquiries to potential suppliers.
 * Conducting negotiations with suppliers and selecting suppliers in co-operation with investors.
 * Completing weekly and monthly reports.
 * Cooperating in receiving the construction works.</t>
   </si>
   <si>
+    <t>* Planejamento, gestão e coordenação de projetos de construção.
+* Responsabilidade pelo cumprimento dos prazos e orçamento acordados.
+* Inspeção da qualidade dos trabalhos concluídos.
+* Cooperação com projetistas de construção e supervisores de construção.
+* Envio de consultas de preços a possíveis fornecedores.
+* Realização de negociações com fornecedores e seleção de fornecedores em cooperação com investidores.
+* Elaboração de relatórios semanais e mensais.
+* Cooperação na recepção das obras de construção.</t>
+  </si>
+  <si>
     <t>Property Manager</t>
+  </si>
+  <si>
+    <t>Gerente proprietário</t>
   </si>
   <si>
     <t>* Managing of residential and non-residential space from a technical aspect.
 * Reviewing the technical condition of buildings and the surrounding area.
 * Responsibility for a continuous supply of energy carriers.
 * Performing regular reviews and inspections of distributions and equipment.
 * Ensuring the cleanliness of the building, removal of municipal waste and recyclable resources.
 * Planning and coordinating alternations and general overhauls of buildings.
 * Communicating with suppliers and national institutions.
 * Responsibility for managing all the required documentation.</t>
   </si>
   <si>
+    <t>* Gestão de espaços residenciais e não residenciais do ponto de vista técnico.
+* Revisão do estado técnico dos edifícios e da área circundante.
+* Responsabilidade pelo fornecimento contínuo de portadores de energia.
+* Realização de revisões e inspeções regulares de distribuições e equipamentos.
+* Garantia da limpeza do edifício, remoção de resíduos municipais e recursos recicláveis.
+* Planejamento e coordenação de alterações e reformas gerais de edifícios.
+* Comunicação com fornecedores e instituições nacionais.
+* Responsabilidade pela gestão de toda a documentação necessária.</t>
+  </si>
+  <si>
     <t>Quantity Surveyor</t>
+  </si>
+  <si>
+    <t>Preparador de obra</t>
   </si>
   <si>
     <t>* Management of construction preparation 
 * Checking the project documentation
 * Processing of price offers and of public tenders
 * Searching subcontractors, making contracts
 * Communication with suppliers and clients
 * Ordering goods and responsibility for warehouse stock</t>
   </si>
   <si>
+    <t>* Gestão de preparação de construção
+* Verificação da documentação do projeto
+* Tratamento de ofertas de preços e de concursos públicos
+* Busca de subcontratados, celebração de contratos
+* Comunicação com fornecedores e clientes
+* Encomenda de mercadorias e responsabilidade pelo estoque do armazém</t>
+  </si>
+  <si>
     <t>Real Estate Appraiser</t>
+  </si>
+  <si>
+    <t>Avaliador imobiliário</t>
   </si>
   <si>
     <t>* Conducting property appraisals to determine market value.
 * Preparing detailed appraisal reports and expert opinions on real estate properties.
 * Analyzing market trends and price movements in the real estate sector.
 * Assisting clients in the buying and selling process of residential and commercial properties.
 * Advertising and sourcing suitable residential and commercial spaces for potential buyers or renters.
 * Collaborating with clients to understand their needs and providing expert advice on property investments.
 * Evaluating the condition and features of properties to ensure accurate assessments.
 * Staying updated on local real estate regulations and market conditions to provide informed evaluations.
 * Communicating findings and recommendations to clients in a clear and professional manner.
 * Maintaining accurate records of appraisals and property transactions for compliance and reporting purposes.</t>
   </si>
   <si>
+    <t>* Realizando avaliações de propriedades para determinar o valor de mercado.
+* Preparando relatórios de avaliação detalhados e opiniões especializadas sobre propriedades imobiliárias.
+* Analisando tendências de mercado e movimentos de preços no setor imobiliário.
+* Auxiliando clientes no processo de compra e venda de propriedades residenciais e comerciais.
+* Divulgando e localizando espaços residenciais e comerciais adequados para compradores ou locatários em potencial.
+* Colaborando com clientes para entender suas necessidades e fornecendo conselhos especializados sobre investimentos em propriedades.
+* Avaliando a condição e as características das propriedades para garantir avaliações precisas.
+* Mantendo-se atualizado sobre regulamentações imobiliárias locais e condições de mercado para fornecer avaliações informadas.
+* Comunicando resultados e recomendações aos clientes de maneira clara e profissional.
+* Mantendo registros precisos de avaliações e transações de propriedades para fins de conformidade e relatórios.</t>
+  </si>
+  <si>
     <t>Real estate maintenance</t>
+  </si>
+  <si>
+    <t>Encarregado de Manutenção Predial</t>
   </si>
   <si>
     <t>* Performing routine maintenance and repairs on residential and commercial properties.
 * Conducting regular inspections to identify maintenance needs and safety hazards.
 * Responding promptly to maintenance requests from tenants or property managers.
 * Coordinating with external contractors for specialized repairs and services.
 * Maintaining accurate records of maintenance activities and completed work orders.
 * Ensuring compliance with safety regulations and building codes during maintenance tasks.
 * Assisting in the preparation of maintenance budgets and cost estimates.
 * Performing landscaping and exterior maintenance, including snow removal and lawn care.
 * Managing inventory of maintenance supplies and equipment, ensuring availability.
 * Communicating effectively with tenants and property management regarding maintenance issues.
 * Providing exceptional customer service to enhance tenant satisfaction and property value.
 * Collaborating with team members to improve maintenance processes and efficiency.
 * Staying updated on industry trends and best practices in property maintenance.</t>
   </si>
   <si>
+    <t>* Realizar manutenções e reparos de rotina em propriedades residenciais e comerciais.
+* Realizar inspeções regulares para identificar necessidades de manutenção e riscos à segurança.
+* Responder prontamente a solicitações de manutenção de inquilinos ou administradores de propriedades.
+* Coordenar com empreiteiros externos para reparos e serviços especializados.
+* Manter registros precisos das atividades de manutenção e ordens de trabalho concluídas.
+* Garantir conformidade com regulamentações de segurança e códigos de construção durante as tarefas de manutenção.
+* Auxiliar na preparação de orçamentos de manutenção e estimativas de custo.
+* Realizar jardinagem e manutenção externa, incluindo remoção de neve e cuidado com gramados.
+* Gerenciar estoque de materiais e equipamentos de manutenção, garantindo disponibilidade.
+* Comunicar-se de forma eficaz com inquilinos e administração de propriedades sobre questões de manutenção.
+* Fornecer serviço ao cliente excepcional para aumentar a satisfação dos inquilinos e o valor da propriedade.
+* Colaborar com membros da equipe para melhorar os processos e a eficiência de manutenção.
+* Permanecer atualizado sobre tendências e melhores práticas da indústria na manutenção de propriedades.</t>
+  </si>
+  <si>
     <t>Refrigeration Mechanic</t>
+  </si>
+  <si>
+    <t>Mecânico de Refrigeração</t>
   </si>
   <si>
     <t>* Performing the calculations that are necessary for designing simpler refrigeration and air conditioning equipment.
 * Mounting, dismantling, and completing refrigeration and air conditioning equipment.
 * Detecting defects and determining the procedures that are necessary for their removal.
 * Connecting automatic control components to refrigeration and air conditioning equipment.
 * Assessing facilities in terms of meeting standards and regulations.</t>
   </si>
   <si>
+    <t>* Realizar os cálculos necessários para projetar equipamentos de refrigeração e ar condicionado mais simples.
+* Montar, desmontar e completar equipamentos de refrigeração e ar condicionado.
+* Detectar defeitos e determinar os procedimentos necessários para sua remoção.
+* Conectar componentes de controle automático a equipamentos de refrigeração e ar condicionado.
+* Avaliar instalações em termos de atendimento a normas e regulamentos.</t>
+  </si>
+  <si>
     <t>Roofer</t>
+  </si>
+  <si>
+    <t>Carpinteiro / reparador de telhados</t>
   </si>
   <si>
     <t>* Calculating, plotting and fabricating sheet metal products.
 * Cutting the sheet metal plates into the required dimensions.
 * Laying a soft and hard roof covering.
 * Covering roofs, terraces, balconies, loggias, parapets, cornices, window sills, etc. with sheet metal.</t>
   </si>
   <si>
+    <t>* Cálculo, traçado e fabricação de produtos de chapa metálica.
+* Corte das placas de chapa metálica nas dimensões necessárias.
+* Colocação de coberturas de telhado, tanto macias quanto duras.
+* Revestimento de telhados, terraços, varandas, loggias, parapeitos, cornijas, peitoris, etc. com chapa metálica.</t>
+  </si>
+  <si>
     <t>Scaffolder worker</t>
+  </si>
+  <si>
+    <t>Montador de Andaime</t>
   </si>
   <si>
     <t xml:space="preserve">* Putting up scaffoldings while considering the load-carrying capacity of the bed.
 * Putting up scaffoldings along the frontage of the buildings.
 * Putting up protective railings, protective nets, ladders, floors and blocks that prevent objects from falling down from the scaffolding.
 * Being responsible for building the right foundations of a scaffolding, for the correct anchoring and putting up of the scaffolding .
 * Taking apart the scaffolding and protective nets after finishing the building process.
 </t>
   </si>
   <si>
+    <t>* Montar andaimes considerando a capacidade de carga do solo.
+* Montar andaimes ao longo da fachada dos edifícios.
+* Instalar corrimãos de proteção, redes de proteção, escadas, pisos e blocos que impedem a queda de objetos do andaime.
+* Ser responsável pela construção das fundações adequadas de um andaime, pelo ancoramento correto e montagem do andaime.
+* Desmontar o andaime e as redes de proteção após o término do processo de construção.</t>
+  </si>
+  <si>
     <t>Stonemason</t>
   </si>
   <si>
     <t>* Selecting suitable stone blocks that are required to implement the contract.
 * Cutting stone blocks to the required dimensions.
 * Engraving and polishing stone plates.
 * Hewing, sandblasting, gilding and silvering letters.
 * Mounting and fixing tombstones in cemeteries.</t>
   </si>
   <si>
+    <t>* Seleção de blocos de pedra adequados necessários para a execução do contrato.
+* Corte de blocos de pedra nas dimensões requeridas.
+* Gravação e polimento de placas de pedra.
+* Desbaste, jateamento, douração e prateamento de letras.
+* Montagem e fixação de lápides em cemitérios.</t>
+  </si>
+  <si>
     <t>Structural Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro estrutural</t>
   </si>
   <si>
     <t>* Identifying locations in buildings to which the load is imposed.
 * Designing building structures with an emphasis placed on their safety, economy as well as the requirements from investor, architect and public bodies.
 * Completing static and dynamic calculations.
 * Completing expert opinions for new buildings, bridges, tunnels etc.
 * Conducting sightings of buildings damaged by natural disasters, explosions; issuing expert opinions on their further habitability/uninhabitability (in case of residential premises).</t>
   </si>
   <si>
+    <t>* Identificar locais em edifícios onde a carga é imposta.
+* Projetar estruturas de edifícios com ênfase na segurança, economia, bem como nos requisitos do investidor, arquiteto e órgãos públicos.
+* Realizar cálculos estáticos e dinâmicos.
+* Elaborar pareceres técnicos para novos edifícios, pontes, túneis, etc.
+* Realizar vistorias de edifícios danificados por desastres naturais, explosões; emitir pareceres técnicos sobre sua habitabilidade/desabitabilidade posterior (no caso de imóveis residenciais).</t>
+  </si>
+  <si>
     <t>Tile man</t>
+  </si>
+  <si>
+    <t>Oleiro</t>
   </si>
   <si>
     <t>* Manufacture of ceramic and porcelain products.
 * Preparation of ceramic materials and glazes, dialing of ceramic products on mechanical rings, pressing of products on semi-automatic and automatic presses,
 * Creating, pouring products of utility, medical, decorative and figural ceramics or porcelain.
 * Implementation of firing products in tunnel, chamber, round and shaft furnaces.
 * Output control of semi-finished products and products, including records of defects and their causes.</t>
   </si>
   <si>
+    <t>* Fabricação de produtos de cerâmica e porcelana.
+* Preparação de materiais cerâmicos e esmaltes, ajuste de produtos cerâmicos em anéis mecânicos, prensagem de produtos em prensas semi-automáticas e automáticas,
+* Criação e despejo de produtos de cerâmica ou porcelana utilitários, médicos, decorativos e figurais.
+* Implementação da queima de produtos em fornos de túnel, de câmara, redondos e de poço.
+* Controle de saída de produtos semiacabados e acabados, incluindo registros de defeitos e suas causas.</t>
+  </si>
+  <si>
     <t>Welder</t>
+  </si>
+  <si>
+    <t>Soldador</t>
   </si>
   <si>
     <t>* Welding metals, plastics, and polymers pursuant to the technical documentation.
 * Defining suitable methods for welding and work procedures.
 * Using welding tools and instruments, responsibility for proper settings and use.
 * Cleaning, polishing, and other finishing work for welds.
 * Inspecting the quality of welds using a series of tests.
 * Caring for and maintaining technical equipment in operating condition.</t>
   </si>
   <si>
+    <t>* Soldar metais, plásticos e polímeros conforme a documentação técnica.
+* Definir métodos adequados para soldagem e procedimentos de trabalho.
+* Utilizar ferramentas e instrumentos de soldagem, responsabilidade por configurações e uso adequados.
+* Realizar limpeza, polimento e outros trabalhos de acabamento para soldas.
+* Inspecionar a qualidade das soldas utilizando uma série de testes.
+* Cuidar e manter o equipamento técnico em condições de funcionamento.</t>
+  </si>
+  <si>
     <t>Customer Support</t>
   </si>
   <si>
+    <t>Atendimento ao cliente</t>
+  </si>
+  <si>
     <t>Call Center Supervisor</t>
+  </si>
+  <si>
+    <t>Supervisor de Call Center</t>
   </si>
   <si>
     <t>* Overseeing daily operations of the call center to ensure efficiency and effectiveness in service delivery.
 * Supervising and training call center agents to enhance their performance and customer service skills.
 * Monitoring call metrics and performance indicators to identify areas for improvement.
 * Handling escalated customer inquiries and resolving complex issues in a timely manner.
 * Developing and implementing policies and procedures to improve service quality and operational efficiency.
 * Conducting regular performance evaluations and providing constructive feedback to team members.
 * Ensuring compliance with company policies and industry regulations.
 * Collaborating with other departments to address customer needs and improve service offerings.
 * Preparing reports on call center performance, customer feedback, and team productivity.
 * Fostering a positive work environment that encourages teamwork and employee engagement.
 * Assisting in the recruitment and onboarding process of new call center staff.
 * Staying informed about industry trends and best practices to enhance service delivery.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações diárias do centro de atendimento para garantir eficiência e eficácia na entrega de serviços.
+* Supervisionar e treinar os agentes do centro de atendimento para aprimorar seu desempenho e habilidades de atendimento ao cliente.
+* Monitorar métricas de chamadas e indicadores de desempenho para identificar áreas de melhoria.
+* Lidar com consultas de clientes escaladas e resolver problemas complexos de maneira oportuna.
+* Desenvolver e implementar políticas e procedimentos para melhorar a qualidade do serviço e a eficiência operacional.
+* Realizar avaliações de desempenho regulares e fornecer feedback construtivo aos membros da equipe.
+* Garantir a conformidade com as políticas da empresa e regulamentações do setor.
+* Colaborar com outros departamentos para atender às necessidades dos clientes e melhorar as ofertas de serviços.
+* Preparar relatórios sobre o desempenho do centro de atendimento, feedback de clientes e produtividade da equipe.
+* Fomentar um ambiente de trabalho positivo que incentive o trabalho em equipe e o engajamento dos funcionários.
+* Auxiliar no processo de recrutamento e integração de novos funcionários do centro de atendimento.
+* Manter-se informado sobre tendências do setor e melhores práticas para aprimorar a entrega de serviços.</t>
+  </si>
+  <si>
     <t>* Answering incoming calls and providing information about services to interested customers.
 * Handling customer inquiries and resolving complaints related to services.
 * Conducting outbound calls for service promotion and sales.
 * Maintaining accurate records of customer interactions and transactions.
 * Compiling and managing statistics on call volumes and service requests.
 * Collaborating with team members to improve service delivery and customer satisfaction.
 * Utilizing CRM software to track customer interactions and follow up on leads.
 * Providing feedback to management regarding customer trends and service issues.
 * Ensuring compliance with company policies and procedures during all customer interactions.
 * Participating in training sessions to enhance product knowledge and customer service skills.</t>
   </si>
   <si>
+    <t>* Atender chamadas de entrada e fornecer informações sobre serviços a clientes interessados.
+* Lidar com consultas de clientes e resolver reclamações relacionadas a serviços.
+* Realizar chamadas de saída para promoção e vendas de serviços.
+* Manter registros precisos de interações e transações com clientes.
+* Compilar e gerenciar estatísticas sobre volumes de chamadas e solicitações de serviço.
+* Colaborar com membros da equipe para melhorar a entrega de serviços e a satisfação do cliente.
+* Utilizar software de CRM para acompanhar interações com clientes e dar seguimento a leads.
+* Fornecer feedback à gestão sobre tendências de clientes e problemas de serviço.
+* Garantir a conformidade com as políticas e procedimentos da empresa durante todas as interações com clientes.
+* Participar de sessões de treinamento para aprimorar o conhecimento de produtos e habilidades de atendimento ao cliente.</t>
+  </si>
+  <si>
     <t>Customer service analyst</t>
+  </si>
+  <si>
+    <t>Analista de atendimento ao cliente</t>
   </si>
   <si>
     <t>* Analyzing customer service data to identify trends, patterns, and areas for improvement.
 * Monitoring and evaluating customer interactions to ensure quality and adherence to service standards.
 * Collaborating with cross-functional teams to develop strategies that enhance customer satisfaction and loyalty.
 * Preparing detailed reports and presentations on customer feedback and service performance metrics.
 * Conducting root cause analysis for customer complaints and implementing corrective actions.
 * Assisting in the development and implementation of customer service policies and procedures.
 * Providing support and training to customer service representatives to improve service delivery.
 * Utilizing customer relationship management (CRM) tools to track interactions and gather insights.
 * Participating in customer service initiatives and projects aimed at improving overall service efficiency.
 * Staying updated on industry trends and best practices to recommend innovative solutions for customer engagement.</t>
   </si>
   <si>
+    <t>* Analisar dados de atendimento ao cliente para identificar tendências, padrões e áreas para melhoria.
+* Monitorar e avaliar interações com clientes para garantir a qualidade e a aderência aos padrões de serviço.
+* Colaborar com equipes multifuncionais para desenvolver estratégias que melhorem a satisfação e a lealdade do cliente.
+* Preparar relatórios e apresentações detalhados sobre feedback do cliente e métricas de desempenho do serviço.
+* Realizar análise de causa raiz para reclamações de clientes e implementar ações corretivas.
+* Auxiliar no desenvolvimento e implementação de políticas e procedimentos de atendimento ao cliente.
+* Fornecer suporte e treinamento a representantes de atendimento ao cliente para melhorar a entrega do serviço.
+* Utilizar ferramentas de gerenciamento de relacionamento com clientes (CRM) para rastrear interações e coletar informações.
+* Participar de iniciativas e projetos de atendimento ao cliente visando melhorar a eficiência geral do serviço.
+* Manter-se atualizado sobre tendências da indústria e melhores práticas para recomendar soluções inovadoras para o engajamento do cliente.</t>
+  </si>
+  <si>
     <t>Customer Support Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Suporte ao Cliente</t>
   </si>
   <si>
     <t>* Communication with the client - via telephone, e-mail, chat (also in a foreign language)
 * Giving information
 * Analysing and solving the needs and problems of the client
 * Work with the internal system of the company</t>
   </si>
   <si>
+    <t>* Comunicação com o cliente - via telefone, e-mail, chat (também em língua estrangeira)
+* Fornecimento de informações
+* Análise e resolução das necessidades e problemas do cliente
+* Trabalho com o sistema interno da empresa</t>
+  </si>
+  <si>
     <t>Helpdesk Operator</t>
+  </si>
+  <si>
+    <t>Operador de Help Desk</t>
   </si>
   <si>
     <t>* Connecting telephone calls.
 * Operating telephone and fax lines.
 * Providing information about the services of the company over the telephone.
 * Providing technical support and solving specific customer problems over the telephone or online.
 * Handling claims and special requirements from customers.
 * Keeping records on customer requirements and claims of provided services.</t>
   </si>
   <si>
+    <t>* Conectar chamadas telefônicas.
+* Operar linhas de telefone e fax.
+* Fornecer informações sobre os serviços da empresa por telefone.
+* Fornecer suporte técnico e resolver problemas específicos dos clientes por telefone ou online.
+* Tratar reclamações e necessidades especiais dos clientes.
+* Manter registros das necessidades dos clientes e reclamações dos serviços prestados.</t>
+  </si>
+  <si>
     <t>Technical Support Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Suporte Técnico</t>
   </si>
   <si>
     <t>* Providing users with technical support in the area of hardware and/or software.
 * Identifying and solving problems.
 * Keeping necessary records, recording information on incidents and their solutions.
 * Keeping to deadlines and ensuring efficient solutions to incidents.
 * Participating in the implementation of projects. 
 * Communication with customers.</t>
   </si>
   <si>
+    <t>* Prestar suporte técnico aos usuários na área de hardware e/ou software.
+* Identificar e resolver problemas.
+* Manter registros necessários, registrar informações sobre incidentes e suas soluções.
+* Cumprir prazos e garantir soluções eficientes para incidentes.
+* Participar da implementação de projetos.
+* Comunicação com os clientes.</t>
+  </si>
+  <si>
     <t>Economy, Finance, Accountancy</t>
   </si>
   <si>
+    <t>Economia, Finanças, Contabilidade</t>
+  </si>
+  <si>
     <t>Accountant</t>
+  </si>
+  <si>
+    <t>Contador</t>
   </si>
   <si>
     <t>* Administering simple and/or double-entry accounting for the company.
 * Securing the proper and timely accounting of all issued invoices.
 * Proper recording of all entrusted accounting records.
 * Completing monthly, quarterly, and annual closings.
 * Completing tax declarations.
 * Preparing statements for the Statistical Office of the Slovak Republic.
 * Communicating with auditors, tax authorities, and other institutions.</t>
   </si>
   <si>
+    <t>* Administrar contabilidade simples e/ou por partidas dobradas para a empresa.
+* Garantir a contabilidade adequada e oportuna de todas as faturas emitidas.
+* Registrar corretamente todos os registos contábeis confiados.
+* Realizar encerramentos mensais, trimestrais e anuais.
+* Realizar declarações fiscais.
+* Preparar declarações para o Gabinete Estatístico da República Eslovaca.
+* Comunicar com auditores, autoridades fiscais e outras instituições.</t>
+  </si>
+  <si>
     <t>Accounting service manager</t>
+  </si>
+  <si>
+    <t>Gerente de serviços contábeis</t>
   </si>
   <si>
     <t xml:space="preserve">* Manage the team on a day-to-day basis and to develop and maintain strong external and internal client relationships. 
 * Manage portfolios of clients and are responsible for fee negotiations, billings, contracts and cash collection. 
 * For each assignment, the accounting services manager determines resource requirements, monitors the team’s progress against budget and sets timeframes. 
 * They will review and approve the work of more junior staff and resolve any issues prior to director or partner review. 
 * The accounting services manager will also contribute to business development by proactively seeking out new opportunities for the team.
 </t>
   </si>
   <si>
+    <t>* Gerenciar a equipe no dia a dia e desenvolver e manter fortes relacionamentos com clientes externos e internos.
+* Gerenciar carteiras de clientes e ser responsável por negociações de honorários, faturamentos, contratos e cobranças.
+* Para cada atribuição, o gerente de serviços contábeis determina os requisitos de recursos, monitora o progresso da equipe em relação ao orçamento e estabelece prazos.
+* Eles revisarão e aprovarão o trabalho de funcionários mais juniores e resolverão qualquer problema antes da revisão do diretor ou sócio.
+* O gerente de serviços contábeis também contribuirá para o desenvolvimento de negócios, buscando proativamente novas oportunidades para a equipe.</t>
+  </si>
+  <si>
     <t>Assistant Financial Controller</t>
+  </si>
+  <si>
+    <t>Assistente de controlador financeiro</t>
   </si>
   <si>
     <t>* Assisting the Financial Controller in managing financial operations and reporting.
 * Preparing and analyzing financial statements, budgets, and forecasts.
 * Supporting the month-end and year-end closing processes.
 * Ensuring compliance with financial regulations and internal controls.
 * Conducting variance analysis and identifying trends in financial performance.
 * Collaborating with various departments to gather financial data and insights.
 * Assisting in the preparation of financial reports for management and stakeholders.
 * Maintaining accurate financial records and documentation.
 * Participating in audits and ensuring timely responses to audit inquiries.
 * Supporting the implementation of financial policies and procedures.
 * Assisting in cash flow management and monitoring of financial transactions.
 * Providing administrative support to the finance team as needed.
 * Contributing to process improvement initiatives within the finance department.
 * Engaging in professional development to stay current with industry trends and regulations.</t>
   </si>
   <si>
+    <t>* Assessorar o Controlador Financeiro na gestão de operações financeiras e relatórios.
+* Preparar e analisar demonstrativos financeiros, orçamentos e previsões.
+* Apoiar os processos de fechamento mensal e anual.
+* Garantir a conformidade com regulamentações financeiras e controles internos.
+* Realizar análise de variação e identificar tendências no desempenho financeiro.
+* Colaborar com vários departamentos para coletar dados e informações financeiras.
+* Auxiliar na preparação de relatórios financeiros para a gerência e stakeholders.
+* Manter registros financeiros precisos e documentação.
+* Participar de auditorias e garantir respostas tempestivas a perguntas de auditoria.
+* Apoiar a implementação de políticas e procedimentos financeiros.
+* Auxiliar na gestão de fluxo de caixa e monitoramento de transações financeiras.
+* Fornecer suporte administrativo à equipe financeira conforme necessário.
+* Contribuir para iniciativas de melhoria de processos dentro do departamento financeiro.
+* Engajar-se em desenvolvimento profissional para se manter atualizado sobre tendências e regulamentações do setor.</t>
+  </si>
+  <si>
     <t>Assistant of Auditor</t>
+  </si>
+  <si>
+    <t>Assistente de Auditoria</t>
   </si>
   <si>
     <t>* Performing economic activities (with the exception of signing a written report on the results of provided audit services) under the direction of a certified auditor.
 * Checking financial statements of customers.
 * Managing audit documentation.
 * Managing the auditor’s assistant labour book.
 * Providing co-operation to the Chamber of Auditors in case of a quality audit concerning the performance of auditing services.</t>
   </si>
   <si>
+    <t>* Realização de atividades económicas (com exceção da assinatura de um relatório escrito sobre os resultados dos serviços de auditoria prestados) sob a direção de um auditor certificado.
+* Verificação das demonstrações financeiras dos clientes.
+* Gestão da documentação de auditoria.
+* Gestão do livro de trabalho do assistente do auditor.
+* Prestação de cooperação à Câmara de Auditores em caso de auditoria de qualidade relativa à prestação de serviços de auditoria.</t>
+  </si>
+  <si>
     <t>Assistant to a Tax Advisor</t>
+  </si>
+  <si>
+    <t>Assistente de consultor fiscal</t>
   </si>
   <si>
     <t>* Performing economic activities under the guidance of a certified tax consultant.
 * Preparing tax opinions in the Slovak and/or a foreign language.
 * Calculating the income tax of natural and legal persons.
 * Preparing tax returns for the income tax of natural and legal persons, VAT, property tax, car tax and excise duty.
 * Registering taxpayers at the relevant tax authorities.
 * Communicating with the clients of the company and representatives of the tax administration.</t>
   </si>
   <si>
+    <t>* Realizar atividades econômicas sob a orientação de um consultor fiscal certificado.
+* Preparar pareceres fiscais em eslovaco e/ou em uma língua estrangeira.
+* Calcular o imposto sobre a renda de pessoas físicas e jurídicas.
+* Preparar declarações fiscais para imposto sobre a renda de pessoas físicas e jurídicas, IVA, imposto sobre a propriedade, imposto sobre automóveis e imposto sobre produtos específicos.
+* Registrar contribuintes nas autoridades fiscais relevantes.
+* Comunicar com os clientes da empresa e representantes da administração fiscal.</t>
+  </si>
+  <si>
     <t>Auditor</t>
   </si>
   <si>
     <t>* Verifying financial statements and annual reports of the external clients.
 * Checking for compliance with the legislation and accounting standards.
 * Communicating with accountants or other employees of the company in case of discrepancies.
 * Completing reports and recommendations based on the findings from an audit.
 * Notifying as to the potential risks, and proposing solutions to prevent them.</t>
   </si>
   <si>
+    <t>* Verificar demonstrativos financeiros e relatórios anuais de clientes externos.
+* Verificar a conformidade com a legislação e normas contábeis.
+* Comunicar-se com contadores ou outros funcionários da empresa em caso de discrepâncias.
+* Concluir relatórios e recomendações com base nos resultados de uma auditoria.
+* Notificar sobre os riscos potenciais e propor soluções para preveni-los.</t>
+  </si>
+  <si>
     <t>Billing Clerk</t>
+  </si>
+  <si>
+    <t>Escrituário de contas a receber</t>
   </si>
   <si>
     <t>* Issuing and processing of invoices, credit and debit notes.
 * Performing retrospective control of invoices and billing documentation.
 * Preparing documentation for invoicing and accounting.
 * Processing of travel orders.
 * Monitoring the payment discipline of customers, urging of late payments.
 * Cash management in domestic and foreign currency.
 * Communicating with customers and suppliers, solving possible discrepancies.
 * Recording and archiving of documents in accordance with accounting, tax and internal regulations.</t>
   </si>
   <si>
+    <t>* Emissão e processamento de faturas, notas de crédito e débito.
+* Realização do controle retrospectivo de faturas e documentação de faturamento.
+* Preparação de documentação para faturamento e contabilidade.
+* Processamento de ordens de viagem.
+* Acompanhamento da disciplina de pagamento dos clientes, cobrança de pagamentos em atraso.
+* Gerenciamento de caixa em moeda nacional e estrangeira.
+* Comunicação com clientes e fornecedores, resolução de possíveis discrepâncias.
+* Registro e arquivamento de documentos de acordo com as regulamentações contábeis, fiscais e internas.</t>
+  </si>
+  <si>
     <t>* Receiving and issuing cash in local and foreign currency, valuables etc.
 * Issuing cash receipt and cash expenditure vouchers.
 * Keeping records of the cash received and issued.
 * Material responsibility for entrusted cash and valuables.
 * Participating in completing the daily and monthly financial statements of the company.</t>
   </si>
   <si>
+    <t>* Receber e emitir dinheiro em moeda local e estrangeira, valores etc.
+* Emitir recibos de dinheiro e vouchers de despesas em dinheiro.
+* Manter registros do dinheiro recebido e emitido.
+* Responsabilidade material pelo dinheiro e valores confiados.
+* Participar na elaboração dos relatórios financeiros diários e mensais da empresa.</t>
+  </si>
+  <si>
     <t>Chief Accountant</t>
+  </si>
+  <si>
+    <t>Contador chefe</t>
   </si>
   <si>
     <t>* Complex administration and management of accounting. 
 * Processing monthly, quarterly, and annual financial statements.
 * Defining the accounting methods that are used in the company and participation in the creation of internal directives related to accounting.
 * Preparing materials that are used for reporting to a superior.
 * Methodology management of accounting and related processes pursuant to valid legislation.
 * Preparing materials for completing audit and rating assessments.
 * Managing a team of accountants (in large companies).</t>
   </si>
   <si>
+    <t>* Administração e gestão complexas da contabilidade.
+* Processamento de demonstrativos financeiros mensais, trimestrais e anuais.
+* Definição dos métodos contábeis utilizados na empresa e participação na criação de diretrizes internas relacionadas à contabilidade.
+* Preparação de materiais utilizados para relatórios a um superior.
+* Gestão metodológica da contabilidade e dos processos relacionados, de acordo com a legislação vigente.
+* Preparação de materiais para a conclusão de avaliações de auditoria e classificação.
+* Gerenciamento de uma equipe de contadores (em grandes empresas).</t>
+  </si>
+  <si>
     <t>Chief Accountant Deputy</t>
+  </si>
+  <si>
+    <t>Contador Vice-Chefe</t>
   </si>
   <si>
     <t>* Assisting the Chief Accountant in overseeing the daily operations of the accounting department.
 * Preparing and reviewing financial statements, ensuring accuracy and compliance with regulations.
 * Managing accounts payable and receivable, including processing invoices and payments.
 * Conducting regular reconciliations of bank accounts and financial statements.
 * Supporting the budgeting and forecasting processes by providing relevant financial data.
 * Ensuring timely and accurate financial reporting to management and stakeholders.
 * Assisting in the preparation of tax returns and ensuring compliance with tax regulations.
 * Collaborating with internal and external auditors during financial audits.
 * Implementing and maintaining accounting policies and procedures to enhance efficiency.
 * Training and mentoring junior accounting staff as needed.
 * Addressing any accounting discrepancies and resolving issues in a timely manner.
 * Staying updated on changes in financial regulations and best practices in accounting.</t>
   </si>
   <si>
+    <t>* Auxiliar o Contabilista-Chefe na supervisão das operações diárias do departamento de contabilidade.
+* Preparar e revisar demonstrativos financeiros, garantindo exatidão e conformidade com regulamentações.
+* Gerenciar contas a pagar e a receber, incluindo o processamento de faturas e pagamentos.
+* Realizar conciliações regulares de contas bancárias e demonstrativos financeiros.
+* Apoiar os processos de orçamento e previsão, fornecendo dados financeiros relevantes.
+* Garantir a apresentação de relatórios financeiros precisos e oportunos à gestão e aos stakeholders.
+* Auxiliar na preparação de declarações de imposto e garantir a conformidade com regulamentações fiscais.
+* Colaborar com auditores internos e externos durante auditorias financeiras.
+* Implementar e manter políticas e procedimentos de contabilidade para melhorar a eficiência.
+* Treinar e orientar funcionários de contabilidade juniores conforme necessário.
+* Resolver discrepâncias contábeis e solucionar problemas de maneira oportuna.
+* Manter-se atualizado sobre mudanças em regulamentações financeiras e melhores práticas em contabilidade.</t>
+  </si>
+  <si>
     <t>Claims Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em recebíveis</t>
   </si>
   <si>
     <t>* Managing and processing the outstanding claims agenda.
 * Monitoring the payment of overdue receivables.
 * Contacting debtors by telephone, recovering due amounts.
 * Sending letters of formal notice and reminders to debtors and other participants in the supplier-customer relation.
 * Concluding agreements with debtors, negotiating deadlines for payments and repayment schedules.
 * Transferring unrecovered debts to bailiffs and mandate companies.
 * Contributing to the reduction of the total volume of unrecovered debts.
 * Identifying the contact details of debtors.</t>
   </si>
   <si>
+    <t>* Gerenciar e processar a agenda de reclamações pendentes.
+* Acompanhar o pagamento de contas atrasadas.
+* Contatar devedores por telefone, recuperando montantes devidos.
+* Enviar cartas de notificação formal e lembretes a devedores e outros participantes da relação fornecedor-cliente.
+* Concluir acordos com devedores, negociando prazos para pagamentos e cronogramas de reembolso.
+* Transferir dívidas não recuperadas a oficiais de justiça e empresas mandatárias.
+* Contribuir para a redução do volume total de dívidas não recuperadas.
+* Identificar os detalhes de contato dos devedores.</t>
+  </si>
+  <si>
     <t>Consultant</t>
+  </si>
+  <si>
+    <t>Consultor</t>
   </si>
   <si>
     <t>* Analyzing customer needs and developing and presenting solution suggestions.
 * Performing customer/user training.
 * Analyzing legislative changes.
 * Providing phone and email support when completing the order.
 * Performing testing and documenting of program edits.
 * Ensuring Contract Service activity of the order.</t>
   </si>
   <si>
+    <t>* Analisar as necessidades dos clientes e desenvolver e apresentar sugestões de soluções.
+* Realizar treinamento de clientes/usuários.
+* Analisar mudanças legislativas.
+* Fornecer suporte por telefone e e-mail ao concluir o pedido.
+* Realizar testes e documentação de edições de programas.
+* Garantir a atividade do Serviço de Contrato do pedido.</t>
+  </si>
+  <si>
     <t>Controller</t>
+  </si>
+  <si>
+    <t>Controlador</t>
   </si>
   <si>
     <t xml:space="preserve">* Auditing of financial information of one or more companies. 
 * Monitoring of selected financial indicators (e.g. profitability, liquidity, etc.).
 * Analysing and interpreting variations encountered.
 * Compilation of reports and analyses for senior management.
 </t>
   </si>
   <si>
+    <t>* Auditoria de informações financeiras de uma ou mais empresas.
+* Acompanhamento de indicadores financeiros selecionados (por exemplo, rentabilidade, liquidez, etc.).
+* Análise e interpretação das variações encontradas.
+* Elaboração de relatórios e análises para a alta gestão.</t>
+  </si>
+  <si>
     <t>Cost Accountant</t>
+  </si>
+  <si>
+    <t>Contador de custos</t>
   </si>
   <si>
     <t>* Estimating costs of projects and/or products.
 * Providing support to senior management in deciding on future investments.
 * Collecting data and analysing factors affecting the final price.
 * Preparing overviews of project and/or product costs.
 * Cooperating with suppliers and members of other departments of the company.</t>
   </si>
   <si>
+    <t>* Estimar os custos de projetos e/ou produtos.
+* Fornecer apoio à gestão sênior na decisão de investimentos futuros.
+* Coletar dados e analisar fatores que afetam o preço final.
+* Preparar visões gerais dos custos de projetos e/ou produtos.
+* Cooperar com fornecedores e membros de outros departamentos da empresa.</t>
+  </si>
+  <si>
     <t>Damage appraiser</t>
+  </si>
+  <si>
+    <t>Avaliador de danos</t>
   </si>
   <si>
     <t>* Assessing damage to property, vehicles, and equipment to determine the extent of loss.
 * Analyzing and documenting findings through detailed reports and photographs.
 * Collaborating with insurance adjusters, clients, and contractors to facilitate claims processing.
 * Providing expert recommendations on repair costs and replacement values.
 * Conducting site visits to evaluate damage and gather necessary information for claims.
 * Communicating effectively with clients to explain the appraisal process and findings.
 * Ensuring compliance with relevant regulations and industry standards during appraisals.
 * Maintaining accurate records of all appraisals and related documentation.
 * Staying updated on industry trends, pricing, and repair techniques to provide accurate assessments.
 * Participating in training and professional development to enhance appraisal skills and knowledge.</t>
   </si>
   <si>
+    <t>* Avaliar danos a propriedades, veículos e equipamentos para determinar a extensão da perda.
+* Analisar e documentar os resultados por meio de relatórios detalhados e fotografias.
+* Colaborar com ajustadores de seguros, clientes e contratados para facilitar o processamento de sinistros.
+* Fornecer recomendações especializadas sobre custos de reparo e valores de substituição.
+* Realizar visitas ao local para avaliar danos e coletar informações necessárias para sinistros.
+* Comunicar-se efetivamente com os clientes para explicar o processo de avaliação e os resultados.
+* Garantir a conformidade com as regulamentações e padrões da indústria durante as avaliações.
+* Manter registros precisos de todas as avaliações e documentação relacionada.
+* Manter-se atualizado sobre as tendências da indústria, preços e técnicas de reparo para fornecer avaliações precisas.
+* Participar de treinamento e desenvolvimento profissional para aprimorar habilidades e conhecimentos de avaliação.</t>
+  </si>
+  <si>
     <t>Data analyst</t>
+  </si>
+  <si>
+    <t>Analista de informações</t>
   </si>
   <si>
     <t>* Interpret data, analyze results using statistical techniques and provide ongoing reports
 * Develop and implement databases, data collection systems, data analytics and other strategies that optimize statistical efficiency and quality
 * Acquire data from primary or secondary data sources and maintain databases/data systems
 * Identify, analyze, and interpret trends or patterns in complex data sets
 * Filter and “clean” data by reviewing computer reports, printouts, and performance indicators to locate and correct code problems
 * Work with management to prioritize business and information needs
 * Locate and define new process improvement opportunities</t>
   </si>
   <si>
+    <t>* Interpretar dados, analisar resultados utilizando técnicas estatísticas e fornecer relatórios periódicos
+* Desenvolver e implementar bancos de dados, sistemas de coleta de dados, análises de dados e outras estratégias que otimizem a eficiência e a qualidade estatística
+* Obter dados de fontes primárias ou secundárias e manter bancos de dados/sistemas de dados
+* Identificar, analisar e interpretar tendências ou padrões em conjuntos de dados complexos
+* Filtrar e "limpar" dados, revisando relatórios de computador, impressões e indicadores de desempenho para localizar e corrigir problemas de código
+* Trabalhar com a gestão para priorizar as necessidades de negócios e informações
+* Localizar e definir novas oportunidades de melhoria de processos</t>
+  </si>
+  <si>
     <t>Economist</t>
+  </si>
+  <si>
+    <t>Economista</t>
   </si>
   <si>
     <t>* Responsibility for the processing and managing the accounting agenda of the company.
 * Checking customer payment of claims and liabilities of the company.
 * Cash management in domestic and/or foreign currency.
 * Drafting and recording internal regulations.
 * Submission of proposals for cost optimization of the company.
 * Preparing and submitting monthly, quarterly and annual statements and reports.
 * Preparing economic documents, reports and analyses for the company's management team.
 * Tax return preparation.
 * Assisting the tax office employees with tax inspections.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo processamento e gestão da agenda contábil da empresa.
+* Verificação do pagamento de reclamações e passivos dos clientes da empresa.
+* Gestão de caixa em moeda nacional e/ou estrangeira.
+* Elaboração e registro de regulamentos internos.
+* Apresentação de propostas para otimização de custos da empresa.
+* Preparação e apresentação de demonstrativos e relatórios mensais, trimestrais e anuais.
+* Preparação de documentos econômicos, relatórios e análises para a equipe de gestão da empresa.
+* Preparação de declaração de imposto.
+* Auxílio aos funcionários do escritório de impostos em inspeções fiscais.</t>
+  </si>
+  <si>
     <t>Financial administration assistant</t>
+  </si>
+  <si>
+    <t>Auxiliar administrativo financeiro</t>
   </si>
   <si>
     <t>* Assisting in the preparation and maintenance of financial records and reports.
 * Processing invoices, receipts, and payments in a timely manner.
 * Supporting the budgeting and forecasting processes by providing accurate data and analysis.
 * Reconciling bank statements and ensuring accuracy in financial transactions.
 * Maintaining organized financial documentation and filing systems.
 * Assisting with payroll processing and ensuring compliance with relevant regulations.
 * Collaborating with other departments to gather necessary financial information.
 * Conducting regular audits of financial records to ensure accuracy and compliance.
 * Providing administrative support to financial managers and other team members as needed.
 * Responding to inquiries related to financial matters and providing excellent customer service.
 * Contributing to the improvement of financial processes and systems for greater efficiency.
 * Staying updated on financial regulations and best practices to ensure adherence.</t>
   </si>
   <si>
+    <t>* Auxiliar na preparação e manutenção de registros e relatórios financeiros.
+* Processar faturas, recibos e pagamentos de forma atempada.
+* Apoiar os processos de orçamento e previsão, fornecendo dados e análises precisos.
+* Conciliar extratos bancários e garantir a precisão em transações financeiras.
+* Manter documentação financeira organizada e sistemas de arquivo.
+* Auxiliar no processamento de folha de pagamento e garantir a conformidade com regulamentações relevantes.
+* Colaborar com outros departamentos para coletar informações financeiras necessárias.
+* Realizar auditorias regulares de registros financeiros para garantir precisão e conformidade.
+* Fornecer suporte administrativo a gerentes financeiros e outros membros da equipe conforme necessário.
+* Responder a consultas relacionadas a assuntos financeiros e fornecer excelente serviço ao cliente.
+* Contribuir para a melhoria de processos e sistemas financeiros para maior eficiência.
+* Manter-se atualizado sobre regulamentações e melhores práticas financeiras para garantir adesão.</t>
+  </si>
+  <si>
     <t xml:space="preserve">* Executing financial counselling on the basis of a written contract with the client about providing financial counselling.
 * Making personal financial plans.
 * Making contracts of providing financial services in the client's currency.
 * Charging fees to the clients for provided services.
 * Collecting and paying out cash.
 </t>
   </si>
   <si>
+    <t>* Executar aconselhamento financeiro com base em um contrato escrito com o cliente sobre a prestação de aconselhamento financeiro.
+* Elaborar planos financeiros pessoais.
+* Elaborar contratos de prestação de serviços financeiros na moeda do cliente.
+* Cobrar taxas dos clientes pelos serviços prestados.
+* Recolher e pagar dinheiro em espécie.</t>
+  </si>
+  <si>
     <t>Financial Agent</t>
+  </si>
+  <si>
+    <t>Agente financeiro</t>
   </si>
   <si>
     <t>* Completing financial inter-mediation on the basis of a written contract with the financial institution.
 * Presenting offers of representing financial institutions to the clients.
 * Providing free counselling and recommendations concerning insurances, loans, leasing etc.
 * Making contracts with clients.
 * Taking care of existing clients.</t>
+  </si>
+  <si>
+    <t>* Realizar intermediação financeira com base em contrato escrito com a instituição financeira.
+* Apresentar ofertas de representação de instituições financeiras aos clientes.
+* Fornecer aconselhamento e recomendações gratuitas sobre seguros, empréstimos, leasing, etc.
+* Celebrar contratos com clientes.
+* Acompanhar os clientes existentes.</t>
   </si>
   <si>
     <t>* Forecasting, planning, and analysis of revenues, costs, gross profit, and expenses.
 * Preparing the calculations in accordance with inflation.
 * Evaluating the efficiency and financial return on major investments.
 * Analysing the current results compared to the forecast and planned objective.
 * Monitoring and evaluating the development in terms of cost as well as indicators of profitability and productivity in accordance with standard accounting statements (balance sheet, income statement, cash flow).
 * Preparing documents for the financial managers’ decision process.
 * Verifying the creditworthiness of bank customers when providing the investment and operating loans.
 * Cooperating with international teams.
 * Evaluating trends, dependencies, and changes in the financial situation of the organisation.
 * Designing measures for optimisation.
 * Creating financial models and writing reports.</t>
   </si>
   <si>
+    <t>* Previsão, planejamento e análise de receitas, custos, lucro bruto e despesas.
+* Preparação dos cálculos de acordo com a inflação.
+* Avaliação da eficiência e do retorno financeiro de grandes investimentos.
+* Análise dos resultados atuais em comparação com a previsão e o objetivo planejado.
+* Monitoramento e avaliação do desenvolvimento em termos de custos, bem como dos indicadores de rentabilidade e produtividade, de acordo com as demonstrações contábeis padrão (balanço patrimonial, demonstração de resultados, fluxo de caixa).
+* Preparação de documentos para o processo de decisão dos gestores financeiros.
+* Verificação da solvência dos clientes bancários ao conceder empréstimos de investimento e operacionais.
+* Cooperação com equipes internacionais.
+* Avaliação de tendências, dependências e mudanças na situação financeira da organização.
+* Desenvolvimento de medidas para otimização.
+* Criação de modelos financeiros e elaboração de relatórios.</t>
+  </si>
+  <si>
     <t>Financial Markets Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Mercados Financeiros</t>
   </si>
   <si>
     <t>* Finding and contacting potential clients.
 * Communicating with clients to determine their needs, expectations, and financial possibilities.
 * Monitoring the development of commodity prices on world markets.
 * Concluding oral and written agreements with clients.
 * Investing clients' own funds or funds entrusted to them in securities.</t>
   </si>
   <si>
+    <t>* Encontrar e contatar clientes potenciais.
+* Comunicar-se com os clientes para determinar suas necessidades, expectativas e possibilidades financeiras.
+* Acompanhar o desenvolvimento dos preços das commodities nos mercados mundiais.
+* Concluir acordos orais e escritos com os clientes.
+* Investir os próprios fundos dos clientes ou os fundos a eles confiados em títulos.</t>
+  </si>
+  <si>
     <t>IFRS specialist</t>
+  </si>
+  <si>
+    <t>Especialista em IFRS</t>
   </si>
   <si>
     <t>* Responsibility for reporting according to international standards
 * Ensuring monthly closings (including IFRS, etc.); initiation of measures to optimize closing processes across departments
 * Processing of consolidated financial statements or preparation of documents for consolidation (including IFRS, etc.)
 * Compilation of statutory and managerial reporting (according to CAS, IFRS, US GAAP); implementation and compliance with group reporting standards and policies; reporting segmentation
 * Consolidation of financial statements and business combination, including resolution of problem areas (elimination of interrelationships, deferred tax, reporting and disclosure obligations)
 * Control of compliance with accounting rules in individual companies of the concern for the purpose of correct and verifiable consolidated accounting according to international standards
 * Support of specific areas (e.g. transfer pricing and documentation of transfer prices; cash pooling)
 * Preparation of documents for accounting and tax audits and communication with auditors</t>
   </si>
   <si>
+    <t>* Responsabilidade pelos relatórios de acordo com os padrões internacionais
+* Garantir fechamentos mensais (incluindo IFRS, etc.); início de medidas para otimizar processos de fechamento entre departamentos
+* Processamento de demonstrações financeiras consolidadas ou preparação de documentos para consolidação (incluindo IFRS, etc.)
+* Compilação de relatórios estatutários e gerenciais (conforme CAS, IFRS, US GAAP); implementação e conformidade com padrões e políticas de relatórios do grupo; segmentação de relatórios
+* Consolidação de demonstrações financeiras e combinação de negócios, incluindo resolução de áreas problemáticas (eliminação de inter-relacionamentos, impostos diferidos, obrigações de reporte e divulgação)
+* Controle do cumprimento das regras contábeis em empresas individuais da preocupação para fins de contabilidade consolidada correta e verificável de acordo com os padrões internacionais
+* Suporte de áreas específicas (por exemplo, preços de transferência e documentação de preços de transferência; cash pooling)
+* Preparação de documentos para auditorias contábeis e fiscais e comunicação com auditores</t>
+  </si>
+  <si>
     <t>Invoicing and payment specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Faturação e Pagamentos</t>
   </si>
   <si>
     <t>* Performing invoicing for the client’s customers within a specified time period.
 * Defining requirements for clients.
 * Responsibility for the automatic and manual billing and solving all related problems.
 * Unsubscribing customers from the client’s billing system.
 * Daily communication with other departments within the company and sales managers.
 * Examining the possible differences between the invoices and the data entered into the client’s system.</t>
   </si>
   <si>
+    <t>* Realizar faturamento para os clientes do cliente dentro de um período de tempo especificado.
+* Definir requisitos para os clientes.
+* Responsabilidade pelo faturamento automático e manual e resolução de todos os problemas relacionados.
+* Cancelar a inscrição de clientes no sistema de faturamento do cliente.
+* Comunicação diária com outros departamentos dentro da empresa e gerentes de vendas.
+* Examinar as possíveis diferenças entre as faturas e os dados inseridos no sistema do cliente.</t>
+  </si>
+  <si>
     <t>Junior Accountant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contador Júnior </t>
   </si>
   <si>
     <t>* Self-reliant solution of normal accounting operations in the scope of simple and/or double-entry accounting.
 * Solving more complex accounting operations under the supervision of a more experienced accountant.
 * Processing accounting transactions in an accounting program.
 * Processing documents for a senior accountant.
 * Responding to the less complex technical inquiries of clients and employees.</t>
   </si>
   <si>
+    <t>* Realização autônoma de operações contábeis normais no âmbito da contabilidade simples e/ou de partidas dobradas.
+* Resolução de operações contábeis mais complexas sob supervisão de um contabilista mais experiente.
+* Processamento de transações contábeis em um programa de contabilidade.
+* Processamento de documentos para um contador sênior.
+* Resposta a consultas técnicas menos complexas de clientes e funcionários.</t>
+  </si>
+  <si>
     <t>Junior Statistician</t>
+  </si>
+  <si>
+    <t>Estatístico junior</t>
   </si>
   <si>
     <t>* Sorting and evaluating data.
 * Processing partial analyses.
 * Entering data into the computer system.
 * Checking the accuracy of data.</t>
   </si>
   <si>
+    <t>* Classificar e avaliar dados.
+* Processar análises parciais.
+* Inserir dados no sistema informático.
+* Verificar a exatidão dos dados.</t>
+  </si>
+  <si>
     <t>Payroll Clerk</t>
+  </si>
+  <si>
+    <t>Contabilista de folha de pagamento</t>
   </si>
   <si>
     <t>* Processing and managing all payroll activities.
 * Completing annuity insurance records, archiving documents and records, and updating payslips.
 * Communicating and preparing documents and reports for Social Insurance Office, health insurers, and supplemental retirement insurance.
 * Monitoring legislative changes with their subsequent application to meet the company’s needs.
 * Preparing monthly payroll closing and reports.
 * Processing and checking attendance. 
 * Recording and processing payroll deductions (meal vouchers, salary deposits, interest-free loans, other deductions, execution orders, etc.).</t>
   </si>
   <si>
+    <t>* Processar e gerenciar todas as atividades de folha de pagamento.
+* Completar registros de seguro de anuidade, arquivar documentos e registros e atualizar holerites.
+* Comunicar e preparar documentos e relatórios para a Previdência Social, seguradoras de saúde e seguro de aposentadoria suplementar.
+* Acompanhar alterações legislativas com sua subsequente aplicação para atender às necessidades da empresa.
+* Preparar fechamento mensal da folha de pagamento e relatórios.
+* Processar e verificar a frequência.
+* Registrar e processar descontos de folha de pagamento (vale refeição, depósitos salariais, empréstimos sem juros, outras deduções, ordens de execução, etc.).</t>
+  </si>
+  <si>
     <t>Reporting Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em relatórios</t>
   </si>
   <si>
     <t>* Structuring and segmentation of reporting into a comprehensive reporting system
 * Implementation and compliance with company/group reporting standards and policies
 * Design of regular reports for managed areas at the request of line managers and other users
 * Creation of non-standard reports at the request of company management, line managers and other users
 * Cooperation on reporting for the parent company
 * Cooperation on reporting for state and regulatory authorities
 * Acquisition, control, editing and aggregation of data from various company data sources (e.g. CRM, operational systems – sales, production, logistics, financial accounting), advanced work with database tools
 * Development of information superstructure or information self-service over operational systems in the form of a management information system using BI technologies in cooperation with the information systems department</t>
   </si>
   <si>
+    <t>* Estruturação e segmentação de relatórios em um sistema de relatórios abrangente
+* Implementação e conformidade com padrões e políticas de relatórios da empresa/grupo
+* Elaboração de relatórios regulares para áreas gerenciadas a pedido de gerentes de linha e outros usuários
+* Criação de relatórios não padronizados a pedido da direção da empresa, gerentes de linha e outros usuários
+* Cooperação em relatórios para a empresa-mãe
+* Cooperação em relatórios para autoridades estaduais e reguladoras
+* Aquisição, controle, edição e agregação de dados de diversas fontes de dados da empresa (ex. CRM, sistemas operacionais – vendas, produção, logística, contabilidade financeira), trabalho avançado com ferramentas de banco de dados
+* Desenvolvimento de superestrutura de informação ou autoatendimento de informação sobre sistemas operacionais na forma de um sistema de informação gerencial utilizando tecnologias de BI em cooperação com o departamento de sistemas de informação</t>
+  </si>
+  <si>
     <t>Senior Accountant</t>
+  </si>
+  <si>
+    <t>Contador sênior</t>
   </si>
   <si>
     <t>* Self-reliant simple and/or double-entry accounting for one or more companies.
 * Performing more complex accounting operations requiring minimum guidance and control by the chief accountant.
 * Auditing financial statements, ledgers, and accounts.
 * Identifying unusual items, overdue items, etc.
 * Processing monthly, quarterly, and annual accounts.
 * Preparing and checking tax returns and VAT.
 * Processing records required by public authorities.
 * Training less experienced accountants in the department.
 * Responding to more complex technical inquiries of clients and employees.
 * Preparing reports for the company’s management or clients.</t>
   </si>
   <si>
+    <t>* Realização autônoma de contabilidade simples e/ou por partidas dobradas para uma ou mais empresas.
+* Execução de operações contábeis mais complexas, exigindo orientação e controle mínimos por parte do contador-chefe.
+* Auditoria de demonstrativos financeiros, razões e contas.
+* Identificação de itens incomuns, itens vencidos, etc.
+* Processamento de contas mensais, trimestrais e anuais.
+* Preparação e verificação de declarações fiscais e IVA.
+* Processamento de registos necessários para autoridades públicas.
+* Treinamento de contabilistas menos experientes no departamento.
+* Resposta a consultas técnicas mais complexas de clientes e colaboradores.
+* Preparação de relatórios para a gestão da empresa ou para clientes.</t>
+  </si>
+  <si>
     <t>Senior Statistician</t>
+  </si>
+  <si>
+    <t>Estatístico sênior</t>
   </si>
   <si>
     <t>* Responsibility for the precise definition of the subject, scope, and sources of measurement.
 * Self-reliant processing of single and periodical statistics.
 * Responsibility for selecting the most appropriate method for data collection and analysis. 
 * Controlling the efficiency of the use of measurement resources.
 * Verifying the accuracy of information found. 
 * Interpreting the data found in the form of reports, analyses, statistics, charts, graphs, etc.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela definição precisa do assunto, escopo e fontes de medição.
+* Processamento autônomo de estatísticas únicas e periódicas.
+* Responsabilidade por selecionar o método mais apropriado para coleta e análise de dados.
+* Controle da eficiência do uso de recursos de medição.
+* Verificação da precisão das informações encontradas.
+* Interpretação dos dados encontrados em forma de relatórios, análises, estatísticas, gráficos, tabelas, etc.</t>
+  </si>
+  <si>
     <t>Statistician</t>
+  </si>
+  <si>
+    <t>Estatístico</t>
   </si>
   <si>
     <t>* Checking the accuracy and completeness of statistical data.
 * Preparing documents for statistical surveys and analyses.
 * Monitoring the development of statistical indicators and identifying the causes of deviations from the planned parameters.
 * Processing comments and opinions on statistical results.</t>
   </si>
   <si>
+    <t>* Verificar a exatidão e a completude dos dados estatísticos.
+* Preparar documentos para inquéritos e análises estatísticas.
+* Acompanhar o desenvolvimento de indicadores estatísticos e identificar as causas de desvios dos parâmetros planejados.
+* Processar comentários e opiniões sobre os resultados estatísticos.</t>
+  </si>
+  <si>
     <t>Tax Advisor</t>
+  </si>
+  <si>
+    <t>Consultor Fiscal</t>
   </si>
   <si>
     <t>* Providing advice in matters of taxes, levies, fees, tax proceedings of tax authorities and municipal authorities.
 * Completing expert opinions, instructions and recommendations.
 * Completing, verifying and checking the tax returns.
 * Attending to tax inspections, tax audits and similar specific projects.
 * Cooperating with a team of tax advisors in solving difficult problems.
 * Implementing the tax planning and optimising of tax obligations.
 * Representing clients in tax proceedings.
 * Attending to internal and external trainings.</t>
+  </si>
+  <si>
+    <t>* Prestar aconselhamento em questões de impostos, taxas, honorários, processos fiscais de autoridades fiscais e municipais.
+* Elaborar pareceres técnicos, instruções e recomendações.
+* Completar, verificar e verificar as declarações fiscais.
+* Acompanhar inspeções fiscais, auditorias fiscais e projetos específicos semelhantes.
+* Cooperar com uma equipe de consultores fiscais na resolução de problemas difíceis.
+* Implementar o planejamento fiscal e otimização das obrigações fiscais.
+* Representar clientes em processos fiscais.
+* Participar de treinamentos internos e externos.</t>
   </si>
   <si>
     <t>Treasury specialist</t>
   </si>
   <si>
     <t>* Continuous provision of internal and external financing according to the organization's needs
 * Drawing up financial plans and proposing the most suitable ways and methods to ensure the necessary volume of funds
 * Analysis of developments on the financial and capital markets and the possibilities of financing, especially from financial institutions
 * Management of relations with financial institutions and selection of suitable financing instruments
 * Preparation of funds to ensure operational, project and investment financing of the organization
 * Financial risk management; elimination of financial risks with the help of hedging instruments
 * Financial planning, modeling and prediction of cash flow from operating and investment activities
 * Monitoring and control of the development, especially of receivables, liabilities and their impact on the overall cash-flow
 * Keeping records of drawn loans, leasing financing, important liabilities and receivables, etc.
 * Initiation of risk management rules for the prevention and reduction of receivables (credit policy, control processes, customer verification)
 * Account management, cash pooling and management of the company's payment system
 * Effective placement / investment of financial surpluses of management
 * External communication with relevant authorities and organizations - acquisition, analysis and monitoring of data obtained from financial organizations, investment banks, state authorities, etc.</t>
   </si>
   <si>
+    <t>* Fornecimento contínuo de financiamento interno e externo de acordo com as necessidades da organização
+* Elaborar planos financeiros e propor as formas e métodos mais adequados para garantir o volume de recursos necessário
+* Análise da evolução dos mercados financeiros e de capitais e das possibilidades de financiamento, especialmente por parte de instituições financeiras
+* Gestão das relações com instituições financeiras e seleção de instrumentos de financiamento adequados
+* Preparação de fundos para garantir o financiamento operacional, de projetos e de investimentos da organização
+* Gestão de riscos financeiros; eliminação de riscos financeiros com a ajuda de instrumentos de cobertura
+* Planejamento financeiro, modelagem e previsão de fluxo de caixa das atividades operacionais e de investimento
+* Acompanhamento e controle da evolução, especialmente de contas a receber, passivos e seu impacto no fluxo de caixa geral
+* Manter registros de empréstimos contraídos, financiamentos de leasing, passivos e contas a receber importantes, etc.
+* Início de regras de gestão de risco para prevenção e redução de recebíveis (política de crédito, processos de controle, verificação de clientes)
+* Gestão de contas, cash pooling e gestão do sistema de pagamentos da empresa
+* Colocação/investimento efetivo dos excedentes financeiros da gestão
+* Comunicação externa com autoridades e organizações relevantes - aquisição, análise e monitoramento de dados obtidos de organizações financeiras, bancos de investimento, autoridades estaduais, etc.</t>
+  </si>
+  <si>
     <t>VAT specialist</t>
+  </si>
+  <si>
+    <t>Especialista em IVA</t>
   </si>
   <si>
     <t>* Preparation and submission of tax returns
 * Summary statements
 * Analysis, reporting
 * Tracking changes in the area of taxes and their interpretation and implementation in the company's systems
 * Cooperation on the creation and updating of the company's methodological instructions in the area of taxes
 * Collaboration on projects and process improvement
 * Communication with other institutions during audits, preparation of documents</t>
   </si>
   <si>
+    <t>* Elaboração e envio de declarações fiscais
+* Declarações resumidas
+* Análise, relatórios
+* Acompanhamento de alterações na área tributária e sua interpretação e implementação nos sistemas da empresa
+* Cooperação na criação e atualização das instruções metodológicas da empresa na área tributária
+* Colaboração em projetos e melhoria de processos
+* Comunicação com outras instituições durante auditorias, preparação de documentos</t>
+  </si>
+  <si>
     <t>Education, Science &amp; Research</t>
+  </si>
+  <si>
+    <t>Educação, Ciência e Pesquisa</t>
   </si>
   <si>
     <t>* Organising the museum processing of archaeological findings.
 * Keeping records of the archaeological finding’s fund.
 * Documenting the situation of findings by means of the basic geodetic survey, drawing, photograph and description.
 * First-level documenting and evaluating the finding’s fund.
 * Organising the work of the basic field research.
 * Presenting the results of basic research through lectures and occasional exhibitions.</t>
   </si>
   <si>
+    <t>* Organizar o processamento museológico dos achados arqueológicos.
+* Manter registros do fundo de achados arqueológicos.
+* Documentar a situação dos achados por meio de levantamento geodésico básico, desenho, fotografia e descrição.
+* Documentar e avaliar em primeiro nível o fundo de achados.
+* Organizar o trabalho da pesquisa de campo básica.
+* Apresentar os resultados da pesquisa básica por meio de palestras e exposições ocasionais.</t>
+  </si>
+  <si>
     <t>Assistant Teacher</t>
+  </si>
+  <si>
+    <t>Professor assistente</t>
   </si>
   <si>
     <t>* Facilitating the adaptation of children from socially disadvantaged environment to a new learning environment and helping to overcome initial language, cultural, and social barriers.
 * Working alongside class teachers and other educational staff.
 * Helping in the preparation of teaching aids.
 * Managing and/or assisting in leisure activities (singing, music, dance, art, drama, etc.) by using individual, group, or collective forms of education.
 * Supervising during breaks.
 * Accompanying students outside the classroom.
 * Organising open lessons for parents.
 * Organising social events in collaboration with parents.
 * Organising meetings with parents.
 * Visiting families and communities in municipalities with a high concentration of population from socially disadvantaged backgrounds.
 * Getting to know the family background and social circumstances as well as the interests of parents and health of children.</t>
   </si>
   <si>
+    <t>* Facilitar a adaptação de crianças de ambientes socialmente desfavorecidos a um novo ambiente de aprendizado e ajudar a superar barreiras iniciais de língua, culturais e sociais.
+* Trabalhar em paralelo com professores de turma e outros funcionários da educação.
+* Auxiliar na preparação de materiais didáticos.
+* Gerenciar e/ou auxiliar em atividades de lazer (canto, música, dança, arte, teatro, etc.) utilizando formas de educação individual, em grupo ou coletiva.
+* Supervisionar durante os intervalos.
+* Acompanhar alunos fora da sala de aula.
+* Organizar aulas abertas para pais.
+* Organizar eventos sociais em colaboração com os pais.
+* Organizar reuniões com os pais.
+* Visitar famílias e comunidades em municípios com alta concentração de população de origem socialmente desfavorecida.
+* Conhecer o histórico familiar e as circunstâncias sociais, bem como os interesses dos pais e a saúde das crianças.</t>
+  </si>
+  <si>
     <t>Biologist</t>
+  </si>
+  <si>
+    <t>Biólogo</t>
   </si>
   <si>
     <t>* Examining humans, animals, plants, microorganisms and other living organisms and their relationship to the environment in which they occur.
 * Performing research and investigative activities in the form of experiments in scientific laboratories as well as in the field.
 * Investigating the causes of disease.
 * Participating in the development of new drugs.
 * Completing scientific reports, and publishing and presenting them to professionals as well as the lay public.</t>
   </si>
   <si>
+    <t>* Examinando seres humanos, animais, plantas, microrganismos e outros organismos vivos e a sua relação com o ambiente em que ocorrem.
+* Realizando atividades de pesquisa e investigação sob a forma de experimentos em laboratórios científicos, bem como em campo.
+* Investigando as causas de doenças.
+* Participando no desenvolvimento de novos medicamentos.
+* Elaborando relatórios científicos, publicando e apresentando-os a profissionais e ao público em geral.</t>
+  </si>
+  <si>
     <t>College lector</t>
+  </si>
+  <si>
+    <t>Leitor universitário</t>
   </si>
   <si>
     <t>* Delivering high-quality instruction in assigned subjects at the college level.
 * Developing and implementing engaging curriculum and lesson plans tailored to diverse learning styles.
 * Assessing student performance through assignments, exams, and projects, providing timely feedback to foster academic growth.
 * Advising and mentoring students on academic and career pathways, promoting their personal and professional development.
 * Conducting research within the discipline, contributing to academic publications and presentations at conferences.
 * Collaborating with faculty and staff to enhance the educational experience and maintain academic standards.
 * Participating in departmental meetings and contributing to program development and improvement initiatives.
 * Maintaining office hours for student consultations and support.
 * Engaging in continuous professional development to stay current with educational trends and best practices.
 * Upholding the college's mission and values while promoting a positive and inclusive learning environment.</t>
   </si>
   <si>
+    <t>* Ministrar aulas de alta qualidade nos assuntos designados no nível universitário.
+* Desenvolver e implementar currículos e planos de aula envolventes adaptados a estilos de aprendizagem diversificados.
+* Avaliar o desempenho dos alunos por meio de tarefas, exames e projetos, fornecendo feedback oportuno para promover o crescimento acadêmico.
+* Aconselhar e orientar alunos em caminhos acadêmicos e profissionais, promovendo seu desenvolvimento pessoal e profissional.
+* Realizar pesquisas dentro da disciplina, contribuindo para publicações acadêmicas e apresentações em conferências.
+* Colaborar com professores e funcionários para melhorar a experiência educacional e manter os padrões acadêmicos.
+* Participar de reuniões departamentais e contribuir para iniciativas de desenvolvimento e melhoria de programas.
+* Manter horário de atendimento para consultas e suporte aos alunos.
+* Engajar-se em desenvolvimento profissional contínuo para se manter atualizado com as tendências e práticas educacionais mais recentes.
+* Defender a missão e os valores do colégio enquanto promove um ambiente de aprendizagem positivo e inclusivo.</t>
+  </si>
+  <si>
     <t>Deputy Headmaster</t>
+  </si>
+  <si>
+    <t>Vice-diretora da escola</t>
   </si>
   <si>
     <t>* Deputising for the headmaster in his/her absence.
 * Ensuring educational and organisational tasks on the authority of the headmaster.
 * Managing and fulfilling the economic tasks at school.
 * Fulfilling the organisational and administrative tasks related to the administrative staff of the school.
 * Inspecting the activities of technical-economic and operational staff of the school.
 * Monitoring the fulfilment of educational goals.
 * Participating in the assessment of the work of teachers and other school staff.
 * Compiling the required statistics and ensuring the substituting of school staff.
 * Completing the documents for the school budget, its utilisation and efficiency of school management.
 * Inspecting the work of the school youth centre and responsibility for professional growth educationists.</t>
   </si>
   <si>
+    <t>* Substituir o reitor em sua ausência.
+* Garantir as tarefas educacionais e organizacionais sob a autoridade do reitor.
+* Gerenciar e cumprir as tarefas econômicas na escola.
+* Cumprir as tarefas organizacionais e administrativas relacionadas ao pessoal administrativo da escola.
+* Inspecionar as atividades do pessoal técnico-econômico e operacional da escola.
+* Acompanhar o cumprimento dos objetivos educacionais.
+* Participar da avaliação do trabalho dos professores e demais funcionários da escola.
+* Elaborar as estatísticas necessárias e garantir a substituição de funcionários da escola.
+* Elaborar os documentos para o orçamento da escola, sua utilização e eficiência da gestão escolar.
+* Inspecionar o trabalho do centro juvenil da escola e responsabilidade pelo crescimento profissional dos educadores.</t>
+  </si>
+  <si>
     <t>Driving Instructor</t>
+  </si>
+  <si>
+    <t>Instrutor de autoescola</t>
   </si>
   <si>
     <t>* Preparing and conducting courses to obtain a driving licence.
 * Lecturing on traffic rules in accordance with the relevant legislation and practice.
 * Teaching the theory of construction and basic maintenance of vehicles.
 * Leading drives in simulator and car exercising grounds.
 * Providing practical instruction in driving vehicles.
 * Taking part in the final theoretical and practical tests.</t>
   </si>
   <si>
+    <t>* Preparar e ministrar cursos para obtenção de licença de condução.
+* Ministrar aulas sobre regras de trânsito de acordo com a legislação e prática pertinentes.
+* Ensinar a teoria de construção e manutenção básica de veículos.
+* Realizar sessões de direção em simuladores e áreas de exercícios em automóvel.
+* Fornecer instrução prática para condução de veículos.
+* Participar dos exames teóricos e práticos finais.</t>
+  </si>
+  <si>
     <t>Education coordinator</t>
+  </si>
+  <si>
+    <t>Coordenador de Educação</t>
   </si>
   <si>
     <t>* Develop and implement educational programs and curricula that meet the needs of diverse learners.
 * Coordinate and facilitate training sessions, workshops, and seminars for educators and staff.
 * Collaborate with educational institutions, organizations, and stakeholders to enhance learning opportunities.
 * Monitor and evaluate the effectiveness of educational programs and initiatives.
 * Provide guidance and support to educators in curriculum development and instructional strategies.
 * Maintain accurate records of educational activities, participant feedback, and program outcomes.
 * Assist in the preparation of educational materials and resources for teachers and students.
 * Organize and participate in community outreach programs to promote educational initiatives.
 * Stay updated on current trends and best practices in education, science, and research.
 * Foster a positive learning environment that encourages student engagement and achievement.
 * Facilitate communication between educators, parents, and the community regarding educational programs and progress.
 * Support the professional development of staff through mentoring and coaching.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar programas e currículos educacionais que atendam às necessidades de aprendizes diversificados.
+* Coordenar e facilitar sessões de treinamento, workshops e seminários para educadores e funcionários.
+* Colaborar com instituições educacionais, organizações e partes interessadas para melhorar as oportunidades de aprendizado.
+* Monitorar e avaliar a eficácia dos programas e iniciativas educacionais.
+* Fornecer orientação e apoio aos educadores no desenvolvimento de currículos e estratégias de ensino.
+* Manter registros precisos das atividades educacionais, feedback dos participantes e resultados dos programas.
+* Auxiliar na preparação de materiais e recursos educacionais para professores e alunos.
+* Organizar e participar de programas de extensão comunitária para promover iniciativas educacionais.
+* Manter-se atualizado sobre tendências atuais e melhores práticas em educação, ciência e pesquisa.
+* Fomentar um ambiente de aprendizado positivo que incentive o envolvimento e o aproveitamento dos alunos.
+* Facilitar a comunicação entre educadores, pais e a comunidade sobre programas e progressos educacionais.
+* Apoiar o desenvolvimento profissional dos funcionários por meio de mentoria e coaches.</t>
+  </si>
+  <si>
     <t>Educator/Instructor/Carer</t>
+  </si>
+  <si>
+    <t>Educador/Instrutor/Cuidador</t>
   </si>
   <si>
     <t>* Developing the knowledge, skills and habits of children during the time outside of class.
 * Creating educational, leisure and recreational activities of children during the time outside of class.
 * Monitoring the behaviour of pupils in after-school care.
 * Taking pupils for walks.
 * Preparing pupils for competitions etc.</t>
   </si>
   <si>
+    <t>* Desenvolver o conhecimento, habilidades e hábitos das crianças durante o tempo fora da aula.
+* Criar atividades educativas, de lazer e recreativas para as crianças durante o tempo fora da aula.
+* Monitorar o comportamento dos alunos na creche ou após a escola.
+* Levar os alunos para passeios.
+* Preparar os alunos para competições, etc.</t>
+  </si>
+  <si>
     <t>Fitness Instructor</t>
+  </si>
+  <si>
+    <t>Instrutor de fitness</t>
   </si>
   <si>
     <t>* Communicating with clients in order to learn about their lifestyle and expectations.
 * Drawing up personal training plans and diet.
 * Illustratively demonstrating the correct execution of exercises.
 * Supervising the correct execution of exercises.
 * Motivating clients towards better sportif results.
 * Selling single entry tickets, season tickets, nutritional supplements etc.
 * Maintaining the cleanliness of the fitness centre.</t>
   </si>
   <si>
+    <t>* Comunicar com os clientes para conhecer seu estilo de vida e expectativas.
+* Elaborar planos de treinamento pessoal e dieta.
+* Demonstrar de forma ilustrativa a execução correta dos exercícios.
+* Supervisionar a execução correta dos exercícios.
+* Motivar os clientes para obter melhores resultados esportivos.
+* Vender bilhetes de entrada simples, bilhetes de temporada, suplementos nutricionais etc.
+* Manter a limpeza do centro de fitness.</t>
+  </si>
+  <si>
     <t>Guidance Counselor</t>
+  </si>
+  <si>
+    <t>Conselheiro em Orientação Escolar</t>
   </si>
   <si>
     <t>* Providing academic, emotional, and social guidance to students.
 * Assisting students in developing educational and career goals.
 * Conducting individual and group counseling sessions to address personal and academic challenges.
 * Collaborating with teachers, parents, and school administration to support student well-being.
 * Developing and implementing programs to enhance students' personal development and academic performance.
 * Offering resources and referrals for additional support services, including mental health resources.
 * Maintaining accurate records of student interactions and progress.
 * Facilitating workshops and seminars on topics such as study skills, stress management, and college readiness.
 * Staying informed about educational trends, college admissions processes, and scholarship opportunities.
 * Advocating for students' needs and ensuring a supportive learning environment.</t>
   </si>
   <si>
+    <t>* Fornecer orientação acadêmica, emocional e social aos alunos.
+* Auxiliar os alunos no desenvolvimento de metas educacionais e profissionais.
+* Realizar sessões de aconselhamento individual e em grupo para abordar desafios pessoais e acadêmicos.
+* Colaborar com professores, pais e administração da escola para apoiar o bem-estar dos alunos.
+* Desenvolver e implementar programas para melhorar o desenvolvimento pessoal e o desempenho acadêmico dos alunos.
+* Oferecer recursos e encaminhamentos para serviços de apoio adicionais, incluindo recursos de saúde mental.
+* Manter registros precisos das interações e progressos dos alunos.
+* Facilitar oficinas e seminários sobre tópicos como habilidades de estudo, gerenciamento de estresse e preparação para a faculdade.
+* Manter-se informado sobre tendências educacionais, processos de admissão em faculdades e oportunidades de bolsas de estudo.
+* Defender as necessidades dos alunos e garantir um ambiente de aprendizado solidário.</t>
+  </si>
+  <si>
     <t>Laboratory Technician</t>
+  </si>
+  <si>
+    <t>Técnico de laboratório</t>
   </si>
   <si>
     <t xml:space="preserve">* Keeping detailed written records of laboratory research, experiments and activities performed.
 * Working in a laboratory performing procedures, maintaining equipment.
 * Assisting lead scientists with their work.
 </t>
   </si>
   <si>
+    <t>* Manter registros escritos detalhados das pesquisas laboratoriais, experimentos e atividades realizadas.
+* Trabalhar em um laboratório realizando procedimentos e mantendo equipamentos.
+* Auxiliar os cientistas líderes em seu trabalho.</t>
+  </si>
+  <si>
     <t>Lector</t>
+  </si>
+  <si>
+    <t>Leitor</t>
   </si>
   <si>
     <t>* Transferring theoretical and practical knowledge to the participants of courses/trainings.
 * Providing teaching aid, materials and stationery to the participants of courses/trainings.
 * Practicing acquired knowledge through practical demonstrations, simulated short scenes etc.
 * Answering the questions and explaining any uncertainty regarding the subject delivered.
 * Assigning homework (in case of overnight and long-term courses/trainings).
 * Evaluating the knowledge and achieved progress of the individual participants of courses/trainings.</t>
   </si>
   <si>
+    <t>* Transferir conhecimentos teóricos e práticos aos participantes de cursos/treinamentos.
+* Fornecer auxílio didático, materiais e papelaria aos participantes de cursos/treinamentos.
+* Praticar o conhecimento adquirido por meio de demonstrações práticas, cenas simuladas curtas, etc.
+* Responder às perguntas e explicar qualquer dúvida sobre o assunto ministrado.
+* Atribuir deveres de casa (em caso de cursos/treinamentos overnights e de longa duração).
+* Avaliar o conhecimento e o progresso alcançado dos participantes individuais de cursos/treinamentos.</t>
+  </si>
+  <si>
     <t>Librarian</t>
+  </si>
+  <si>
+    <t>Bibliotecário</t>
   </si>
   <si>
     <t>* Selecting and ordering books, magazines, audio and video tapes and other multimedia for the needs of the library.
 * Filing new and returned books on the shelves by genre and in alphabetical order.
 * Providing information and advice to the visitors of the library.
 * Performing administrative work (e.g. registration of new members, sending reminders, etc.).
 * Creating and updating a database of titles available for borrowing.
 * Organising discussions with writers and literary critics.</t>
   </si>
   <si>
+    <t>* Selecionar e encomendar livros, revistas, fitas de áudio e vídeo e outros materiais multimídia para atender às necessidades da biblioteca.
+* Arquivar livros novos e devolvidos nas prateleiras por gênero e em ordem alfabética.
+* Fornecer informações e aconselhamento aos visitantes da biblioteca.
+* Realizar trabalho administrativo (por exemplo, registro de novos membros, envio de lembretes, etc.).
+* Criar e atualizar um banco de dados de títulos disponíveis para empréstimo.
+* Organizar debates com escritores e críticos literários.</t>
+  </si>
+  <si>
     <t>Master in Vocational Education</t>
+  </si>
+  <si>
+    <t>Mestre em Formação Profissional</t>
   </si>
   <si>
     <t>* Recording the attendance of pupils as well as the place and type of work in the work journal.
 * Familiarising students with the topic of the class, explaining the theoretical part of the curriculum.
 * Preparing materials and tools needed for practical demonstrations.
 * Notifying students of errors that can occur in case of non-compliance with proper technological procedures.
 * Testing the knowledge and attention of students by asking questions.
 * Providing practical demonstrations.
 * Supervising the observance of proper technological procedures, safety and fire regulations.
 * Giving warnings to students violating school rules in the form of notes in the class book.</t>
   </si>
   <si>
+    <t>* Registrar a presença dos alunos, bem como o local e o tipo de trabalho no diário de trabalho.
+* Familiarizar os alunos com o tópico da aula, explicando a parte teórica do currículo.
+* Preparar materiais e ferramentas necessários para demonstrações práticas.
+* Notificar os alunos sobre erros que podem ocorrer em caso de não cumprimento dos procedimentos tecnológicos adequados.
+* Testar o conhecimento e a atenção dos alunos fazendo perguntas.
+* Fornecer demonstrações práticas.
+* Supervisionar o cumprimento dos procedimentos tecnológicos adequados, regulamentos de segurança e prevenção de incêndios.
+* Dar advertências aos alunos que violam as regras escolares na forma de anotações no livro da classe.</t>
+  </si>
+  <si>
     <t>Music and Art School Teacher</t>
+  </si>
+  <si>
+    <t>Professor/a de música e arte</t>
   </si>
   <si>
     <t>* Giving lessons on playing musical instruments, dance, art, literature and drama.
 * Teaching theory, art history etc.
 * Developing the talent and individual creative abilities of pupils.
 * Organising performances, talks, expositions etc.</t>
   </si>
   <si>
+    <t>* Dar aulas de instrumentos musicais, dança, arte, literatura e teatro.
+* Ensinar teoria, história da arte, etc.
+* Desenvolver o talento e as capacidades criativas individuais dos alunos.
+* Organizar apresentações, palestras, exposições, etc.</t>
+  </si>
+  <si>
     <t>Nursery School Teacher Assistant</t>
+  </si>
+  <si>
+    <t>Auxiliar de professora de creche</t>
   </si>
   <si>
     <t>* Assisting the lead nursery school teacher in implementing educational programs and activities for young children.
 * Supporting the development and implementation of lesson plans that align with curriculum standards.
 * Supervising and engaging with children during playtime, ensuring a safe and nurturing environment.
 * Assisting in the preparation of classroom materials and resources for daily activities.
 * Observing and documenting children's progress and behavior to provide feedback to the lead teacher.
 * Helping to maintain a clean and organized classroom environment.
 * Communicating effectively with parents and guardians regarding children's progress and any concerns.
 * Participating in staff meetings, training sessions, and professional development opportunities.
 * Assisting with the management of classroom behavior and promoting positive social interactions among children.
 * Supporting children with special needs and adapting activities to accommodate diverse learning styles.
 * Ensuring compliance with health and safety regulations within the classroom and school environment.
 * Fostering a love for learning and encouraging curiosity and exploration among children.</t>
   </si>
   <si>
+    <t>* Auxiliar o professor titular da escola de educação infantil na implementação de programas e atividades educacionais para crianças pequenas.
+* Apoiar o desenvolvimento e implementação de planos de aula que se alinham com os padrões curriculares.
+* Supervisionar e interagir com as crianças durante o tempo de brincar, garantindo um ambiente seguro e acolhedor.
+* Auxiliar na preparação de materiais e recursos de sala de aula para atividades diárias.
+* Observar e documentar o progresso e comportamento das crianças para fornecer feedback ao professor titular.
+* Ajudar a manter um ambiente de sala de aula limpo e organizado.
+* Comunicar-se efetivamente com pais e responsáveis sobre o progresso das crianças e quaisquer preocupações.
+* Participar de reuniões de equipe, sessões de treinamento e oportunidades de desenvolvimento profissional.
+* Auxiliar no gerenciamento do comportamento da sala de aula e promover interações sociais positivas entre as crianças.
+* Apoiar crianças com necessidades especiais e adaptar atividades para acomodar estilos de aprendizado diversificados.
+* Garantir a conformidade com regulamentos de saúde e segurança dentro do ambiente da sala de aula e da escola.
+* Fomentar o amor pelo aprendizado e incentivar a curiosidade e a exploração entre as crianças.</t>
+  </si>
+  <si>
     <t>Pedagogue</t>
+  </si>
+  <si>
+    <t>Pedagogo</t>
   </si>
   <si>
     <t>* Maintaining accurate and complete student records as required by laws, district policies and administrative regulations.
 * Counseling individuals to help them understand and overcome personal, social, or behavioral problems affecting their educational or vocational situations.
 * Conferring with parents or guardians, teachers, other counselors and administrators to resolve students' behavioral, academic and other problems.
 * Providing crisis intervention to students when difficult situations arise at schools.
 * Identifying cases involving domestic abuse or other family problems affecting students' development.</t>
   </si>
   <si>
+    <t>* Manter registros precisos e completos dos alunos, conforme exigido por leis, políticas distritais e regulamentos administrativos.
+* Aconselhar indivíduos para ajudá-los a entender e superar problemas pessoais, sociais ou comportamentais que afetam suas situações educacionais ou profissionais.
+* Conferenciar com pais ou responsáveis, professores, outros conselheiros e administradores para resolver problemas comportamentais, acadêmicos e outros dos alunos.
+* Propor intervenção em crises para os alunos quando surgirem situações difíceis nas escolas.
+* Identificar casos que envolvam abuso doméstico ou outros problemas familiares que afetam o desenvolvimento dos alunos.</t>
+  </si>
+  <si>
     <t>Preschool Teacher</t>
+  </si>
+  <si>
+    <t>Professor/a de jardim de infância</t>
   </si>
   <si>
     <t>* Responsibility for proper emotional development and the safety of the entrusted children of a preschool and school age.
 * Developing creative activities, games, competitions, etc.
 * Assisting children when dressing and combing as well as with hygiene before sleeping and when using the bathroom.
 * Helping children get ready for afternoon naps.
 * Accompanying children and ensuring their safety during trips outside the site of the preschool.
 * Rehearsing programmes, including songs, recitations, and short play action scenes connected to upcoming holidays (Mother’s Day, etc.).</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo desenvolvimento emocional adequado e pela segurança das crianças confiadas em idade pré-escolar e escolar.
+* Desenvolvimento de atividades criativas, jogos, competições, etc.
+* Auxílio às crianças no vestir e pentear, assim como com a higiene antes de dormir e ao usar o banheiro.
+* Ajudar as crianças a se prepararem para as sestas da tarde.
+* Acompanhar as crianças e garantir sua segurança durante viagens fora do local da pré-escola.
+* Ensaiar programas, incluindo canções, recitações e cenas de ação de peças curtas relacionadas a feriados próximos (Dia das Mães, etc.).</t>
+  </si>
+  <si>
     <t>Primary School Teacher</t>
+  </si>
+  <si>
+    <t>Professor/a de Ensino Fundamental</t>
   </si>
   <si>
     <t>* Teaching natural sciences and general education subjects.
 * Keeping attendance records and records of the lessons given in the classroom. 
 * Explaining new lessons to students, dictation of notes.
 * Testing the students’ knowledge in the form of verbal answers and written tests.
 * Assessing the students’ knowledge using marks.
 * Preparing educational aids to support the educational process.</t>
+  </si>
+  <si>
+    <t>* Ensinar ciências naturais e disciplinas de educação geral.
+* Manter registros de frequência e registros das lições ministradas em sala de aula.
+* Explicar novas lições aos alunos, ditado de notas.
+* Testar o conhecimento dos alunos na forma de respostas verbais e testes escritos.
+* Avaliar o conhecimento dos alunos utilizando notas.
+* Preparar materiais educacionais para apoiar o processo educacional.</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>* Delivering high-quality instruction in specialized subject areas at the undergraduate and graduate levels.
 * Developing and implementing innovative curriculum and instructional materials that enhance student learning.
 * Engaging in scholarly research, publishing findings in reputable academic journals, and presenting at conferences.
 * Advising and mentoring students in their academic and professional pursuits, fostering a supportive learning environment.
 * Collaborating with faculty and staff to enhance departmental goals and contribute to institutional development.
 * Participating in academic committees and contributing to program assessment and improvement initiatives.
 * Staying current with advancements in the field and integrating new knowledge into teaching practices.
 * Facilitating a diverse and inclusive classroom environment that respects and values different perspectives.
 * Conducting assessments and evaluations of student progress and providing constructive feedback.
 * Contributing to community outreach and service initiatives that promote education and research.</t>
   </si>
   <si>
+    <t>* Ministrar instrução de alta qualidade em áreas de especialização em níveis de graduação e pós-graduação.
+* Desenvolver e implementar currículos e materiais didáticos inovadores que melhorem a aprendizagem dos alunos.
+* Realizar pesquisas acadêmicas, publicar resultados em revistas acadêmicas de renome e apresentar em conferências.
+* Aconselhar e orientar alunos em suas buscas acadêmicas e profissionais, fomentando um ambiente de aprendizagem acolhedor.
+* Colaborar com docentes e funcionários para melhorar metas departamentais e contribuir para o desenvolvimento institucional.
+* Participar de comitês acadêmicos e contribuir para iniciativas de avaliação e melhoria de programas.
+* Manter-se atualizado sobre os avanços no campo e integrar novos conhecimentos às práticas de ensino.
+* Facilitar um ambiente de sala de aula diverso e inclusivo que respeite e valorize diferentes perspectivas.
+* Realizar avaliações e avaliar o progresso dos alunos, fornecendo feedback construtivo.
+* Contribuir para iniciativas de alcance comunitário e serviços que promovam a educação e a pesquisa.</t>
+  </si>
+  <si>
     <t>Psychologist</t>
+  </si>
+  <si>
+    <t>Psicólogo</t>
   </si>
   <si>
     <t>* Conducting individual or paired sessions with clients.
 * Providing psychotherapeutic services and psychological counselling.
 * Performing psycho-diagnostic tests for clients with mental health problems, as well as for driving instructors, drivers of motor vehicles, employees of private security services, etc.
 * Planning of repeated sessions with clients, depending on the severity of the problem.</t>
   </si>
   <si>
+    <t>* Realizar sessões individuais ou em pares com clientes.
+* Prestar serviços psicoterapêuticos e aconselhamento psicológico.
+* Realizar testes psicodiagnósticos para clientes com problemas de saúde mental, bem como para instrutores de condução, condutores de veículos motorizados, funcionários de serviços de segurança privada, etc.
+* Planejar sessões repetidas com clientes, dependendo da gravidade do problema.</t>
+  </si>
+  <si>
     <t>Research Worker, Scientific Worker</t>
+  </si>
+  <si>
+    <t>Pesquisador, Trabalhador Científico</t>
   </si>
   <si>
     <t>* Performing of research and exploration activities,
 * Preparing samples and their analysis using a wide range of laboratory equipment and methodologies.
 * Recording of the findings and their interpretation in the form of conclusions.
 * Developing medicines, vaccines, cosmetics, chemicals, etc.
 * Leading lectures and attending national and international conferences and symposia.
 * Publishing scientific findings, personal views, and theories in the professional literature.</t>
   </si>
   <si>
+    <t>* Realização de atividades de pesquisa e exploração,
+* Preparação de amostras e sua análise utilizando uma ampla gama de equipamentos e metodologias laboratoriais.
+* Registro dos achados e sua interpretação na forma de conclusões.
+* Desenvolvimento de medicamentos, vacinas, cosméticos, produtos químicos, etc.
+* Ministrar palestras e participar de conferências e simpósios nacionais e internacionais.
+* Publicação de achados científicos, opiniões pessoais e teorias na literatura profissional.</t>
+  </si>
+  <si>
     <t>School Canteen Manager</t>
+  </si>
+  <si>
+    <t>Chefe da cantina da escola</t>
   </si>
   <si>
     <t>* Managing the operation of a school canteen.
 * Responsibility for observing hygiene and food culture in a school canteen.
 * Managing and supervising the work of subordinate staff.
 * Ensuring compliance with the nutrient values in the meals served.
 * Compiling a weekly menu.
 * Ensuring the economical management of the assigned funds.</t>
   </si>
   <si>
+    <t>* Gerenciamento da operação de uma cantina escolar.
+* Responsabilidade por observar a higiene e cultura alimentar em uma cantina escolar.
+* Gerenciamento e supervisão do trabalho do pessoal subordinado.
+* Garantir o cumprimento dos valores nutricionais nas refeições servidas.
+* Elaboração de um cardápio semanal.
+* Garantir a gestão econômica dos fundos atribuídos.</t>
+  </si>
+  <si>
     <t>School Caretaker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelador </t>
   </si>
   <si>
     <t>* Performing simple repairs and general maintenance activities as regards school property and premises.
 * Maintaining cleanliness and order on the school premises.
 * Ordering and receiving works from specialised companies.
 * Clearing snow and ice from pavements, stairs, and roads during the winter.
 * Boiler room operating.</t>
   </si>
   <si>
+    <t>* Executar reparos simples e atividades de manutenção geral em relação à propriedade e instalações da escola.
+* Manter a limpeza e a ordem nas instalações da escola.
+* Encomendar e receber trabalhos de empresas especializadas.
+* Remover neve e gelo das calçadas, escadas e estradas durante o inverno.
+* Operação da sala de caldeiras.</t>
+  </si>
+  <si>
     <t>Secondary School Teacher</t>
+  </si>
+  <si>
+    <t>Professor/a de Ensino Médio</t>
   </si>
   <si>
     <t>* Teaching professional, natural sciences and general education subjects.
 * Keeping attendance records and records of the lessons given in the classroom. 
 * Explaining new lessons to students, dictation of notes.
 * Testing the students’ knowledge in the form of verbal answers and written tests, including assessment using marks.
 * Issuing written warnings to students who breach school regulations.
 * Preparing educational aids to support the educational process.</t>
   </si>
   <si>
+    <t>* Ensinar disciplinas profissionais, ciências naturais e educação geral.
+* Manter registros de frequência e registros das aulas ministradas em sala de aula.
+* Explicar novas aulas aos alunos, ditado de notas.
+* Testar o conhecimento dos alunos na forma de respostas verbais e testes escritos, incluindo avaliação por meio de notas.
+* Emitir advertências escritas para os alunos que violam os regulamentos escolares.
+* Preparar materiais didáticos para apoiar o processo educacional.</t>
+  </si>
+  <si>
     <t>Special Needs Teacher</t>
+  </si>
+  <si>
+    <t>Professor de educação especial</t>
   </si>
   <si>
     <t>* Participating in drawing up individual education plans for a child and in their upbringing and education.
 * Providing individual special educational, therapeutic and rehabilitation services.
 * Providing consulting services to legal representatives in connection with an individual education plan for a child.
 * Providing consultations and professional consulting services and methodical assistance to teachers.
 * Providing information and communication with advisory bodies.
 * Submitting proposals and suggestions to improve and streamline educational work with disabled children and children with special educational needs.</t>
   </si>
   <si>
+    <t>* Participar na elaboração de planos de educação individualizados para uma criança e na sua educação e formação.
+* Fornecer serviços educacionais, terapêuticos e de reabilitação especiais individualizados.
+* Prestar serviços de consultoria aos representantes legais em conexão com um plano de educação individualizado para uma criança.
+* Oferecer consultas e serviços de consultoria profissional e assistência metodológica aos professores.
+* Fornecer informações e comunicação com órgãos consultivos.
+* Apresentar propostas e sugestões para melhorar e otimizar o trabalho educativo com crianças com deficiência e crianças com necessidades educacionais especiais.</t>
+  </si>
+  <si>
     <t>Sports Coach</t>
+  </si>
+  <si>
+    <t>Treinador de esportes</t>
   </si>
   <si>
     <t>* Determining the type, duration and intensity of training depending on the expected effect on the team/wards.
 * Compiling lists and/or formations of players entering the game (for team sports).
 * Analysing the performances of opponents in order to identify their weaknesses in games and tactics and to use them for the benefit of its team/ward.
 * Setting game tactics.
 * Cooperating with the coach assistants, team masseurs, physiotherapists, doctors, and the custodian.
 * Attending press conferences, and giving interviews to the media.</t>
   </si>
   <si>
+    <t>* Determinar o tipo, duração e intensidade do treinamento dependendo do efeito esperado na equipe/atletas sob sua responsabilidade.
+* Compilar listas e/ou formações de jogadores que entram no jogo (para esportes coletivos).
+* Analisar os desempenhos dos adversários para identificar suas fraquezas em jogos e táticas e utilizá-las para o benefício de sua equipe/atletas.
+* Definir táticas de jogo.
+* Cooperar com os assistentes do técnico, massagistas, fisioterapeutas, médicos e o custodiante.
+* Comparecer a coletivas de imprensa e conceder entrevistas à mídia.</t>
+  </si>
+  <si>
     <t>Sports Coordinator</t>
+  </si>
+  <si>
+    <t>Coordenador de Esportes</t>
   </si>
   <si>
     <t xml:space="preserve">* Oversees and coordinates the administrative functions, team preparation support, and logistical operations
 </t>
   </si>
   <si>
+    <t>* Supervisiona e coordena as funções administrativas, suporte à preparação da equipe e operações logísticas</t>
+  </si>
+  <si>
     <t>Teacher</t>
+  </si>
+  <si>
+    <t>Professora</t>
   </si>
   <si>
     <t>* Developing and implementing engaging lesson plans that meet curriculum standards.
 * Delivering high-quality instruction in a classroom setting, fostering a positive learning environment.
 * Assessing student progress and providing constructive feedback to support academic growth.
 * Utilizing a variety of teaching methods and resources to accommodate diverse learning styles.
 * Encouraging student participation and critical thinking through interactive activities and discussions.
 * Collaborating with colleagues, parents, and administrators to enhance educational programs.
 * Maintaining accurate records of student attendance, grades, and performance.
 * Participating in professional development opportunities to stay current with educational trends and practices.
 * Supporting students' social and emotional well-being through mentorship and guidance.
 * Adapting teaching strategies to meet the needs of students with varying abilities and backgrounds.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar planos de aula envolventes que atendam aos padrões curriculares.
+* Prestar instrução de alta qualidade em ambiente de sala de aula, fomentando um ambiente de aprendizado positivo.
+* Avaliar o progresso dos alunos e fornecer feedback construtivo para apoiar o crescimento acadêmico.
+* Utilizar uma variedade de métodos e recursos de ensino para acomodar estilos de aprendizado diversificados.
+* Incentivar a participação dos alunos e o pensamento crítico por meio de atividades interativas e discussões.
+* Colaborar com colegas, pais e administradores para aprimorar os programas educacionais.
+* Manter registros precisos de frequência, notas e desempenho dos alunos.
+* Participar de oportunidades de desenvolvimento profissional para estar atualizado sobre as tendências e práticas educacionais.
+* Apoiar o bem-estar social e emocional dos alunos por meio de orientação e mentoria.
+* Adaptar as estratégias de ensino para atender às necessidades de alunos com habilidades e antecedentes variados.</t>
+  </si>
+  <si>
     <t>Tutor</t>
   </si>
   <si>
     <t>* Providing personalized tutoring sessions in various subjects to students of different age groups.
 * Assessing students' learning needs and tailoring lesson plans to meet individual goals.
 * Utilizing a variety of teaching methods and resources to enhance student understanding and engagement.
 * Monitoring student progress and providing constructive feedback to promote academic improvement.
 * Assisting students with homework, exam preparation, and study skills development.
 * Creating a supportive and encouraging learning environment that fosters student confidence.
 * Collaborating with parents and guardians to discuss student progress and address any concerns.
 * Maintaining accurate records of student attendance, progress, and achievements.
 * Staying updated with educational best practices and subject knowledge to enhance tutoring effectiveness.
 * Participating in professional development opportunities to improve tutoring skills and techniques.</t>
   </si>
   <si>
+    <t>* Oferecer sessões de tutoria personalizadas em diversas disciplinas para alunos de diferentes faixas etárias.
+* Avaliar as necessidades de aprendizado dos alunos e adaptar planos de aula para atender a objetivos individuais.
+* Utilizar uma variedade de métodos e recursos de ensino para melhorar a compreensão e o envolvimento dos alunos.
+* Acompanhar o progresso dos alunos e fornecer feedback construtivo para promover a melhoria acadêmica.
+* Auxiliar os alunos com tarefas de casa, preparação para exames e desenvolvimento de habilidades de estudo.
+* Criar um ambiente de aprendizado acolhedor e estimulante que promova a confiança dos alunos.
+* Colaborar com pais e responsáveis para discutir o progresso dos alunos e abordar quaisquer preocupações.
+* Manter registros precisos de frequência, progresso e conquistas dos alunos.
+* Manter-se atualizado sobre as melhores práticas educacionais e conhecimento disciplinar para melhorar a eficácia da tutoria.
+* Participar de oportunidades de desenvolvimento profissional para aprimorar habilidades e técnicas de tutoria.</t>
+  </si>
+  <si>
     <t>University Teacher</t>
+  </si>
+  <si>
+    <t>Professor universitário</t>
   </si>
   <si>
     <t xml:space="preserve">* Leading professional lectures and practical exercises.
 * Recording attendance records into personal notes.
 * Testing student knowledge in the form of verbal answers and written tests including assessment using grades.
 * Issuing and recording student credits following a successful test or class completion.
 * Preparing the aids that are necessary for lectures and practical exercises.
 * Providing consultations to students during specifically defined hours.
 </t>
   </si>
   <si>
+    <t>* Realizar palestras profissionais e exercícios práticos.
+* Registrar registros de presença em notas pessoais.
+* Avaliar o conhecimento dos alunos em forma de respostas verbais e testes escritos, incluindo avaliação por meio de notas.
+* Emitir e registrar créditos dos alunos após a conclusão bem-sucedida de um teste ou aula.
+* Preparar os recursos necessários para palestras e exercícios práticos.
+* Fornecer consultas aos alunos durante horas específicas definidas.</t>
+  </si>
+  <si>
     <t>University Teaching assistant</t>
+  </si>
+  <si>
+    <t>Professor assistente universitário</t>
   </si>
   <si>
     <t>* Leading professional lectures and practical exercises.
 * Recording attendance records into personal notes.
 * Testing student knowledge in the form of verbal answers and written tests including assessment using grades.
 * Issuing and recording student credits following a successful test or class completion.
 * Preparing the aids that are necessary for lectures and practical exercises.
 * Providing consultations to students during specifically defined hours.</t>
   </si>
   <si>
+    <t>* Proferir palestras profissionais e exercícios práticos.
+* Registrar registros de presença em anotações pessoais.
+* Avaliar o conhecimento dos alunos mediante respostas verbais e testes escritos, incluindo avaliação com notas.
+* Emitir e registrar créditos aos alunos após a conclusão bem-sucedida de um teste ou aula.
+* Preparar os auxílios necessários para as palestras e exercícios práticos.
+* Fornecer consultas aos alunos durante horas especificamente definidas.</t>
+  </si>
+  <si>
     <t>Electrical &amp; Power Engineering</t>
+  </si>
+  <si>
+    <t>Engenharia Elétrica e de Energia</t>
   </si>
   <si>
     <t>* Designing and modifying 3D models of machinery, equipment and components using specialised projection software.
 * Completing drawings in paper and digital form as well as construction documentation.
 * Consulting with engineers in research and development, along with a head designer and production technologist.
 * Solving problems associated with manufacturability, finding solutions related to the savings in production costs, weight etc.</t>
+  </si>
+  <si>
+    <t>* Projetar e modificar modelos 3D de máquinas, equipamentos e componentes usando software de projeção especializado.
+* Concluir desenhos em papel e forma digital, além de documentação de construção.
+* Consultar com engenheiros em pesquisa e desenvolvimento, juntamente com um designer-chefe e tecnólogo de produção.
+* Resolver problemas associados à fabricação, encontrando soluções relacionadas à economia de custos de produção, peso, etc.</t>
   </si>
   <si>
     <t>* Preparing project documentation of wiring.
 * Documentation negotiation with the customer, professional bodies and organisations.
 * Drafting of technical design of solutions, including the calculation of expected implementation costs.
 * Conducting author's supervision during the construction.
 * Providing solutions to the variations and changes to project documentation, incorporation of new customer requirements.
 * Taking part in trials and putting constructions in service.
 * Elaborating project documentation of the actual construction in paper and digital form.
 * Providing technical assistance and consultation.</t>
   </si>
   <si>
+    <t>* Preparação da documentação do projeto de cabeamento.
+* Negociação da documentação com o cliente, órgãos profissionais e organizações.
+* Elaboração do projeto técnico de soluções, incluindo o cálculo dos custos de implementação esperados.
+* Realização da supervisão autoral durante a construção.
+* Fornecimento de soluções para variações e alterações na documentação do projeto, incorporação de novos requisitos do cliente.
+* Participação em testes e colocação de construções em serviço.
+* Elaboração da documentação do projeto da construção real em formato papel e digital.
+* Prestação de assistência técnica e consultoria.</t>
+  </si>
+  <si>
     <t>Electrical Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro elétrico</t>
   </si>
   <si>
     <t>* Specification, design, implementation, and installation of a solution following client defined requirements.
 * Proposal and definition of control system requirements.
 * Definition and configuration of sequential, paired, and discrete circuits.
 * Securing software development support.
 * Creating technical documentation for application solutions.
 * Securing technical support and engineering work at the client's site.</t>
   </si>
   <si>
+    <t>* Especificação, concepção, implementação e instalação de uma solução seguindo os requisitos definidos pelo cliente.
+* Proposta e definição dos requisitos do sistema de controle.
+* Definição e configuração de circuitos sequenciais, emparelhados e discretos.
+* Obtenção de suporte para o desenvolvimento de software.
+* Criação de documentação técnica para soluções de aplicativos.
+* Garantia de suporte técnico e trabalhos de engenharia no local do cliente.</t>
+  </si>
+  <si>
     <t>* Operating electrical machines, instruments, devices and electricity producing facilities.
 * Installing, maintaining and repairing electrical machinery, instruments and devices, external and internal electrical wiring, security, communication and telecommunication equipment, transmitters, receivers, etc.
 * Installing distribution infrastructure for building hardware.
 * Conducting measurements with electrical and electronic measuring devices and diagnostic technical equipment.</t>
   </si>
   <si>
+    <t>* Operar máquinas elétricas, instrumentos, dispositivos e instalações produtoras de eletricidade.
+* Instalar, manter e reparar máquinas elétricas, instrumentos e dispositivos, fiação elétrica interna e externa, equipamentos de segurança, comunicação e telecomunicação, transmissores, receptores, etc.
+* Instalar infraestrutura de distribuição para hardware de edifícios.
+* Realizar medições com dispositivos de medição elétricos e eletrônicos e equipamentos técnicos de diagnóstico.</t>
+  </si>
+  <si>
     <t>Electrical Fitter</t>
+  </si>
+  <si>
+    <t>Montador Elétrico</t>
   </si>
   <si>
     <t>* Completing assembly and maintenance works of electrical equipment, low, high, and very high voltage lines, electrical lightning etc. * Diagnosing outages and evaluating diagnostic measurements.
 * Performing functional tests of equipment after the preventive maintenance or repair.
 * Performing preventive maintenance of assigned equipment.
 * Completing repair or maintenance report in paper form.
 * Ensuring the reliability of operation and checking compliance with occupational health and safety and the use of personal protective equipment.</t>
   </si>
   <si>
+    <t>* Realizar trabalhos de montagem e manutenção de equipamentos elétricos, linhas de baixa, média, alta e extra alta tensão, iluminação elétrica etc.
+* Diagnosticar interrupções e avaliar medições diagnósticas.
+* Realizar testes funcionais de equipamentos após a manutenção preventiva ou reparo.
+* Realizar manutenção preventiva dos equipamentos atribuídos.
+* Preencher relatórios de reparo ou manutenção em formato impresso.
+* Garantir a confiabilidade da operação e verificar a conformidade com a saúde e segurança ocupacional e o uso de equipamentos de proteção individual.</t>
+  </si>
+  <si>
     <t>Electrician</t>
+  </si>
+  <si>
+    <t>Eletricista</t>
   </si>
   <si>
     <t>* Reading technical documentation.
 * Proposing the placement of electrical circuits.
 * Cutting openings and channels into the walls and floors.
 * Stripping electrical wires and cables. 
 * Powering up electrical disconnects, outlets, distribution panels, switches, connectors, breakers, fuses, transformers, lamps, and other electrical equipment.
 * Diagnosing and eliminating outages and electrical problems.
 * Following the safety and fire prevention regulations.</t>
   </si>
   <si>
+    <t>* Leitura de documentação técnica.
+* Proposição do posicionamento de circuitos elétricos.
+* Abertura de furos e canais em paredes e pisos.
+* Descasque de fios e cabos elétricos.
+* Ligação de desconexões elétricas, tomadas, painéis de distribuição, interruptores, conectores, disjuntores, fusíveis, transformadores, lâmpadas e outros equipamentos elétricos.
+* Diagnóstico e eliminação de interrupções e problemas elétricos.
+* Cumprimento das normas de segurança e prevenção de incêndios.</t>
+  </si>
+  <si>
     <t>Electrician (industrial)</t>
+  </si>
+  <si>
+    <t>Eletricista (industrial)</t>
   </si>
   <si>
     <t>* Designing and constructing electrical appliances and equipment.
 * Dismantling appliances and equipment for the purpose of repair.
 * Testing electrical installations using measuring and diagnostic devices.
 * Restoring and assembling appliances and equipment into a functional unit.
 * Inspecting and testing the technical electrical equipment.
 * Managing technical and operational documentation.</t>
   </si>
   <si>
+    <t>* Projetar e construir aparelhos e equipamentos elétricos.
+* Desmontar aparelhos e equipamentos para fins de reparo.
+* Testar instalações elétricas utilizando dispositivos de medição e diagnóstico.
+* Restaurar e montar aparelhos e equipamentos em uma unidade funcional.
+* Inspecionar e testar equipamentos elétricos técnicos.
+* Gerenciar documentação técnica e operacional.</t>
+  </si>
+  <si>
     <t>Electronics Electrician</t>
+  </si>
+  <si>
+    <t>Eletricista Eletrônico</t>
   </si>
   <si>
     <t>* Diagnosing faults in electronic devices using conventional measuring instruments.
 * Drawing up measurement protocols.
 * Reading and drawing electronic diagrams.
 * Addressing malfunctions by exchanging defective parts with new ones.
 * Mounting and debugging electronic components and equipment.
 * Updating the internal operating system (firmware).
 * Unblocking mobile phones, satellite receivers, etc.</t>
   </si>
   <si>
+    <t>* Diagnosticar falhas em dispositivos eletrônicos utilizando instrumentos de medição convencionais.
+* Elaborar protocolos de medição.
+* Ler e desenhar diagramas eletrônicos.
+* Corrigir mal funcionamentos trocando peças defeituosas por novas.
+* Montar e depurar componentes e equipamentos eletrônicos.
+* Atualizar o sistema operacional interno (firmware).
+* Desbloquear telefones celulares, receptores de satélite, etc.</t>
+  </si>
+  <si>
     <t>Inspection Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Inspeção</t>
   </si>
   <si>
     <t>* Performing technical inspections and tests of the electrical equipment according to the Labour Inspection certificate.
 * Completing written reports on executed inspections. 
 * Instructing employees - persons in accordance with the Section 20.</t>
   </si>
   <si>
+    <t>* Realizar inspeções e testes técnicos dos equipamentos elétricos de acordo com o certificado de Inspeção do Trabalho.
+* Elaborar relatórios escritos sobre as inspeções executadas.
+* Instruir funcionários - pessoas em conformidade com o Artigo 20.</t>
+  </si>
+  <si>
+    <t>* Realizar manutenção preventiva e operacional de máquinas e equipamentos.
+* Gerenciar, coordenar, motivar e avaliar funcionários subordinados.
+* Desenvolver e atualizar planos de manutenção.
+* Identificar peças desgastadas.
+* Solicitar peças de reposição.
+* Analisar as causas dos períodos de inatividade e tomar medidas para eliminá-los.
+* Monitorar e controlar custos de manutenção.
+* Comunicar-se com mestres de turno, engenheiros de processos e fornecedores de máquinas e equipamentos.</t>
+  </si>
+  <si>
     <t>PLC Programmer</t>
+  </si>
+  <si>
+    <t>Programador de PLC</t>
   </si>
   <si>
     <t>* Developing, simulating, implementing and testing of management programs for PLC devices.
 * Setting up PLC devices in case of production change.
 * Preparing visualisations of the technological process using specialised software.
 * Determining and eliminating malfunctions with an emphasis on minimising downtime.
 * Preparing and maintaining technical documentation for programs.
 * Partaking in putting PLC devices into service.</t>
   </si>
   <si>
+    <t>* Desenvolver, simular, implementar e testar programas de gestão para dispositivos PLC.
+* Configurar dispositivos PLC em caso de mudanças de produção.
+* Preparar visualizações do processo tecnológico utilizando software especializado.
+* Identificar e eliminar falhas com ênfase na minimização do tempo de inatividade.
+* Preparar e manter documentação técnica para programas.
+* Participar da colocação em serviço de dispositivos PLC.</t>
+  </si>
+  <si>
     <t>Power Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Energia</t>
   </si>
   <si>
     <t>* Ensuring and coordinating specialised inspections, tests and repairs of power equipment.
 * Drawing up production plans of energy consumption.
 * Reviewing the rational use of energy in the company.
 * Keeping records of energy consumption of the individual departments of society.
 * Running calculations of charges on heat meters, electricity meters, gas meters and water meters.
 * Proposing measures aimed at reducing energy consumption.
 * Preparing documents for tenders for energy suppliers.</t>
   </si>
   <si>
+    <t>* Garantir e coordenar inspeções especializadas, testes e reparações de equipamentos de energia.
+* Elaborar planos de produção de consumo de energia.
+* Revisar o uso racional de energia na empresa.
+* Manter registros de consumo de energia dos departamentos individuais da empresa.
+* Realizar cálculos de taxas em medidores de calor, medidores de eletricidade, medidores de gás e medidores de água.
+* Propor medidas visando reduzir o consumo de energia.
+* Preparar documentos para licitações de fornecedores de energia.</t>
+  </si>
+  <si>
     <t>Power-Generating Machinery Operator</t>
+  </si>
+  <si>
+    <t>Operador de Máquinas Geradoras de Energia</t>
   </si>
   <si>
     <t>* Monitoring and evaluating the parameters of the power machine operation in terms of performance, security, economy, ecology, fire protection principles etc.
 * Ensuring start-ups, shutdowns, pre-manipulations and tests of machinery and equipment.
 * Preventing disrepairs of machines by an early intervention to the run of equipment.</t>
+  </si>
+  <si>
+    <t>* Monitorar e avaliar os parâmetros de operação da máquina de energia em termos de desempenho, segurança, economia, ecologia, princípios de proteção contra incêndios, etc.
+* Garantir a inicialização, desligamento, pré-manipulações e testes de máquinas e equipamentos.
+* Prevenir avarias de máquinas por meio de intervenção precoce no funcionamento do equipamento.</t>
+  </si>
+  <si>
+    <t>* Responsabilidade pela implementação de novos produtos na empresa.
+* Elaboração de documentação de produção detalhada e procedimentos de trabalho.
+* Atualização da documentação de produção e procedimentos de trabalho em caso de alteração no processo de produção.
+* Implementação de ferramentas que aumentem a eficiência do processo de produção (por exemplo, Six Sigma, Kaizen, Lean, poka-yoke, etc.).
+* Redução dos custos de produção mantendo o nível de qualidade exigido.
+* Resolução dos problemas e anomalias ocorridos.
+* Participação na seleção e implantação de equipamentos tecnológicos nas instalações da empresa.
+* Estimativa das necessidades relacionadas a pessoal, tempo de produção e custos.
+* Comunicação com outros departamentos da empresa.</t>
   </si>
   <si>
     <t>* Conducting repairs and maintenance on electrical systems and equipment.
 * Diagnosing electrical faults and implementing effective solutions.
 * Performing routine inspections and testing of electrical systems to ensure safety and compliance.
 * Collaborating with engineers and other technicians to improve system performance.
 * Installing and configuring electrical systems and components as needed.
 * Maintaining accurate records of repairs, inspections, and maintenance activities.
 * Ensuring adherence to safety protocols and regulations during all repair activities.
 * Providing technical support and guidance to clients and team members.
 * Utilizing specialized tools and equipment to carry out repair tasks efficiently.
 * Staying updated with the latest industry trends and advancements in electrical engineering.
 * Assisting in the training and development of junior repair staff.
 * Responding promptly to emergency repair requests to minimize downtime.
 * Contributing to the development of maintenance schedules and procedures.
 * Participating in team meetings to discuss project progress and challenges.
 * Upholding a high standard of workmanship and professionalism in all tasks.</t>
   </si>
   <si>
+    <t>* Realizar reparos e manutenção em sistemas e equipamentos elétricos.
+* Diagnosticar falhas elétricas e implementar soluções eficazes.
+* Realizar inspeções e testes de rotina em sistemas elétricos para garantir segurança e conformidade.
+* Colaborar com engenheiros e outros técnicos para melhorar o desempenho do sistema.
+* Instalar e configurar sistemas e componentes elétricos conforme necessário.
+* Manter registros precisos de reparos, inspeções e atividades de manutenção.
+* Garantir a adesão a protocolos e regulamentos de segurança durante todas as atividades de reparo.
+* Fornecer suporte técnico e orientação a clientes e membros da equipe.
+* Utilizar ferramentas e equipamentos especializados para realizar tarefas de reparo de forma eficiente.
+* Manter-se atualizado sobre as últimas tendências e avanços da indústria em engenharia elétrica.
+* Auxiliar no treinamento e desenvolvimento de funcionários juniores de reparo.
+* Responder prontamente a solicitações de reparo de emergência para minimizar o tempo de inatividade.
+* Contribuir para o desenvolvimento de cronogramas e procedimentos de manutenção.
+* Participar de reuniões de equipe para discutir o progresso e os desafios do projeto.
+* Manter um alto padrão de habilidade e profissionalismo em todas as tarefas.</t>
+  </si>
+  <si>
     <t>Service Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Serviço</t>
   </si>
   <si>
     <t>* Mounting, dismantling and powering up machinery and equipment.
 * Providing repairs and maintenance of machinery and equipment.
 * Providing employee trainings on the use of machinery and equipment.
 * Completing technical reports.
 * Providing technical support to internal and external customers.</t>
   </si>
   <si>
+    <t>* Montagem, desmontagem e ligação de máquinas e equipamentos.
+* Realização de reparos e manutenção de máquinas e equipamentos.
+* Realização de treinamentos para funcionários sobre o uso de máquinas e equipamentos.
+* Elaboração de relatórios técnicos.
+* Prestação de suporte técnico a clientes internos e externos.</t>
+  </si>
+  <si>
     <t>Service Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Serviço</t>
   </si>
   <si>
     <t>* Taking care of the guarantee and after-guarantee service for the delivered goods.
 * Assembling and installing products for the customers.
 * Finding out about the causes of failure and defect on the products.
 * Assessing the validity of claims.
 * Ordering nonfunctional or damaged component parts from manufacturers.
 * Issuing assembly sheets for customers.
 * Cashing in and disbursing cash for the carried out repairs.</t>
   </si>
   <si>
+    <t>* Responsável pelo serviço de garantia e pós-garantia dos bens entregues.
+* Montagem e instalação de produtos para os clientes.
+* Investigar as causas de falhas e defeitos nos produtos.
+* Avaliar a validade das reclamações.
+* Solicitar peças componentes não funcionais ou danificadas aos fabricantes.
+* Emitir folhas de montagem para os clientes.
+* Receber e desembolsar dinheiro pelas reparações realizadas.</t>
+  </si>
+  <si>
     <t>Technician</t>
+  </si>
+  <si>
+    <t>Técnico</t>
   </si>
   <si>
     <t>* Putting machines, devices, and equipment into operation.
 * Analysing failures with the aim to identify their original cause.
 * Repairing machines, devices, and equipment by replacing the defective components by new ones or by software adjustments.
 * Managing, inspecting, and keeping the technical documentation up-to-date.
 * Ensuring technical support regarding the processes and products in the production.</t>
+  </si>
+  <si>
+    <t>* Colocar máquinas, dispositivos e equipamentos em funcionamento.
+* Analisar falhas com o objetivo de identificar sua causa original.
+* Reparar máquinas, dispositivos e equipamentos, substituindo componentes defeituosos por novos ou ajustando por meio de software.
+* Gerenciar, inspecionar e manter a documentação técnica atualizada.
+* Garantir suporte técnico relacionado aos processos e produtos na produção.</t>
   </si>
   <si>
     <t>* Introducing new products into production.
 * Analysing technological product manufacturability.
 * Defining production and work practices, training production operators.
 * Monitoring compliance with established procedures, regulations and product quality.
 * Managing, checking, maintaining and updating technical documentation.
 * Calculating normalised time, product prices and conversions within quotations.
 * Solving the complaints of suppliers and customers as well as internal complaints.
 * Optimising technological processes to improve product quality and minimise costs.</t>
   </si>
   <si>
+    <t>* Introduzir novos produtos na produção.
+* Analisar a fabricabilidade tecnológica de produtos.
+* Definir práticas de produção e trabalho, treinar operadores de produção.
+* Acompanhar a conformidade com procedimentos, regulamentos e qualidade de produto estabelecidos.
+* Gerenciar, verificar, manter e atualizar documentação técnica.
+* Calcular tempo normalizado, preços de produtos e conversões dentro de cotações.
+* Resolver reclamações de fornecedores e clientes, bem como reclamações internas.
+* Otimizar processos tecnológicos para melhorar a qualidade do produto e minimizar custos.</t>
+  </si>
+  <si>
     <t>Telecommunication network installer</t>
+  </si>
+  <si>
+    <t>Instalador de redes de telecomunicações</t>
   </si>
   <si>
     <t>* Installing, maintaining, and repairing telecommunication networks, including fiber optic and copper cabling systems.
 * Conducting site surveys to determine installation requirements and ensure compliance with specifications.
 * Collaborating with engineers and project managers to develop installation plans and timelines.
 * Connecting telecommunications equipment, including routers, switches, and servers, to network infrastructure.
 * Testing and troubleshooting network connectivity issues to ensure optimal performance.
 * Ensuring adherence to safety protocols and industry standards during installation and maintenance activities.
 * Providing technical support and training to clients on the operation of telecommunication systems.
 * Documenting installation processes, maintenance activities, and service reports for future reference.
 * Staying updated on advancements in telecommunication technology and best practices.
 * Assisting in the development of project budgets and resource allocation for telecommunication installations.</t>
   </si>
   <si>
+    <t>* Instalar, manter e reparar redes de telecomunicações, incluindo sistemas de cablagem de fibra óptica e cobre.
+* Realizar levantamentos de local para determinar os requisitos de instalação e garantir a conformidade com as especificações.
+* Colaborar com engenheiros e gerentes de projetos para desenvolver planos de instalação e cronogramas.
+* Conectar equipamentos de telecomunicações, incluindo roteadores, comutadores e servidores, à infraestrutura de rede.
+* Testar e solucionar problemas de conectividade de rede para garantir o desempenho ideal.
+* Garantir a adesão a protocolos de segurança e padrões da indústria durante as atividades de instalação e manutenção.
+* Fornecer suporte técnico e treinamento aos clientes sobre a operação de sistemas de telecomunicações.
+* Documentar processos de instalação, atividades de manutenção e relatórios de serviço para referência futura.
+* Manter-se atualizado sobre avanços na tecnologia de telecomunicações e melhores práticas.
+* Auxiliar no desenvolvimento de orçamentos de projetos e alocação de recursos para instalações de telecomunicações.</t>
+  </si>
+  <si>
     <t>General labour</t>
   </si>
   <si>
+    <t>Mão de obra geral</t>
+  </si>
+  <si>
     <t>Au-pair</t>
+  </si>
+  <si>
+    <t>Au pair</t>
   </si>
   <si>
     <t>* Taking care of children in the absence of their guardians.
 * Accompanying children to/from school.
 * Helping children with learning and their homework.
 * Performing routine housework (vacuuming, dusting, ironing, washing dishes, etc.).</t>
   </si>
   <si>
+    <t>* Cuidar das crianças na ausência dos seus guardiões.
+* Acompanhar as crianças de/para a escola.
+* Auxiliar as crianças nos estudos e nos trabalhos de casa.
+* Realizar trabalhos caseiros rotineiros (aspirar, espanar, passar a ferro, lavar louça, etc.).</t>
+  </si>
+  <si>
     <t>Cleaner</t>
+  </si>
+  <si>
+    <t>Faxineira</t>
   </si>
   <si>
     <t>* Cleaning, polishing, and wiping off furniture and equipment and removing dust.
 * Cleaning windows, glass panels in doors and other glass surfaces.
 * Emptying wastebaskets and ashtrays.
 * Vacuuming carpets, rugs and other fabrics.
 * Cleaning flooring, tiles, and exterior surfaces.
 * Cleaning and disinfecting sanitary facilities, replacing hygienic supplies.</t>
   </si>
   <si>
+    <t>* Limpeza, polimento e remoção de poeira de móveis e equipamentos.
+* Limpeza de janelas, painéis de vidro em portas e outras superfícies de vidro.
+* Esvaziamento de cestos de lixo e cinzeiros.
+* Aspiração de tapetes, carpetes e outros tecidos.
+* Limpeza de pisos, azulejos e superfícies externas.
+* Limpeza e desinfecção de instalações sanitárias, substituição de suprimentos higiênicos.</t>
+  </si>
+  <si>
     <t>Cleaning manager</t>
+  </si>
+  <si>
+    <t>Gerente de limpeza</t>
   </si>
   <si>
     <t>* Overseeing and managing all cleaning operations within the organization.
 * Developing and implementing cleaning schedules and protocols to ensure high standards of cleanliness.
 * Supervising and training cleaning staff to ensure efficient and effective cleaning practices.
 * Conducting regular inspections of facilities to ensure compliance with health and safety regulations.
 * Managing inventory of cleaning supplies and equipment, ensuring adequate stock levels.
 * Addressing and resolving any cleaning-related issues or complaints from staff and clients.
 * Collaborating with other departments to coordinate cleaning schedules and minimize disruption.
 * Ensuring the proper use and maintenance of cleaning equipment and tools.
 * Keeping up-to-date with industry best practices and innovations in cleaning techniques and products.
 * Preparing reports on cleaning operations, staff performance, and supply usage for management review.</t>
   </si>
   <si>
+    <t>* Supervisionar e gerenciar todas as operações de limpeza dentro da organização.
+* Desenvolver e implementar horários e protocolos de limpeza para garantir padrões elevados de limpeza.
+* Supervisionar e treinar a equipe de limpeza para garantir práticas de limpeza eficientes e eficazes.
+* Realizar inspeções regulares das instalações para garantir a conformidade com as regulamentações de saúde e segurança.
+* Gerenciar o estoque de suprimentos e equipamentos de limpeza, garantindo níveis adequados de estoque.
+* Atender e resolver qualquer problema ou reclamação relacionada à limpeza por parte da equipe e dos clientes.
+* Colaborar com outros departamentos para coordenar horários de limpeza e minimizar interrupções.
+* Garantir o uso e manutenção adequados de equipamentos e ferramentas de limpeza.
+* Manter-se atualizado sobre as melhores práticas da indústria e inovações em técnicas e produtos de limpeza.
+* Preparar relatórios sobre operações de limpeza, desempenho da equipe e uso de suprimentos para revisão da gestão.</t>
+  </si>
+  <si>
     <t>General Labourer</t>
   </si>
   <si>
+    <t>Operário Geral</t>
+  </si>
+  <si>
     <t>* Performing a wide range of auxiliary work in catering to establishments, constructions, manufacturing companies etc.</t>
+  </si>
+  <si>
+    <t>* Realizar uma ampla variedade de trabalhos auxiliares em serviços de catering para estabelecimentos, construções, empresas de manufatura, etc.</t>
   </si>
   <si>
     <t>Hostess</t>
   </si>
   <si>
     <t>* Welcoming the guests and visitors at exhibitions, fairs, social gatherings and events.
 * Handing out promotional materials and items, souvenirs and business cards.
 * Replenishing promotional materials for visitors to exhibitions and fairs.
 * Replenishing refreshments for invited guests at the exhibition stand.
 * Providing general information.</t>
   </si>
   <si>
+    <t>* Recepcionar convidados e visitantes em exposições, feiras, reuniões sociais e eventos.
+* Distribuir materiais e itens promocionais, lembranças e cartões de visita.
+* Reabastecer materiais promocionais para visitantes de exposições e feiras.
+* Reabastecer os refrescos para convidados convidados no estande da exposição.
+* Fornecer informações gerais.</t>
+  </si>
+  <si>
     <t>Labourer</t>
+  </si>
+  <si>
+    <t>Trabalhador/Operário assalariado</t>
   </si>
   <si>
     <t>* Performing a wide range of manual tasks in the production companies, on building sites, in the forests etc.
 * Meet the given production norms (in production companies) with the emphasis on the speed and accuracy of production.
 * Operating machinery, instruments, and equipment as means for fulfilling the given tasks.
 * Carrying out simple repairs and maintenance of the machinery, instruments and equipment.</t>
   </si>
   <si>
+    <t>* Executar uma ampla gama de tarefas manuais em empresas de produção, canteiros de obras, florestas, etc.
+* Cumprir as normas de produção estabelecidas (em empresas de produção) com ênfase na velocidade e precisão da produção.
+* Operar máquinas, instrumentos e equipamentos como meio de realizar as tarefas designadas.
+* Realizar reparos simples e manutenção das máquinas, instrumentos e equipamentos.</t>
+  </si>
+  <si>
     <t>Porter, Information Staff</t>
+  </si>
+  <si>
+    <t>Porteiro</t>
   </si>
   <si>
     <t>* Providing information to visitors and navigating them within the building.
 * Handling incoming and outgoing phone calls.
 * Keeping records of visitors and their personal data to a limited extent.
 * Lending keys to lockable rooms to authorised personnel.
 * Locking the entrance door at night and during public holidays.</t>
   </si>
   <si>
+    <t>* Fornecer informações aos visitantes e orientá-los dentro do edifício.
+* Atender chamadas telefónicas de entrada e saída.
+* Manter registos de visitantes e dos seus dados pessoais em extensão limitada.
+* Empréstimo de chaves de salas trancáveis ​​a pessoal autorizado.
+* Fechar a porta de entrada à noite e durante feriados públicos.</t>
+  </si>
+  <si>
     <t>Survey Interviewer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entrevistador </t>
   </si>
   <si>
     <t>* Contacting a preselected sample of people in the field or via various channels (telephone, mail, e-mail, Internet).
 * Recording the responses of respondents in questionnaires.
 * Checking the extent of the completion of questionnaires.
 * Submitting completed questionnaires to the superior.</t>
   </si>
   <si>
+    <t>* Contatar uma amostra pré-selecionada de pessoas no campo ou por meio de vários canais (telefone, correio, e-mail, Internet).
+* Registrar as respostas dos entrevistados em questionários.
+* Verificar a extensão do preenchimento dos questionários.
+* Entregar os questionários preenchidos ao superior.</t>
+  </si>
+  <si>
     <t>Human Resources</t>
   </si>
   <si>
+    <t>Recursos Humanos</t>
+  </si>
+  <si>
     <t>Career advisor</t>
+  </si>
+  <si>
+    <t>Consultor de carreira</t>
   </si>
   <si>
     <t>* Providing guidance and support to individuals in their career development and job search processes.
 * Conducting one-on-one career counseling sessions to assess clients' skills, interests, and goals.
 * Assisting clients in creating effective resumes and cover letters tailored to specific job opportunities.
 * Offering interview preparation and coaching to enhance clients' confidence and performance.
 * Developing and facilitating workshops on various career-related topics, including job search strategies and networking.
 * Staying updated on labor market trends and employment opportunities to provide relevant information to clients.
 * Collaborating with educational institutions and employers to connect clients with job openings and internships.
 * Utilizing assessment tools to help clients identify their strengths and areas for improvement.
 * Maintaining accurate records of client interactions and progress for follow-up and reporting purposes.
 * Promoting a positive and supportive environment that encourages clients to pursue their career aspirations.</t>
   </si>
   <si>
+    <t>* Fornecer orientação e apoio a indivíduos no desenvolvimento de suas carreiras e no processo de busca por emprego.
+* Realizar sessões de aconselhamento de carreira individualizadas para avaliar as habilidades, interesses e objetivos dos clientes.
+* Auxiliar os clientes na criação de currículos e cartas de apresentação eficazes, personalizados para oportunidades específicas de emprego.
+* Oferecer preparação e treinamento para entrevistas para melhorar a confiança e o desempenho dos clientes.
+* Desenvolver e facilitar workshops sobre tópicos relacionados à carreira, incluindo estratégias de busca por emprego e networking.
+* Manter-se atualizado sobre as tendências do mercado de trabalho e oportunidades de emprego para fornecer informações relevantes aos clientes.
+* Colaborar com instituições de ensino e empregadores para conectar os clientes com vagas de emprego e estágios.
+* Utilizar ferramentas de avaliação para ajudar os clientes a identificar seus pontos fortes e áreas para melhoria.
+* Manter registros precisos das interações com os clientes e do seu progresso para fins de acompanhamento e relatórios.
+* Promover um ambiente positivo e de apoio que incentive os clientes a perseguir suas aspirações de carreira.</t>
+  </si>
+  <si>
     <t>Coach</t>
+  </si>
+  <si>
+    <t>Coach/Treinador</t>
   </si>
   <si>
     <t>* Supporting clients in solving problems through structured questions, reflections, suggestions and feedback.
 * Providing consultations on alternative procedures and their consequences.
 * Aiding the implementation of defined plans and intentions.
 * Supporting development and learning.</t>
   </si>
   <si>
+    <t>* Apoiar os clientes na resolução de problemas por meio de perguntas estruturadas, reflexões, sugestões e feedback.
+* Oferecer consultorias sobre procedimentos alternativos e suas consequências.
+* Auxiliar na implementação de planos e intenções definidos.
+* Apoiar o desenvolvimento e o aprendizado.</t>
+  </si>
+  <si>
     <t>Compensation &amp; Benefit Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Remuneração e Benefícios</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in the setting of reward strategies within the company.
 * Planning of personal costs.
 * Watching withdrawals from the funds earmarked for the remuneration of employees.
 * Reevaluating the height of salaries and provided benefits.
 * Solving problems connected with remuneration.
 </t>
   </si>
   <si>
+    <t>* Participar na definição de estratégias de recompensa dentro da empresa.
+* Planejamento de custos pessoais.
+* Acompanhar os saques dos fundos destinados à remuneração dos empregados.
+* Reavaliar a altura dos salários e benefícios fornecidos.
+* Resolver problemas relacionados à remuneração.</t>
+  </si>
+  <si>
     <t>Education Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Educação</t>
   </si>
   <si>
     <t>* Responsibility for the drawing up a plan of training activities.
 * Determining the training needs and communication with senior staff in developing a training plan.
 * Preparing the group and individual training plans.
 * Introducing the new training systems and new projects.
 * Cooperating in the implementation of professional career system and in creating a system of further education.
 * Creating and implementing the professional career system of employees and creating the processes to ensure the further professional development of employees.
 * Conducting organisation development projects.
 * Independent completing, recording and revising the proposals of training activities (internal and external).
 * Creating and managing the catalogue of training activities.
 * Providing advice on creating training proposals.
 * Preparing and organising internal trainings, preparing technical equipment and the ensuring suitable classrooms.
 * Tracking feedback from conducted training in order to improve the service provided for the necessary staff development.
 * Providing training activities through external training companies.
 * Participating in defining the requirements and specifications for choosing a supplier of training activities.
 * Communicating with the external suppliers of trainings.
 * Covering the current qualification needs.
 * Providing advice to managers and employees concerning the arrangements for further education.
 * Independent developing, designing and documenting trainings and seminars for employees.
 * Conducting or moderating seminars, conferences, group works, case studies, planning and model situations.
 * Performing one´s own training activities.
 * Monitoring and analysing the trends and news in the market of education development and further education of adults and human resources and their implementation as appropriate.
 * Responsibility for keeping records of completed trainings and courses.
 * Preparing reports and statistics on training activities.
 * Presenting the process and outcomes of training activities for audits and controlling.
 * Communicating with other external companies and institutions (secondary schools, universities, training and educational centres, educational agencies, etc.) in order to achieve an effective co-operation in implementing joint projects.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela elaboração de um plano de atividades de treinamento.
+* Determinação das necessidades de treinamento e comunicação com a equipe sênior no desenvolvimento de um plano de treinamento.
+* Preparação de planos de treinamento em grupo e individual.
+* Introdução de novos sistemas de treinamento e novos projetos.
+* Cooperação na implementação do sistema de carreira profissional e na criação de um sistema de educação continuada.
+* Criação e implementação do sistema de carreira profissional dos funcionários e criação de processos para garantir o desenvolvimento profissional contínuo dos funcionários.
+* Realização de projetos de desenvolvimento organizacional.
+* Conclusão, registro e revisão independentes de propostas de atividades de treinamento (internas e externas).
+* Criação e gerenciamento do catálogo de atividades de treinamento.
+* Fornecimento de orientação sobre a criação de propostas de treinamento.
+* Preparação e organização de treinamentos internos, preparação de equipamentos técnicos e garantia de salas de aula adequadas.
+* Acompanhamento de feedback de treinamentos realizados para melhorar o serviço prestado para o desenvolvimento necessário da equipe.
+* Fornecimento de atividades de treinamento através de empresas de treinamento externas.
+* Participação na definição dos requisitos e especificações para a escolha de um fornecedor de atividades de treinamento.
+* Comunicação com os fornecedores externos de treinamentos.
+* Abordagem das necessidades atuais de qualificação.
+* Fornecimento de orientação a gerentes e funcionários sobre os arranjos para educação continuada.
+* Desenvolvimento, design e documentação independentes de treinamentos e seminários para funcionários.
+* Realização ou moderação de seminários, conferências, trabalhos em grupo, estudos de caso, planejamento e situações modelo.
+* Realização de atividades de treinamento próprias.
+* Monitoramento e análise das tendências e notícias no mercado de desenvolvimento educacional e educação continuada de adultos e recursos humanos e sua implementação, conforme necessário.
+* Responsabilidade por manter registros de treinamentos e cursos concluídos.
+* Preparação de relatórios e estatísticas sobre atividades de treinamento.
+* Apresentação do processo e resultados das atividades de treinamento para auditorias e controle.
+* Comunicação com outras empresas e instituições externas (escolas secundárias, universidades, centros de treinamento e educação, agências educacionais, etc.) para alcançar uma cooperação eficaz na implementação de projetos conjuntos.</t>
+  </si>
+  <si>
     <t>HR Assistant</t>
+  </si>
+  <si>
+    <t>Assistente de RH</t>
   </si>
   <si>
     <t>* Administrative support of the HR department
 * Organizing appointments and job interviews
 * CV selection, candidate pre-selection over the phone
 * Participating in and assisting with keeping the HR agenda (contracts, terminations, addendums, extensions)
 * Helping with organising employee training and education
 * Communicating with partners, management, other departments and employees</t>
   </si>
   <si>
+    <t>* Suporte administrativo ao departamento de Recursos Humanos
+* Organização de encontros e entrevistas de emprego
+* Seleção de CVs, pré-seleção de candidatos por telefone
+* Participação e apoio na gestão da agenda de RH (contratos, rescisões, aditivos, prorrogações)
+* Auxílio na organização de treinamentos e formação de funcionários
+* Comunicação com parceiros, gestão, outros departamentos e funcionários</t>
+  </si>
+  <si>
     <t>HR Business Partner</t>
+  </si>
+  <si>
+    <t>Parceiro de negócios de RH</t>
   </si>
   <si>
     <t>* Making up a concept of employees' training, their evaluation and rewarding.
 * Coordinating selection processes in the company or in assigned departments.
 * Cooperating with the managers of the company at solving personal questions.
 * Taking active part in strategic decisions of the company.
 * Keeping the personal employee agenda.
 * providing counseling to the managers and employees in the area of the Labour Code and the related legislation.</t>
   </si>
   <si>
+    <t>* Elaborar um conceito de formação de funcionários, avaliação e recompensa.
+* Coordenar processos de seleção na empresa ou em departamentos designados.
+* Cooperar com os gestores da empresa na resolução de questões pessoais.
+* Participar ativamente nas decisões estratégicas da empresa.
+* Manter a agenda pessoal dos funcionários.
+* Prestar aconselhamento aos gestores e funcionários na área do Código do Trabalho e legislação relacionada.</t>
+  </si>
+  <si>
     <t>HR Consultant</t>
+  </si>
+  <si>
+    <t>Consultor de RH</t>
   </si>
   <si>
     <t>* Advertising job vacancies.
 * Selecting profiles of candidates from internal database and external sources.
 * Organising and independently conducting selection interviews with candidates.
 * Evaluating candidates from the personal and professional point of view and their subsequent recommending to the clients.
 * Providing consultation and advice to clients and jobseekers.
 * Regular communication with assigned clients.</t>
   </si>
   <si>
+    <t>* Divulgar as vagas de emprego.
+* Selecionar perfis de candidatos a partir da base de dados interna e fontes externas.
+* Organizar e realizar, de forma independente, entrevistas de seleção com os candidatos.
+* Avaliar os candidatos do ponto de vista pessoal e profissional e recomendá-los posteriormente aos clientes.
+* Prestar consultoria e aconselhamento a clientes e pessoas em busca de emprego.
+* Comunicação regular com os clientes atribuídos.</t>
+  </si>
+  <si>
     <t>HR Coordinator</t>
+  </si>
+  <si>
+    <t>Coordenador de RH</t>
   </si>
   <si>
     <t>* managing the assigned project, selecting employees
 * taking care of, coordinating and being responsible for the assigned employees
 * communication with the representatives of the employer
 * checking attendance, preparing wage documents</t>
   </si>
   <si>
+    <t>* gerenciar o projeto atribuído, selecionando funcionários
+* cuidar, coordenar e ser responsável pelos funcionários atribuídos
+* comunicação com os representantes do empregador
+* verificar a frequência, preparar documentos de salário</t>
+  </si>
+  <si>
     <t>HR Generalist</t>
+  </si>
+  <si>
+    <t>Generalista de RH</t>
   </si>
   <si>
     <t>* Providing advice to line managers and employees concerning the Labour Code and related legislation.
 * Responsibility for the identification of the staffing need and recruitment of new employees.
 * Managing the personnel administration.
 * Ensuring the further development and education of employees.
 * Reporting the results to the management of the company.
 * Preparing documents for the wage department.</t>
   </si>
   <si>
+    <t>* Prestar aconselhamento aos gestores de linha e funcionários relativamente ao Código do Trabalho e legislação relacionada.
+* Responsabilidade pela identificação da necessidade de pessoal e recrutamento de novos funcionários.
+* Gerir a administração de pessoal.
+* Garantir o desenvolvimento e formação contínua dos funcionários.
+* Reportar os resultados à gestão da empresa.
+* Preparar documentos para o departamento de salários.</t>
+  </si>
+  <si>
     <t>HR Officer</t>
+  </si>
+  <si>
+    <t>Funcionário de RH</t>
   </si>
   <si>
     <t>* Defining qualification prerequisites for specific work positions.
 * Responsibility for the contents of recruitment advertisements and its communication in the mass media.
 * Holding personal interviews with employment candidates.
 * Preparing the contents of employment contracts.
 * Securing employment-related activities connected to the start and end of employment.
 * Preparation of the materials used for payroll processing.
 * Securing training and educational activities within the organisation.
 * Formulating, managing, and optimising the system of motivation and benefits.
 * Responsibility for archiving and adherence to the protection of employee personal data.</t>
   </si>
   <si>
+    <t>* Definição de pré-requisitos de qualificação para cargos de trabalho específicos.
+* Responsabilidade pelo conteúdo dos anúncios de recrutamento e sua comunicação nos meios de comunicação de massa.
+* Realização de entrevistas pessoais com candidatos a emprego.
+* Preparação do conteúdo dos contratos de trabalho.
+* Garantia das atividades relacionadas ao emprego ligadas ao início e término do emprego.
+* Preparação dos materiais utilizados para processamento de folha de pagamento.
+* Garantia de atividades de treinamento e educação dentro da organização.
+* Formulação, gestão e otimização do sistema de motivação e benefícios.
+* Responsabilidade pelo arquivamento e adesão à proteção dos dados pessoais dos funcionários.</t>
+  </si>
+  <si>
     <t>Lecturer, trainer</t>
   </si>
   <si>
     <t>* Preparing the content of courses and trainings.
 * Providing the instructional materials and teaching aids.
 * Lecturing on the subject matter and the subsequent application of theoretical knowledge into practice.
 * Reviewing the acquired knowledge through discussions, tests, or practical demonstrations.
 * Issuing certificates after the successful completion of courses and trainings.</t>
   </si>
   <si>
+    <t>* Preparar o conteúdo dos cursos e treinamentos.
+* Fornecer materiais didáticos e recursos de apoio ao ensino.
+* Ministrar aulas sobre a matéria e a subsequente aplicação do conhecimento teórico na prática.
+* Revisar o conhecimento adquirido mediante discussões, testes ou demonstrações práticas.
+* Expedir certificados após a conclusão bem-sucedida dos cursos e treinamentos.</t>
+  </si>
+  <si>
     <t>Occupational Psychologist</t>
+  </si>
+  <si>
+    <t>Psicólogo Ocupacional</t>
   </si>
   <si>
     <t>* Providing psychological counselling for individuals and/or groups.
 * Detecting problems with the help of test batteries.
 * Analysing problems and relationships at the working place.
 * Taking part in making up work groups and teams.
 * Suggesting measures focused on improving the work climate.
 * Finding out facts about employees with the help of special tests and questionnaires.</t>
   </si>
   <si>
+    <t>* Fornecer aconselhamento psicológico para indivíduos e/ou grupos.
+* Detectar problemas com a ajuda de baterias de testes.
+* Analisar problemas e relações no local de trabalho.
+* Participar na formação de grupos e equipes de trabalho.
+* Sugeri medidas focadas em melhorar o clima de trabalho.
+* Descobrir dados sobre os funcionários com a ajuda de testes e questionários especiais.</t>
+  </si>
+  <si>
     <t>Recruiter</t>
+  </si>
+  <si>
+    <t>Recrutador</t>
   </si>
   <si>
     <t>* Conducting telephone interviews in order to identify and eliminate unsuitable job seekers for the position.
 * Inviting suitable job seekers to interviews.
 * Conducting job interviews with the job seekers, in turn inquiring about previous experience, expected salary, etc.
 * Testing the language competence, abilities and skills through simulated dialogues, tests, etc.
 * Regular monitoring of job seekers on job portals, monitoring the currently required job positions on the market.
 * Keeping files of job seekers.</t>
   </si>
   <si>
+    <t>* Realizar entrevistas telefónicas para identificar e eliminar candidatos inadequados para o cargo.
+* Convidar candidatos adequados para entrevistas.
+* Realizar entrevistas de emprego com os candidatos, perguntando sobre experiência anterior, salário esperado, etc.
+* Testar a competência linguística, habilidades e capacidades através de diálogos simulados, testes, etc.
+* Monitoramento regular dos candidatos em portais de emprego, acompanhando as vagas atualmente necessárias no mercado.
+* Manter arquivos de candidatos.</t>
+  </si>
+  <si>
     <t>Information Technology</t>
   </si>
   <si>
+    <t>Tecnologia da Informação</t>
+  </si>
+  <si>
     <t>.NET Programmer</t>
+  </si>
+  <si>
+    <t>Programador .NET</t>
   </si>
   <si>
     <t>* Developing websites in the .NET environment.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolvimento de sites no ambiente .NET.
+* Análise dos requisitos dos clientes e avaliação dos riscos potenciais e questões técnicas relacionadas.
+* Participação na criação de especificações técnicas.
+* Entrega do trabalho concluído aos clientes/testadores para fins de teste.
+* Identificação e correção de erros funcionais e de segurança no código-fonte.
+* Entrega de aplicações de software concluídas a clientes, gerentes de projeto, etc.
+* Fornecimento de suporte técnico a clientes.</t>
+  </si>
+  <si>
     <t>ABAP Programmer</t>
+  </si>
+  <si>
+    <t>Programador ABAP</t>
   </si>
   <si>
     <t>* Developing complex computer applications and/or separate modules in the ABAP programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolver aplicações computacionais complexas e/ou módulos separados na linguagem de programação ABAP.
+* Analisar os requisitos dos clientes e avaliar os potenciais riscos e problemas técnicos relacionados.
+* Participar da criação de especificações técnicas.
+* Entregar o trabalho concluído para clientes/testadores para fins de teste.
+* Identificar e corrigir erros funcionais e de segurança no código-fonte.
+* Entregar aplicações de software concluídas para clientes, gerentes de projeto, etc.
+* Fornecer suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>Agile Coach</t>
+  </si>
+  <si>
+    <t>Coach ágil</t>
   </si>
   <si>
     <t>Implementing agile principles within teams and the organization.
 Coaching Scrum Masters, Product Owners, and development teams.
 Facilitating retrospectives, workshops, and agile ceremonies.
 Assessing team maturity and proposing improvements.
 Removing obstacles that hinder agile ways of working.
 Educating teams on agile frameworks (Scrum, Kanban, SAFe).
 Supporting a culture of continuous improvement.</t>
   </si>
   <si>
+    <t>Implementação de princípios ágeis nas equipas e na organização.
+Coaching de Scrum Masters, Product Owners e equipas de desenvolvimento.
+Facilitação de retrospectivas, workshops e cerimónias ágeis.
+Avaliação da maturidade da equipa e sugestão de melhorias.
+Remoção de obstáculos que dificultam o funcionamento ágil.
+Formação das equipas nos frameworks ágeis (Scrum, Kanban, SAFe).
+Promoção de uma cultura de melhoria contínua.</t>
+  </si>
+  <si>
     <t>AI Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de inteligência artificial</t>
   </si>
   <si>
     <t>* Design, development and implementation of artificial intelligence and machine learning models.
 * Data processing and analysis, including dataset preparation, cleaning and annotation.
 * Development of algorithms for prediction, classification, image/speech recognition or natural language processing (NLP).
 * Integration of AI solutions into existing products, systems or cloud infrastructure.
 * Optimization of models in terms of performance, accuracy and computational resource requirements.
 * Collaboration with data analysts, software developers and business teams in defining requirements and goals.
 * Monitoring AI/ML trends and innovations and applying them in practice.
 * Documentation of procedures, solutions and experiment results.</t>
   </si>
   <si>
+    <t>* Concepção, desenvolvimento e implementação de modelos de inteligência artificial e aprendizagem automática.
+* Processamento e análise de dados, incluindo preparação de conjuntos de dados, limpeza e anotação de dados.
+* Desenvolvimento de algoritmos para previsão, classificação, reconhecimento de imagem/fala ou processamento de linguagem natural (NLP).
+* Integração de soluções de IA em produtos, sistemas ou infraestruturas em nuvem existentes.
+* Otimização de modelos em termos de desempenho, precisão e requisitos de recursos computacionais.
+* Colaboração com analistas de dados, desenvolvedores de software e equipes de negócios na definição de requisitos e objetivos.
+* Monitorização de tendências e inovações em IA/ML e sua aplicação prática.
+* Documentação de procedimentos, soluções e resultados de experimentos.</t>
+  </si>
+  <si>
     <t>Android Developer</t>
+  </si>
+  <si>
+    <t>Desenvolvedor Android</t>
   </si>
   <si>
     <t>* Developing and maintaining mobile applications for the Android platform.
 * Collaborating with cross-functional teams to define, design, and ship new features.
 * Ensuring the performance, quality, and responsiveness of applications.
 * Identifying and fixing bugs and performance bottlenecks.
 * Writing clean, maintainable, and efficient code.
 * Participating in code reviews and providing constructive feedback to peers.
 * Staying up-to-date with the latest industry trends and technologies to enhance development processes.
 * Integrating third-party libraries and APIs to enhance application functionality.
 * Assisting in the preparation of technical documentation and specifications.
 * Troubleshooting and resolving issues reported by users and testers.
 * Engaging in continuous learning and professional development to improve skills and knowledge.
 * Collaborating with designers to create intuitive and user-friendly interfaces.
 * Contributing to the overall development team culture and best practices.
 * Participating in Agile development processes, including sprint planning and retrospectives.
 * Supporting the deployment of applications to the Google Play Store and ensuring compliance with guidelines.</t>
   </si>
   <si>
+    <t>* Desenvolver e manter aplicações móveis para a plataforma Android.
+* Colaborar com equipes multifuncionais para definir, projetar e lançar novos recursos.
+* Garantir o desempenho, a qualidade e a responsividade das aplicações.
+* Identificar e corrigir erros e gargalos de desempenho.
+* Escrever código limpo, manutenível e eficiente.
+* Participar de revisões de código e fornecer feedback construtivo aos colegas.
+* Manter-se atualizado sobre as últimas tendências e tecnologias do setor para aprimorar os processos de desenvolvimento.
+* Integrar bibliotecas e APIs de terceiros para aprimorar a funcionalidade das aplicações.
+* Auxiliar na preparação de documentação técnica e especificações.
+* Solucionar e resolver problemas relatados por usuários e testadores.
+* Engajar-se em aprendizado contínuo e desenvolvimento profissional para melhorar habilidades e conhecimento.
+* Colaborar com designers para criar interfaces intuitivas e amigáveis para o usuário.
+* Contribuir para a cultura e as melhores práticas da equipe de desenvolvimento em geral.
+* Participar de processos de desenvolvimento Ágil, incluindo planejamento de sprint e retrospectivas.
+* Apoiar a implantação de aplicações na Google Play Store e garantir a conformidade com as diretrizes.</t>
+  </si>
+  <si>
     <t>ASP.NET Programmer</t>
+  </si>
+  <si>
+    <t>Programador ASP.NET</t>
   </si>
   <si>
     <t>* Developing websites in the ASP.NET environment.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolvimento de sites no ambiente ASP.NET.
+* Análise dos requisitos do cliente e avaliação dos riscos potenciais e questões técnicas relacionadas.
+* Participação na criação de especificações técnicas.
+* Entrega dos trabalhos concluídos aos clientes/testadores para fins de teste.
+* Identificação e correção de erros funcionais e de segurança no código-fonte.
+* Entrega de aplicações de software concluídas aos clientes, gerentes de projeto, etc.
+* Prestação de suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>Backend developer</t>
+  </si>
+  <si>
+    <t>Desenvolvedor de back-end</t>
   </si>
   <si>
     <t>* Developing and maintaining server-side applications and services to ensure optimal performance and reliability.
 * Collaborating with front-end developers to integrate user-facing elements with server-side logic.
 * Designing and implementing application programming interfaces (APIs) for seamless data communication.
 * Writing clean, maintainable, and efficient code following best practices and coding standards.
 * Troubleshooting and debugging applications to enhance functionality and user experience.
 * Conducting code reviews and providing constructive feedback to team members.
 * Participating in the entire software development lifecycle, from concept to deployment.
 * Ensuring data security and protection through appropriate measures and protocols.
 * Staying updated with emerging technologies and industry trends to continuously improve skills and knowledge.
 * Collaborating with cross-functional teams to define, design, and ship new features in a timely manner.
 * Documenting application processes, code changes, and technical specifications for future reference.
 * Assisting in the estimation of project timelines and resource requirements.</t>
   </si>
   <si>
+    <t>* Desenvolver e manter aplicativos e serviços do lado do servidor para garantir desempenho e confiabilidade ótimos.
+* Colaborar com desenvolvedores de front-end para integrar elementos voltados para o usuário com lógica do lado do servidor.
+* Projetar e implementar interfaces de programação de aplicativos (APIs) para comunicação de dados sem problemas.
+* Escrever código limpo, manutenível e eficiente seguindo as melhores práticas e padrões de codificação.
+* Realizar depuração e solução de problemas de aplicativos para melhorar a funcionalidade e a experiência do usuário.
+* Realizar revisões de código e fornecer feedback construtivo para os membros da equipe.
+* Participar de todo o ciclo de vida de desenvolvimento de software, desde o conceito até a implantação.
+* Garantir a segurança e a proteção dos dados por meio de medidas e protocolos apropriados.
+* Manter-se atualizado com tecnologias emergentes e tendências do setor para melhorar continuamente as habilidades e o conhecimento.
+* Colaborar com equipes multifuncionais para definir, projetar e lançar novos recursos de forma oportuna.
+* Documentar processos de aplicativos, alterações de código e especificações técnicas para referência futura.
+* Auxiliar na estimativa de cronogramas de projetos e requisitos de recursos.</t>
+  </si>
+  <si>
     <t>Business Intelligence Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Business Intelligence</t>
   </si>
   <si>
     <t>* Analysis of requirements and counselling at setting reports and analysis
 * Data mining.
 * Creating data models, reports, analysis, what-if models, dashboards.</t>
   </si>
   <si>
+    <t>* Análise de requisitos e consultoria na criação de relatórios e análises
+* Mineração de dados.
+* Criação de modelos de dados, relatórios, análises, modelos de cenários, painéis de controle.</t>
+  </si>
+  <si>
     <t>C Programmer</t>
+  </si>
+  <si>
+    <t>Programador C</t>
   </si>
   <si>
     <t>* Developing computer and mobile applications in the C programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolvimento de aplicações para computador e dispositivos móveis na linguagem de programação C.
+* Análise dos requisitos dos clientes e avaliação dos riscos potenciais e problemas técnicos relacionados.
+* Participação na criação de especificações técnicas.
+* Entrega do trabalho concluído aos clientes/testadores para fins de teste.
+* Identificação e correção de erros funcionais e de segurança no código-fonte.
+* Entrega de aplicações de software concluídas aos clientes, gerentes de projeto, etc.
+* Fornecimento de suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>C# Programmer</t>
+  </si>
+  <si>
+    <t>Programador C#</t>
   </si>
   <si>
     <t>* Developing computer and mobile applications in the C# programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolver aplicações de computador e dispositivos móveis na linguagem de programação C#.
+* Analisar os requisitos dos clientes e avaliar os riscos potenciais e questões técnicas relacionadas.
+* Participar na criação de especificações técnicas.
+* Entregar o trabalho concluído aos clientes/testadores para fins de teste.
+* Identificar e corrigir erros funcionais e de segurança no código-fonte.
+* Entregar aplicações de software concluídas aos clientes, gerentes de projeto, etc.
+* Fornecer suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>C++ Programmer</t>
+  </si>
+  <si>
+    <t>Programador C++</t>
   </si>
   <si>
     <t>* Developing computer and mobile applications in the C++ programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolver aplicações informáticas e móveis na linguagem de programação C++.
+* Analisar os requisitos dos clientes e avaliar os potenciais riscos e questões técnicas relacionadas.
+* Participar na criação de especificações técnicas.
+* Entregar trabalhos concluídos a clientes/testadores para fins de teste.
+* Identificar e corrigir erros funcionais e de segurança no código-fonte.
+* Entregar aplicações de software concluídas a clientes, gestores de projetos, etc.
+* Prestar suporte técnico a clientes.</t>
+  </si>
+  <si>
     <t>Cloud Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Cloud</t>
   </si>
   <si>
     <t>* Being responsible for the design and implementation of cloud services running on cloud infrastructure.
 * Being responsible for the reliability and security of cloud infrastructure and services.
 * Researching and identifying ways to increase the performance and stability of applications running on cloud infrastructure using continuous improvement and automation.
 * Designing and implementing improvements to the production version of the application to increase scalability and security.
 * Co-operation with developers, project and product teams on trouble-free running of applications.
 * Solving technical issues during the administration of cloud infrastructure.</t>
   </si>
   <si>
+    <t>* Ser responsável pelo design e implementação de serviços em nuvem em execução na infraestrutura em nuvem.
+* Ser responsável pela confiabilidade e segurança da infraestrutura em nuvem e dos serviços.
+* Investigar e identificar formas de aumentar o desempenho e a estabilidade de aplicações em execução na infraestrutura em nuvem, utilizando melhoria contínua e automação.
+* Projetar e implementar melhorias na versão de produção da aplicação para aumentar a escalabilidade e segurança.
+* Cooperar com desenvolvedores, equipes de projetos e produtos na execução sem problemas de aplicações.
+* Resolver questões técnicas durante a administração da infraestrutura em nuvem.</t>
+  </si>
+  <si>
     <t>Data communication technician</t>
+  </si>
+  <si>
+    <t>Técnico de comunicação de dados</t>
   </si>
   <si>
     <t>* Installing, configuring, and maintaining data communication systems and equipment.
 * Monitoring network performance and troubleshooting issues to ensure optimal operation.
 * Collaborating with IT teams to design and implement network architecture and solutions.
 * Conducting regular system audits and assessments to identify areas for improvement.
 * Providing technical support and training to users on data communication tools and technologies.
 * Ensuring data security and integrity across communication networks.
 * Documenting network configurations, procedures, and updates for future reference.
 * Assisting in the development and implementation of disaster recovery plans for communication systems.
 * Staying updated with the latest trends and advancements in data communication technologies.
 * Collaborating with vendors and service providers to manage external communication services.
 * Performing routine maintenance and upgrades on communication hardware and software.
 * Responding to and resolving service requests related to data communication issues.</t>
   </si>
   <si>
+    <t>* Instalar, configurar e manter sistemas e equipamentos de comunicação de dados.
+* Monitorar o desempenho da rede e solucionar problemas para garantir operação ótima.
+* Colaborar com as equipes de TI para projetar e implementar arquitetura e soluções de rede.
+* Realizar auditorias e avaliações regulares do sistema para identificar áreas de melhoria.
+* Fornecer suporte técnico e treinamento aos usuários sobre ferramentas e tecnologias de comunicação de dados.
+* Garantir a segurança e integridade dos dados em todas as redes de comunicação.
+* Documentar configurações de rede, procedimentos e atualizações para referência futura.
+* Ajudar no desenvolvimento e implementação de planos de recuperação de desastres para sistemas de comunicação.
+* Manter-se atualizado sobre as últimas tendências e avanços em tecnologias de comunicação de dados.
+* Colaborar com fornecedores e provedores de serviços para gerenciar serviços de comunicação externos.
+* Realizar manutenção e atualizações rotineiras em hardware e software de comunicação.
+* Responder e resolver solicitações de serviço relacionadas a problemas de comunicação de dados.</t>
+  </si>
+  <si>
     <t>Data Protection Officer</t>
+  </si>
+  <si>
+    <t>Encarregado de proteção de dados</t>
   </si>
   <si>
     <t xml:space="preserve">* Responsible for overseeing a company's data protection strategy and its implementation to ensure compliance with GDPR or similar requirements.
 </t>
   </si>
   <si>
+    <t>* Responsável por supervisionar a estratégia de proteção de dados de uma empresa e sua implementação para garantir a conformidade com o GDPR ou requisitos semelhantes.</t>
+  </si>
+  <si>
     <t>Data scientist</t>
+  </si>
+  <si>
+    <t>Cientista de dados</t>
   </si>
   <si>
     <t>* Communication with the customer (internal customer), communication with the data architect, data analysts, programmers
 * Collection of structured and unstructured data, data preparation
 * Data analysis, machine learning, data transformation, predictive modeling, data visualization, text mining, NLP
 * Design and development of a new solution (R, Python)
 * Track new data trends
 * Introduction of new solutions and methods in the field of Data Science</t>
   </si>
   <si>
+    <t>* Comunicação com o cliente (cliente interno), comunicação com o arquiteto de dados, analistas de dados, programadores
+* Coleta de dados estruturados e não estruturados, preparação de dados
+* Análise de dados, aprendizado de máquina, transformação de dados, modelagem preditiva, visualização de dados, mineração de texto, PLN
+* Desenvolvimento e design de uma nova solução (R, Python)
+* Acompanhamento de novas tendências de dados
+* Introdução de novas soluções e métodos na área de Ciência de Dados</t>
+  </si>
+  <si>
     <t>Database Administrator</t>
+  </si>
+  <si>
+    <t>Administrador de banco de dados</t>
   </si>
   <si>
     <t>* Ensuring a reliable and safe operation of database systems.
 * Restoring and carrying out back-ups of databases.
 * Monitoring and editing table areas and optimising databases.
 * Solving encountered problems and proposing countermeasures.
 * Installing security patches, service packs, and updates of database systems.
 * Managing user access.
 * Maintaining and updating operational documentation.</t>
   </si>
   <si>
+    <t>* Garantir a operação confiável e segura dos sistemas de banco de dados.
+* Restaurar e realizar back-ups dos bancos de dados.
+* Monitorar e editar áreas de tabela e otimizar bancos de dados.
+* Resolver problemas encontrados e propor contramedidas.
+* Instalar patches de segurança, pacotes de serviço e atualizações dos sistemas de banco de dados.
+* Gerenciar acesso de usuários.
+* Manter e atualizar a documentação operacional.</t>
+  </si>
+  <si>
     <t>Database Analyst</t>
+  </si>
+  <si>
+    <t>Analista de banco de dados</t>
   </si>
   <si>
     <t>* Collecting and analysing the requirements concerning the database systems.
 * Designing the architecture and data model of database systems.
 * Providing validation and data protection.
 * Optimising data structures in order to achieve maximum performance.
 * Providing trainings to new database users.</t>
   </si>
   <si>
+    <t>* Coletar e analisar os requisitos relacionados aos sistemas de banco de dados.
+* Projetar a arquitetura e o modelo de dados dos sistemas de banco de dados.
+* Fornecer validação e proteção de dados.
+* Otimizar as estruturas de dados para alcançar o desempenho máximo.
+* Fornecer treinamento a novos usuários de banco de dados.</t>
+  </si>
+  <si>
     <t>DevOps Engineer</t>
+  </si>
+  <si>
+    <t>Especialista de DevOps</t>
   </si>
   <si>
     <t>* Design, implement, and maintain scalable infrastructure and deployment pipelines.
 * Collaborate with software developers to streamline application development and deployment processes.
 * Monitor system performance and troubleshoot issues to ensure high availability and reliability.
 * Automate repetitive tasks and improve operational efficiencies using scripting and configuration management tools.
 * Manage cloud services and on-premises infrastructure to support continuous integration and continuous delivery (CI/CD) practices.
 * Ensure security best practices are followed in all aspects of the development and deployment process.
 * Conduct regular system audits and performance tuning to optimize resource utilization.
 * Document processes, configurations, and system architectures for knowledge sharing and compliance.
 * Participate in on-call rotations to provide support for production systems and respond to incidents.
 * Stay up-to-date with emerging technologies and industry trends to enhance DevOps practices and tools.</t>
   </si>
   <si>
+    <t>* Projetar, implementar e manter infraestruturas escaláveis ​​e pipelines de implantação.
+* Colaborar com desenvolvedores de software para agilizar os processos de desenvolvimento e implantação de aplicativos.
+* Monitorar o desempenho do sistema e solucionar problemas para garantir alta disponibilidade e confiabilidade.
+* Automatizar tarefas repetitivas e melhorar as eficiências operacionais usando ferramentas de script e gerenciamento de configuração.
+* Gerenciar serviços em nuvem e infraestrutura local para apoiar práticas de integração contínua e entrega contínua (CI/CD).
+* Garantir que as melhores práticas de segurança sejam seguidas em todos os aspectos do processo de desenvolvimento e implantação.
+* Realizar auditorias regulares do sistema e ajustes de desempenho para otimizar a utilização de recursos.
+* Documentar processos, configurações e arquiteturas de sistema para compartilhamento de conhecimento e conformidade.
+* Participar de rotações de plantão para fornecer suporte a sistemas de produção e responder a incidentes.
+* Manter-se atualizado com tecnologias emergentes e tendências do setor para aprimorar práticas e ferramentas de DevOps.</t>
+  </si>
+  <si>
     <t>ERP programmer</t>
+  </si>
+  <si>
+    <t>Programador ERP</t>
   </si>
   <si>
     <t>* Development and maintenance of T-SQL scripts, stored procedures, triggers, and functions. 
 * Query performance optimization. 
 * Design of data models and schemas in MS SQL Server. 
 * Implementation of ETL processes and integration with external systems. 
 * Collaboration with application developers (.NET, ERP, BI) on the data layer. 
 * Ensuring data integrity and security. 
 * Preparation of reports and analytical outputs based on business requirements.</t>
   </si>
   <si>
+    <t>* Desenvolvimento e manutenção de scripts T-SQL, procedimentos armazenados, triggers e funções. 
+* Otimização do desempenho das consultas à base de dados. 
+* Desenho de modelos e esquemas de dados no MS SQL Server. 
+* Implementação de processos ETL e integração com sistemas externos. 
+* Colaboração com desenvolvedores de aplicações (.NET, ERP, BI) na camada de dados. 
+* Garantia da integridade e segurança dos dados. 
+* Preparação de relatórios e resultados analíticos com base nos requisitos do negócio.</t>
+  </si>
+  <si>
     <t>Frontend developer</t>
+  </si>
+  <si>
+    <t>Desenvolvedor de front-end</t>
   </si>
   <si>
     <t>* Developing user-friendly web applications and interfaces using HTML, CSS, and JavaScript.
 * Collaborating with designers to translate UI/UX wireframes into responsive and interactive web applications.
 * Ensuring high performance and responsiveness of applications across various devices and browsers.
 * Writing clean, maintainable, and efficient code while adhering to best practices and coding standards.
 * Debugging and troubleshooting issues in existing applications to enhance functionality and user experience.
 * Participating in code reviews and providing constructive feedback to team members.
 * Staying up-to-date with emerging technologies and industry trends to continuously improve skills and knowledge.
 * Collaborating with backend developers to integrate APIs and other services into the frontend.
 * Testing and optimizing applications for maximum speed and scalability.
 * Assisting in the development of project documentation and user manuals.</t>
   </si>
   <si>
+    <t>* Desenvolver aplicações e interfaces web acessíveis e amigáveis usando HTML, CSS e JavaScript.
+* Colaborar com designers para transformar wireframes de UI/UX em aplicações web responsivas e interativas.
+* Garantir alto desempenho e responsividade de aplicações em vários dispositivos e navegadores.
+* Escrever código limpo, manutenível e eficiente, seguindo as melhores práticas e padrões de codificação.
+* Depurar e solucionar problemas em aplicações existentes para aprimorar funcionalidade e experiência do usuário.
+* Participar de revisões de código e fornecer feedbacks construtivos para membros da equipe.
+* Manter-se atualizado com tecnologias emergentes e tendências da indústria para melhorar continuamente habilidades e conhecimentos.
+* Colaborar com desenvolvedores de backend para integrar APIs e outros serviços ao frontend.
+* Testar e otimizar aplicações para obter velocidade e escalabilidade máximas.
+* Auxiliar no desenvolvimento de documentação de projetos e manuais do usuário.</t>
+  </si>
+  <si>
     <t>Game designer</t>
+  </si>
+  <si>
+    <t>Designer de jogos</t>
   </si>
   <si>
     <t>* Designing new compelling game ideas
 * Developing game ideas
 * Experimenting with themes and genres
 * Developing plots and storylines
 * Character development
 * Developing maps, scenarios, difficulty levels
 * We come with winning and winning games
 * Developing user interface concepts (menus and controls).
 * Improving existing games</t>
   </si>
   <si>
+    <t>* Criar novas ideias de jogos atraentes
+* Desenvolver ideias de jogos
+* Experimentar com temas e gêneros
+* Desenvolver enredos e histórias
+* Desenvolvimento de personagens
+* Criar mapas, cenários, níveis de dificuldade
+* Criamos jogos vencedores e de sucesso
+* Desenvolver conceitos de interface de usuário (menus e controles)
+* Melhorar jogos existentes</t>
+  </si>
+  <si>
     <t>Game developer</t>
+  </si>
+  <si>
+    <t>Desenvolvedor de jogos</t>
   </si>
   <si>
     <t>* Creating games according to game design documents
 * Programming of game mechanisms
 * Creating extensions in specialized platforms and tools for the needs of game designers
 * Working closely with other team members during game development, sharing ideas and improving games, setting priorities and development deadlines
 * Participating in backend game creation</t>
   </si>
   <si>
+    <t>* Criar jogos de acordo com os documentos de design de jogos
+* Programação de mecanismos de jogos
+* Criar extensões em plataformas e ferramentas especializadas para atender às necessidades dos designers de jogos
+* Trabalhar em estreita colaboração com outros membros da equipe durante o desenvolvimento de jogos, compartilhando ideias e melhorando jogos, definindo prioridades e prazos de desenvolvimento
+* Participar da criação de jogos no backend</t>
+  </si>
+  <si>
     <t>Go developer</t>
+  </si>
+  <si>
+    <t>Go desenvolvedor</t>
   </si>
   <si>
     <t>* Designing and developing high-performance applications using Go programming language.
 * Collaborating with cross-functional teams to define, design, and ship new features.
 * Writing clean, maintainable, and efficient code while adhering to best practices.
 * Troubleshooting and debugging applications to optimize performance and reliability.
 * Participating in code reviews to ensure code quality and knowledge sharing.
 * Integrating third-party APIs and services to enhance application functionality.
 * Conducting unit testing and ensuring the robustness of applications.
 * Staying updated with the latest industry trends and technologies related to Go development.
 * Documenting development processes, code changes, and technical specifications.
 * Contributing to the continuous improvement of development processes and tools.</t>
   </si>
   <si>
+    <t>* Projetar e desenvolver aplicações de alto desempenho utilizando a linguagem de programação Go.
+* Colaborar com equipes multifuncionais para definir, projetar e lançar novos recursos.
+* Escrever código limpo, manutenível e eficiente, seguindo as melhores práticas.
+* Solucionar problemas e depurar aplicações para otimizar o desempenho e a confiabilidade.
+* Participar de revisões de código para garantir a qualidade do código e o compartilhamento de conhecimento.
+* Integrar APIs e serviços de terceiros para aprimorar a funcionalidade das aplicações.
+* Realizar testes unitários e garantir a robustez das aplicações.
+* Manter-se atualizado sobre as últimas tendências e tecnologias da indústria relacionadas ao desenvolvimento Go.
+* Documentar processos de desenvolvimento, alterações de código e especificações técnicas.
+* Contribuir para a melhoria contínua dos processos e ferramentas de desenvolvimento.</t>
+  </si>
+  <si>
     <t>IC Design Engineer</t>
+  </si>
+  <si>
+    <t>Projetista de circuitos integrados (CI)</t>
   </si>
   <si>
     <t>* Designing and developing integrated circuits (ICs) for various applications.
 * Collaborating with cross-functional teams to define design specifications and requirements.
 * Utilizing industry-standard design tools and methodologies for IC design and verification.
 * Conducting simulations and analyses to validate circuit performance and functionality.
 * Troubleshooting and resolving design issues throughout the development process.
 * Preparing detailed documentation for design processes and results.
 * Participating in design reviews and providing feedback to improve design quality.
 * Keeping abreast of emerging technologies and trends in IC design and semiconductor industry.
 * Assisting in the integration of ICs into larger systems and products.
 * Supporting the testing and validation of prototypes to ensure compliance with specifications.
 * Contributing to continuous improvement initiatives within the engineering team.
 * Ensuring adherence to project timelines and milestones while maintaining high-quality standards.
 * Engaging with suppliers and manufacturers to facilitate production and resolve technical challenges.</t>
   </si>
   <si>
+    <t>* Projetar e desenvolver circuitos integrados (CIs) para diversas aplicações.
+* Colaborar com equipes multifuncionais para definir especificações e requisitos de design.
+* Utilizar ferramentas e metodologias de design da indústria para design e verificação de CIs.
+* Realizar simulações e análises para validar o desempenho e a funcionalidade do circuito.
+* Resolver problemas de design e corrigir falhas ao longo do processo de desenvolvimento.
+* Preparar documentação detalhada para os processos e resultados de design.
+* Participar de revisões de design e fornecer feedback para melhorar a qualidade do design.
+* Manter-se atualizado sobre tecnologias e tendências emergentes em design de CIs e indústria de semicondutores.
+* Auxiliar na integração de CIs em sistemas e produtos maiores.
+* Apoiar os testes e a validação de protótipos para garantir a conformidade com as especificações.
+* Contribuir para iniciativas de melhoria contínua dentro da equipe de engenharia.
+* Garantir o cumprimento dos prazos e marcos do projeto, mantendo padrões de alta qualidade.
+* Interagir com fornecedores e fabricantes para facilitar a produção e resolver desafios técnicos.</t>
+  </si>
+  <si>
     <t>ICT-specialist</t>
+  </si>
+  <si>
+    <t>Especialista em TIC</t>
   </si>
   <si>
     <t>* Providing technical support and troubleshooting for hardware and software issues.
 * Implementing and maintaining IT infrastructure including networks, servers, and cloud services.
 * Assisting in the development and deployment of new IT solutions and systems.
 * Monitoring and optimizing system performance and security.
 * Collaborating with cross-functional teams to integrate technology into business processes.
 * Conducting regular system audits and assessments to ensure compliance with industry standards.
 * Training staff on new technologies and software applications.
 * Developing and maintaining documentation for IT processes and procedures.
 * Managing user accounts, permissions, and access controls.
 * Staying updated with the latest technology trends and advancements to recommend improvements.
 * Ensuring data backup and disaster recovery processes are in place and effective.
 * Responding to and resolving incidents within the IT service management framework.
 * Providing support for mobile devices and remote access solutions.
 * Assisting in budget preparation and resource allocation for IT projects.
 * Engaging with vendors and service providers to procure IT equipment and services.</t>
   </si>
   <si>
+    <t>* Fornecer suporte técnico e solução de problemas para questões de hardware e software.
+* Implementar e manter a infraestrutura de TI, incluindo redes, servidores e serviços de nuvem.
+* Auxiliar no desenvolvimento e implantação de novas soluções e sistemas de TI.
+* Monitorar e otimizar o desempenho e a segurança do sistema.
+* Colaborar com equipes multifuncionais para integrar a tecnologia nos processos de negócios.
+* Realizar auditorias e avaliações regulares do sistema para garantir a conformidade com padrões industriais.
+* Treinar funcionários em novas tecnologias e aplicativos de software.
+* Desenvolver e manter documentação para processos e procedimentos de TI.
+* Gerenciar contas de usuário, permissões e controles de acesso.
+* Manter-se atualizado com as últimas tendências e avanços tecnológicos para recomendar melhorias.
+* Garantir que os processos de backup de dados e recuperação de desastres estejam implementados e sejam eficazes.
+* Responder e resolver incidentes dentro do quadro de gerenciamento de serviços de TI.
+* Fornecer suporte para dispositivos móveis e soluções de acesso remoto.
+* Auxiliar na preparação orçamentária e alocação de recursos para projetos de TI.
+* Interagir com fornecedores e prestadores de serviços para adquirir equipamentos e serviços de TI.</t>
+  </si>
+  <si>
     <t>Incident manager</t>
+  </si>
+  <si>
+    <t>Gestor de incidentes</t>
   </si>
   <si>
     <t>* Monitoring and identifying incidents in real-time.
 * Rapid and effective response to incidents with minimal operational impact.
 * Analyzing and identifying the root causes of incidents.
 * Coordinating with various teams for effective incident resolution.
 * Maintaining detailed records of incidents and actions taken.
 * Developing and implementing steps to prevent incident recurrence.
 * Providing training and guidance to employees on best practices for incident management.
 * Continuously evaluating and improving existing incident resolution processes and policies.
 * Managing escalated issues and ensuring swift resolution.
 * Ensuring effective communication during incidents.
 * Regularly reporting to management on incidents and actions taken.
 * Coordinating with suppliers and external partners in incident resolution.
 * Developing and testing emergency management plans.
 * Initiating projects to improve the organization's resilience and response capabilities.</t>
   </si>
   <si>
+    <t>* Monitorização e identificação de incidentes em tempo real.
+* Resposta rápida e eficaz a incidentes com impacto operacional mínimo.
+* Analisar e identificar as causas raízes dos incidentes.
+* Coordenação com diversas equipas para resolução eficaz de incidentes.
+* Manter registos detalhados dos incidentes e ações tomadas.
+* Desenvolvimento e implementação de medidas para prevenir a recorrência de incidentes.
+* Fornecer formação e orientação aos colaboradores sobre as melhores práticas para a gestão de incidentes.
+* Avaliar e melhorar continuamente os processos e políticas de resolução de incidentes existentes.
+* Gerir problemas escalados e garantir uma resolução rápida.
+* Garantir uma comunicação eficaz durante os incidentes.
+* Reportar regularmente à gestão sobre os incidentes e ações tomadas.
+* Coordenação com fornecedores e parceiros externos na resolução de incidentes.
+* Elaborar e testar planos de gestão de emergências.
+* Iniciar projetos para melhorar a resiliência e as capacidades de resposta da organização.</t>
+  </si>
+  <si>
     <t>iOS Developer</t>
+  </si>
+  <si>
+    <t>Desenvolvedor iOS</t>
   </si>
   <si>
     <t>* Designing and developing applications for the iOS platform.
 * Collaborating with cross-functional teams to define, design, and ship new features.
 * Writing clean, maintainable, and efficient code using Swift and Objective-C.
 * Troubleshooting and debugging applications to optimize performance.
 * Ensuring the quality of the application through rigorous testing and code reviews.
 * Staying updated with the latest industry trends and technologies related to iOS development.
 * Participating in the entire application lifecycle, from concept to deployment.
 * Integrating APIs and third-party libraries to enhance application functionality.
 * Collaborating with UI/UX designers to create an intuitive user experience.
 * Documenting development processes, code changes, and application functionalities.
 * Providing support and maintenance for existing applications.
 * Contributing to team meetings and providing insights on software development best practices.</t>
   </si>
   <si>
+    <t>* Projetar e desenvolver aplicações para a plataforma iOS.
+* Colaborar com equipes multifuncionais para definir, projetar e lançar novos recursos.
+* Escrever código limpo, manutenível e eficiente usando Swift e Objective-C.
+* Identificar e depurar problemas em aplicações para otimizar o desempenho.
+* Garantir a qualidade da aplicação por meio de testes rigorosos e revisões de código.
+* Manter-se atualizado sobre as últimas tendências e tecnologias da indústria relacionadas ao desenvolvimento iOS.
+* Participar de todo o ciclo de vida da aplicação, desde a concepção até a implantação.
+* Integrar APIs e bibliotecas de terceiros para aprimorar a funcionalidade da aplicação.
+* Colaborar com designers de UI/UX para criar uma experiência de usuário intuitiva.
+* Documentar processos de desenvolvimento, alterações de código e funcionalidades da aplicação.
+* Fornecer suporte e manutenção para aplicações existentes.
+* Contribuir para reuniões de equipe e fornecer insights sobre as melhores práticas de desenvolvimento de software.</t>
+  </si>
+  <si>
     <t>IT Analyst</t>
+  </si>
+  <si>
+    <t>Analista de TI</t>
   </si>
   <si>
     <t>* Communication with managers, familiarisation with the goals of the future system and budget.
 * Communication with future system users, identification of their needs.
 * Proposal and composition of computer systems based on manager and user requirements.
 * Coordination of system tests, supervising the course of initial testing.
 * Completing specifications, development and process diagrams.
 * Computer system tuning, identification and elimination of errors in co-operation with programmers.
 * Providing professional consulting services.</t>
   </si>
   <si>
+    <t>* Comunicação com gestores, familiarização com os objetivos do futuro sistema e orçamento.
+* Comunicação com futuros utilizadores do sistema, identificação das suas necessidades.
+* Proposta e composição de sistemas informáticos com base nos requisitos dos gestores e utilizadores.
+* Coordenação de testes do sistema, supervisão do curso dos testes iniciais.
+* Conclusão de especificações, desenvolvimento e diagramas de processos.
+* Ajuste do sistema informático, identificação e eliminação de erros em colaboração com programadores.
+* Prestação de serviços de consultoria profissional.</t>
+  </si>
+  <si>
     <t>IT Architect</t>
+  </si>
+  <si>
+    <t>Arquiteto de TI</t>
   </si>
   <si>
     <t>* Analysing the customer requirements.
 * Designing the technical architecture of information systems according to the created specification.
 * Defining the property price and return on investments.
 * Managing and guiding a team of programmers and other employees involved in the project.
 * Responsibility for selecting an appropriate software and hardware infrastructure.</t>
   </si>
   <si>
+    <t>* Análise dos requisitos do cliente.
+* Desenvolvimento da arquitetura técnica de sistemas de informação de acordo com a especificação criada.
+* Definição do preço do imóvel e do retorno sobre investimentos.
+* Gestão e orientação de uma equipe de programadores e outros funcionários envolvidos no projeto.
+* Responsabilidade por selecionar uma infraestrutura de software e hardware adequada.</t>
+  </si>
+  <si>
     <t>IT auditor</t>
+  </si>
+  <si>
+    <t>Auditor de TI</t>
   </si>
   <si>
     <t>* External IT audit
 * Internal IT audit or assistance in implementation of IT controls
 * Testing IT controls as a part of financial audit processes
 * Improvement of information systems security and mitigation of relevant risks
 * Business continuity management
 * Compliance analysis against international standards (e.g. ISO27001, ISO 22301, ITIL, COBIT...), local or EU regulations (Law on information security, Law on data privacy, GDPR) and best practices
 * Quality Assurance and support during implementation of ERP systems
 * Assessment of system implementation and data migration / conversion
 * Re-engineering and aligning of IT processes with business objectives
 * Independent consulting on ERP selection, tender process run and contracting (SLA)</t>
   </si>
   <si>
+    <t>* Auditoria de TI externa
+* Auditoria de TI interna ou auxílio na implementação de controles de TI
+* Teste de controles de TI como parte dos processos de auditoria financeira
+* Melhoria da segurança dos sistemas de informação e mitigação dos riscos relevantes
+* Gestão de continuidade de negócios
+* Análise de conformidade com padrões internacionais (por exemplo, ISO27001, ISO 22301, ITIL, COBIT...), regulamentações locais ou da UE (Lei de Segurança da Informação, Lei de Privacidade de Dados, GDPR) e melhores práticas
+* Garantia de Qualidade e suporte durante a implementação de sistemas ERP
+* Avaliação da implementação de sistemas e migração/conversão de dados
+* Reengenharia e alinhamento de processos de TI com objetivos de negócios
+* Consultoria independente sobre seleção de ERP, execução de processos de licitação e contratação (SLA)</t>
+  </si>
+  <si>
     <t>IT Business Analyst</t>
+  </si>
+  <si>
+    <t>Analista de negócios de TI</t>
   </si>
   <si>
     <t>* Collection, discussion and analysis of requirements for new solutions and system improvements in close partnership with older colleagues and business partners
 * Active communication with stakeholders
 * Transfer of captured requirements to system specifications and their documentation
 * Close collaboration with development in the implementation phase and ensure accurate understanding and implementation of documented specifications
 * Documenting solutions
 * Organizing workshops and training</t>
   </si>
   <si>
+    <t>* Coleta, discussão e análise de requisitos para novas soluções e melhorias do sistema em estreita parceria com colegas mais experientes e parceiros de negócios
+* Comunicação ativa com as partes interessadas
+* Transferência dos requisitos capturados para especificações do sistema e sua documentação
+* Colaboração próxima com o desenvolvimento na fase de implementação e asseguramento de compreensão e implementação precisas das especificações documentadas
+* Documentação de soluções
+* Organização de workshops e treinamentos</t>
+  </si>
+  <si>
     <t>IT Consultant</t>
+  </si>
+  <si>
+    <t>Consultor de TI</t>
   </si>
   <si>
     <t>* Co-operation during the analysis of the customers’ needs.
 * Creating functional and technical specifications and participation in the development of products.
 * Product testing, supporting, and maintaining the product in operation.
 * Completing repairs and changes to a product to match the clients’ requests.
 * Analysing problematic areas and the implementation of corrective measures.
 * Communication with clients, providing consulting services during system implementation and system customisation.</t>
   </si>
   <si>
+    <t>* Cooperação durante a análise das necessidades dos clientes.
+* Criação de especificações funcionais e técnicas e participação no desenvolvimento de produtos.
+* Teste de produtos, suporte e manutenção do produto em operação.
+* Realização de reparos e alterações em um produto para atender às solicitações dos clientes.
+* Análise de áreas problemáticas e implementação de medidas corretivas.
+* Comunicação com clientes, prestação de serviços de consultoria durante a implementação de sistemas e personalização de sistemas.</t>
+  </si>
+  <si>
     <t>IT Network Administrator</t>
+  </si>
+  <si>
+    <t>Administrador de rede de TI</t>
   </si>
   <si>
     <t>* Install and support LANs, WANs, network segments, Internet, and intranet systems.
 * Install and maintain network hardware and software.
 * Monitor networks to ensure security and availability to specific users.
 * Evaluate and modify system's performance.
 * Determine network and system requirements.
 * Maintain integrity of the network, server deployment, and security.
 * Ensure network connectivity throughout a company's LAN/WAN infrastructure is on par with technical considerations.
 * Design and deploy networks.
 * Perform network address assignment.
 * Assign routing protocols and routing table configuration.
 * Assign configuration of authentication and authorization of directory services.
 * Maintain network facilities in individual machines, such as drivers and settings of personal computers as well as printers.
 * Maintain network servers such as file servers, VPN gateways, intrusion detection systems.
 * Administer servers, desktop computers, printers, routers, switches, firewalls, phones, personal digital assistants, smartphones, software deployment, security updates and patches.</t>
   </si>
   <si>
+    <t>* Instalar e dar suporte a LANs, WANs, segmentos de rede, sistemas de Internet e intranet.
+* Instalar e manter hardware e software de rede.
+* Monitorar as redes para garantir a segurança e disponibilidade para usuários específicos.
+* Avaliar e modificar o desempenho do sistema.
+* Determinar os requisitos de rede e sistema.
+* Manter a integridade da rede, implantação de servidores e segurança.
+* Garantir que a conectividade de rede em toda a infraestrutura de LAN/WAN de uma empresa esteja em conformidade com as considerações técnicas.
+* Projetar e implantar redes.
+* Realizar a atribuição de endereços de rede.
+* Atribuir protocolos de roteamento e configuração de tabela de roteamento.
+* Atribuir configuração de autenticação e autorização de serviços de diretório.
+* Manter as facilidades de rede em máquinas individuais, como drivers e configurações de computadores pessoais e impressoras.
+* Manter servidores de rede, como servidores de arquivos, gateways de VPN, sistemas de detecção de intrusão.
+* Administrar servidores, computadores de mesa, impressoras, roteadores, switches, firewalls, telefones, assistentes digitais pessoais, smartphones, implantação de software, atualizações de segurança e patches.</t>
+  </si>
+  <si>
     <t>IT Product Manager</t>
+  </si>
+  <si>
+    <t>Gerente de produtos de TI</t>
   </si>
   <si>
     <t>* Analysing the client's current situation, defining the clients's needs, ascertaining requirements for the system or the application, defining the client's priorities, recognising possible obstacles.
 * Communicating with the client on a regular basis. 
 * Processing requirements, analysing and creating the use case for programmers.
 * Co-operation with product management.
 * Participation in regular meetings.</t>
   </si>
   <si>
+    <t>* Análise da situação atual do cliente, definição das necessidades do cliente, verificação dos requisitos para o sistema ou aplicativo, definição das prioridades do cliente, reconhecimento de possíveis obstáculos.
+* Comunicação regular com o cliente.
+* Processamento de requisitos, análise e criação do caso de uso para programadores.
+* Colaboração com a gestão de produtos.
+* Participação em reuniões regulares.</t>
+  </si>
+  <si>
     <t>IT Project Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Projetos de TI</t>
   </si>
   <si>
     <t>* Preparing, coordinating and evaluating assigned projects.
 * Responsibility for delivering the project within the agreed time, quality and price.
 * Communicating with clients via phone and e-mail, attending personal meetings.
 * Participation in the preparation of bids.
 * Assignment of tasks to team members and tracking their performance.
 * Presenting interim and final solutions to clients.</t>
   </si>
   <si>
+    <t>* Preparar, coordenar e avaliar projetos atribuídos.
+* Responsabilidade por entregar o projeto dentro do prazo, qualidade e preço acordados.
+* Comunicar com clientes por telefone e e-mail, participar de reuniões presenciais.
+* Participar na preparação de propostas.
+* Atribuir tarefas aos membros da equipe e acompanhar seu desempenho.
+* Apresentar soluções intermediárias e finais aos clientes.</t>
+  </si>
+  <si>
     <t>IT Security Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Segurança de TI</t>
   </si>
   <si>
     <t>* Designing, developing and updating the security policies of the company in the area of information technology.
 * Ensuring the operation and configuration of security systems.
 * Testing and analysing the level of protection of information systems.
 * Identifying and evaluating security risks, threats and intrusions; implementing measures to eliminate them.
 * Providing advice on information technology security.</t>
   </si>
   <si>
+    <t>* Projetar, desenvolver e atualizar as políticas de segurança da empresa na área de tecnologia da informação.
+* Garantir a operação e configuração dos sistemas de segurança.
+* Testar e analisar o nível de proteção dos sistemas de informação.
+* Identificar e avaliar riscos, ameaças e intrusões de segurança; implementar medidas para eliminá-los.
+* Fornecer orientação sobre segurança de tecnologia da informação.</t>
+  </si>
+  <si>
     <t>IT System Administrator</t>
+  </si>
+  <si>
+    <t>Administrador de Sistemas de TI</t>
   </si>
   <si>
     <t>* Responsibility for managing information systems in the company.
 * Analysing company needs regarding its information systems.
 * Designing and implementing information systems.
 * Providing technical support to users.
 * Collecting and recording requirements for change.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela gestão dos sistemas de informação da empresa.
+* Análise das necessidades da empresa em relação aos seus sistemas de informação.
+* Concepção e implementação de sistemas de informação.
+* Prestação de suporte técnico aos utilizadores.
+* Recolha e registo dos requisitos para alteração.</t>
+  </si>
+  <si>
     <t>IT Tester</t>
+  </si>
+  <si>
+    <t>Testador de TI</t>
   </si>
   <si>
     <t>* Responsibility for the testing of software applications with an emphasis on detecting errors in terms of functionality, usability, and safety of software.
 * Designing the baseline testing strategy.
 * Creating testing scenarios depending on the method of testing being applied.
 * Preparing testing data.
 * Performing manual and automated application testing.
 * Detecting, recording, and reporting all detected errors.
 * Performing the retesting of reported errors.
 * Evaluating the test results.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelos testes de aplicativos de software, com ênfase na detecção de erros em termos de funcionalidade, usabilidade e segurança do software.
+* Desenvolvimento da estratégia de teste básica.
+* Criação de cenários de teste dependendo do método de teste aplicado.
+* Preparação de dados de teste.
+* Realização de testes manuais e automatizados de aplicativos.
+* Detecção, registro e relato de todos os erros detectados.
+* Realização do reteste dos erros relatados.
+* Avaliação dos resultados dos testes.</t>
+  </si>
+  <si>
     <t>IT tester - automated tests</t>
+  </si>
+  <si>
+    <t>Testador de TI - testes automatizados</t>
   </si>
   <si>
     <t>* Participation in the selection and development of tools for automated testing while using state-of-the-art technologies in automation testing.
 * Co-operation with the development department on identifying potential areas for automated testing, on implementing tools and scripts, and on linking with continuous integration tools and with reporting tools.
 * Creating and maintaining automated testing scripts, running them, analysing their results, and troubleshooting.
 * Creating testing databases and testing data.
 * Testing applications and their functions using automated tools, assessing and analysing errors detected.
 * Processing testing documentation, reporting, and keeping records of errors.
 * Updating information on the status of troubleshooting and of testing scenarios (JIRA, SharePoint, and the like.)
 * Setting up, monitoring, and developing testing methodology used during SW testing activities from the viewpoint of automated testing.</t>
   </si>
   <si>
+    <t>* Participação na seleção e desenvolvimento de ferramentas para testes automatizados utilizando tecnologias de ponta em testes de automação.
+* Cooperação com o departamento de desenvolvimento na identificação de áreas potenciais para testes automatizados, na implementação de ferramentas e scripts, e na integração com ferramentas de integração contínua e ferramentas de relatórios.
+* Criação e manutenção de scripts de testes automatizados, execução, análise dos resultados e solução de problemas.
+* Criação de bases de dados de teste e dados de teste.
+* Teste de aplicações e suas funções utilizando ferramentas automatizadas, avaliação e análise de erros detectados.
+* Processamento de documentação de testes, relatórios e manutenção de registros de erros.
+* Atualização de informações sobre o estado de solução de problemas e de cenários de teste (JIRA, SharePoint, etc.)
+* Configuração, monitoramento e desenvolvimento da metodologia de teste utilizada nas atividades de teste de software do ponto de vista dos testes automatizados.</t>
+  </si>
+  <si>
     <t>IT/Technical Support Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em TI/Suporte Técnico</t>
   </si>
   <si>
     <t>* Providing telephone and e-mail support for end users to a limited extent.
 * Asking questions in order to determine the nature and seriousness of the problem.
 * Identifying the cause of the problem and proposing possible solutions.
 * Independent solving of routine problems of end users.
 * Providing guidance to end users regarding the use of products and services.</t>
   </si>
   <si>
+    <t>* Fornecer suporte por telefone e e-mail para usuários finais em uma extensão limitada.
+* Fazer perguntas para determinar a natureza e a gravidade do problema.
+* Identificar a causa do problema e propor soluções possíveis.
+* Resolver de forma independente problemas rotineiros dos usuários finais.
+* Fornecer orientação aos usuários finais sobre o uso de produtos e serviços.</t>
+  </si>
+  <si>
     <t>Java Programmer</t>
+  </si>
+  <si>
+    <t>Programador Java</t>
   </si>
   <si>
     <t>* Developing computer applications, mobile phone applications, and websites in the Java programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolver aplicações de computador, aplicações para telefones móveis e sites em linguagem de programação Java.
+* Analisar os requisitos dos clientes e avaliar os riscos potenciais e questões técnicas relacionadas.
+* Participar da criação de especificações técnicas.
+* Entregar o trabalho concluído a clientes/testadores para fins de teste.
+* Identificar e corrigir erros funcionais e de segurança no código-fonte.
+* Entregar aplicações de software concluídas a clientes, gerentes de projeto, etc.
+* Fornecer suporte técnico a clientes.</t>
+  </si>
+  <si>
     <t>Javascript Programmer</t>
+  </si>
+  <si>
+    <t>Programador Javascript</t>
   </si>
   <si>
     <t>* Developing and maintaining web applications using JavaScript and related frameworks.
 * Collaborating with front-end and back-end developers to create seamless user experiences.
 * Writing clean, efficient, and well-documented code to ensure high-quality software.
 * Debugging and troubleshooting issues in existing applications to enhance performance.
 * Participating in code reviews to ensure adherence to coding standards and best practices.
 * Staying updated with emerging technologies and industry trends to incorporate innovative solutions.
 * Assisting in the design and architecture of new software features and functionalities.
 * Conducting testing and validation of applications to ensure reliability and usability.
 * Collaborating with project managers and stakeholders to gather requirements and provide technical insights.
 * Contributing to team meetings and providing feedback on project progress and challenges.</t>
   </si>
   <si>
+    <t>* Desenvolver e manter aplicações web usando JavaScript e frameworks relacionados.
+* Colaborar com desenvolvedores front-end e back-end para criar experiências de usuário fluidas.
+* Escrever código limpo, eficiente e bem documentado para garantir software de alta qualidade.
+* Depurar e solucionar problemas em aplicações existentes para aprimorar o desempenho.
+* Participar de revisões de código para garantir a aderência aos padrões de codificação e melhores práticas.
+* Manter-se atualizado sobre tecnologias emergentes e tendências do setor para incorporar soluções inovadoras.
+* Auxiliar no design e arquitetura de novas funcionalidades e recursos de software.
+* Realizar testes e validação de aplicações para garantir a confiabilidade e usabilidade.
+* Colaborar com gerentes de projeto e partes interessadas para coletar requisitos e fornecer informações técnicas.
+* Contribuir para reuniões de equipe e fornecer feedback sobre o progresso e desafios do projeto.</t>
+  </si>
+  <si>
     <t>Lead developer</t>
+  </si>
+  <si>
+    <t>Desenvolvedor-chefe</t>
   </si>
   <si>
     <t>* Working closely with senior stakeholders to understand business  requirements and help translate these into technical requirements for the development team
 * Planning and documenting technical specifications for features or system design
 * Designing, building and configuring applications to meet business process and application requirements
 * Directing the development team in the design, development, coding, testing and debugging of applications
 * Writing testable, scalable and efficient code and leading code reviews
 * Mentoring junior team members and ensuring they adhere to determined software quality standards</t>
   </si>
   <si>
+    <t>* Trabalhar em estreita colaboração com as partes interessadas sênior para entender os requisitos de negócios e ajudar a traduzi-los em requisitos técnicos para a equipe de desenvolvimento
+* Planejamento e documentação de especificações técnicas para recursos ou design do sistema
+* Projetar, construir e configurar aplicativos para atender aos requisitos de processos e aplicativos de negócios
+* Direcionar a equipe de desenvolvimento no design, desenvolvimento, codificação, teste e depuração de aplicativos
+* Escrevendo código testável, escalável e eficiente e principais revisões de código
+* Mentorear membros da equipe júnior e garantir que eles sigam determinados padrões de qualidade de software</t>
+  </si>
+  <si>
     <t>Microcontroller programmer</t>
+  </si>
+  <si>
+    <t>Programador de microcontroladores</t>
   </si>
   <si>
     <t>* Develop and implement software solutions for microcontroller-based systems.
 * Write, test, and debug code for microcontroller applications in various programming languages.
 * Collaborate with hardware engineers to integrate software with hardware components.
 * Analyze system requirements and design microcontroller architecture to meet project specifications.
 * Optimize existing code for performance and efficiency in embedded systems.
 * Conduct unit testing and validation of microcontroller programs to ensure reliability and functionality.
 * Document software designs, code, and test results for future reference and compliance.
 * Stay updated with the latest industry trends and advancements in microcontroller technology.
 * Troubleshoot and resolve software and hardware issues related to microcontroller applications.
 * Participate in project meetings and provide technical insights related to microcontroller programming.
 * Assist in the development of technical specifications and project timelines.
 * Mentor junior programmers and provide guidance on best practices in microcontroller programming.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar soluções de software para sistemas baseados em microcontroladores.
+* Escrever, testar e depurar código para aplicações de microcontroladores em várias linguagens de programação.
+* Colaborar com engenheiros de hardware para integrar software com componentes de hardware.
+* Analisar requisitos do sistema e projetar a arquitetura de microcontroladores para atender às especificações do projeto.
+* Otimizar o código existente para desempenho e eficiência em sistemas embarcados.
+* Realizar testes unitários e validação de programas de microcontroladores para garantir confiabilidade e funcionalidade.
+* Documentar designs de software, código e resultados de testes para referência futura e conformidade.
+* Manter-se atualizado com as últimas tendências e avanços da indústria em tecnologia de microcontroladores.
+* Diagnosticar e resolver problemas de software e hardware relacionados a aplicações de microcontroladores.
+* Participar de reuniões de projeto e fornecer conhecimentos técnicos relacionados à programação de microcontroladores.
+* Auxiliar no desenvolvimento de especificações técnicas e cronogramas de projeto.
+* Mentorar programadores juniores e fornecer orientação sobre melhores práticas em programação de microcontroladores.</t>
+  </si>
+  <si>
     <t>Objective-C Programmer</t>
+  </si>
+  <si>
+    <t>Programador de Objective-C</t>
   </si>
   <si>
     <t>* Developing mobile applications for the iOS platform and for devices with the iOS operating system (iPhone, iPad etc.).
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolvimento de aplicações móveis para a plataforma iOS e para dispositivos com sistema operacional iOS (iPhone, iPad, etc.).
+* Análise dos requisitos do cliente e avaliação dos riscos potenciais e questões técnicas relacionadas.
+* Participação na criação de especificações técnicas.
+* Entrega do trabalho concluído a clientes/testadores para fins de teste.
+* Identificação e correção de erros funcionais e de segurança no código-fonte.
+* Entrega de aplicações de software concluídas a clientes, gerentes de projeto, etc.
+* Fornecimento de suporte técnico a clientes.</t>
+  </si>
+  <si>
     <t>Online Casino Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Cassino Online</t>
   </si>
   <si>
     <t>Managing and monitoring online gaming systems.
 Resolving incidents related to gaming software.
 Deploying updates and game configurations.
 Testing the functionality of game modules.
 Communicating with developers and game providers.
 Ensuring operational stability and performance.
 Documenting technical interventions.</t>
   </si>
   <si>
+    <t>Gestão e monitorização de sistemas de jogos online.
+Resolução de incidentes relacionados com o software de jogos.
+Implementação de atualizações e configurações dos jogos.
+Testes de funcionalidade dos módulos de jogo.
+Comunicação com desenvolvedores e fornecedores de jogos.
+Garantir estabilidade operacional e desempenho.
+Documentação das intervenções técnicas.</t>
+  </si>
+  <si>
     <t>Oracle Programmer</t>
+  </si>
+  <si>
+    <t>Programador Oracle</t>
   </si>
   <si>
     <t>* Developing computer applications and connecting them with the Oracle database system.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolver aplicações de computador e conectá-las ao sistema de banco de dados Oracle.
+* Analisar os requisitos dos clientes e avaliar os riscos potenciais e questões técnicas relacionadas.
+* Participar da criação de especificações técnicas.
+* Entregar trabalhos concluídos aos clientes/testadores para fins de teste.
+* Identificar e corrigir erros funcionais e de segurança no código-fonte.
+* Entregar aplicações de software concluídas aos clientes, gerentes de projeto, etc.
+* Fornecer suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>PC Technician</t>
+  </si>
+  <si>
+    <t>Técnico de PC</t>
   </si>
   <si>
     <t>* Providing technical support and troubleshooting for PC hardware and software issues.
 * Installing, configuring, and maintaining computer systems and peripherals.
 * Assisting users with setup, installation, and usage of applications and operating systems.
 * Diagnosing and resolving technical issues related to computer networks and connectivity.
 * Performing regular maintenance and updates on computer systems.
 * Ensuring data backup and recovery procedures are in place and functioning effectively.
 * Collaborating with IT teams to implement new technologies and upgrades.
 * Documenting technical processes and user manuals for reference.
 * Training users on best practices for computer usage and security.
 * Maintaining inventory of IT equipment and supplies.
 * Responding to service requests in a timely manner to ensure minimal disruption to operations.
 * Monitoring system performance and recommending improvements as necessary.</t>
   </si>
   <si>
+    <t>* Prestar suporte técnico e solucionar problemas relacionados a hardware e software de PCs.
+* Instalar, configurar e manter sistemas e periféricos de computador.
+* Ajudar os usuários com a configuração, instalação e uso de aplicativos e sistemas operacionais.
+* Diagnosticar e resolver problemas técnicos relacionados a redes de computadores e conectividade.
+* Realizar manutenção e atualizações regulares nos sistemas de computador.
+* Garantir que os procedimentos de backup e recuperação de dados estejam em vigor e funcionando de forma eficaz.
+* Colaborar com as equipes de TI para implementar novas tecnologias e atualizações.
+* Documentar processos técnicos e manuais do usuário para referência.
+* Treinar os usuários sobre as melhores práticas para uso e segurança de computadores.
+* Manter o inventário de equipamentos e suprimentos de TI.
+* Responder a solicitações de serviço de forma oportuna para garantir o mínimo de interrupção nas operações.
+* Monitorar o desempenho do sistema e recomendar melhorias conforme necessário.</t>
+  </si>
+  <si>
     <t>Perl Programmer</t>
+  </si>
+  <si>
+    <t>Programador Perl</t>
   </si>
   <si>
     <t>* Developing computer applications in the Perl programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolver aplicações informáticas na linguagem de programação Perl.
+* Analisar os requisitos dos clientes e avaliar os potenciais riscos e questões técnicas relacionadas.
+* Participar na criação de especificações técnicas.
+* Entregar o trabalho concluído aos clientes/testadores para fins de teste.
+* Identificar e corrigir erros funcionais e de segurança no código-fonte.
+* Entregar aplicações de software concluídas aos clientes, gestores de projetos, etc.
+* Prestar suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>PHP Programmer</t>
+  </si>
+  <si>
+    <t>Programador PHP</t>
   </si>
   <si>
     <t>* Developing websites in the PHP programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolvimento de sites na linguagem de programação PHP.
+* Análise das necessidades dos clientes e avaliação dos potenciais riscos e questões técnicas relacionadas.
+* Participação na criação de especificações técnicas.
+* Entrega do trabalho concluído aos clientes/testadores para fins de teste.
+* Identificação e correção de erros funcionais e de segurança no código-fonte.
+* Entrega de aplicações de software concluídas a clientes, gestores de projetos, etc.
+* Fornecimento de suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>Problem Manager</t>
   </si>
   <si>
     <t>* The Problem Manager is responsible for managing the lifecycle of all Problems. 
 * His primary objectives are to prevent Incidents from happening, and to minimize the impact of Incidents that cannot be prevented. 
 * To this purpose he maintains information about Known Errors and Workarounds.</t>
   </si>
   <si>
+    <t>* O Gerenciador de Problemas é responsável por gerenciar o ciclo de vida de todos os Problemas.
+* Seus objetivos primários são evitar que Incidentes ocorram e minimizar o impacto dos Incidentes que não podem ser evitados.
+* Para esse fim, ele mantém informações sobre Erros Conhecidos e Soluções Alternativas.</t>
+  </si>
+  <si>
     <t>Programmer</t>
+  </si>
+  <si>
+    <t>Programador</t>
   </si>
   <si>
     <t>* Developing computer applications, mobile phone applications, and websites in various programming languages.
 * Analysis of customer requirements, assessment of potential risks and related technical issues.
 * Participation in the creation of technical specifications.
 * Turning over completed work to a client or tester for testing purposes.
 * Determining and correcting functional and security errors in source code.
 * Turning over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolvimento de aplicativos de computador, aplicativos para celulares e sites em várias linguagens de programação.
+* Análise dos requisitos dos clientes, avaliação dos riscos potenciais e questões técnicas relacionadas.
+* Participação na criação de especificações técnicas.
+* Entrega do trabalho concluído a um cliente ou testador para fins de teste.
+* Identificação e correção de erros funcionais e de segurança no código-fonte.
+* Entrega de aplicativos de software concluídos a clientes, gerentes de projeto, etc.
+* Fornecimento de suporte técnico a clientes.</t>
+  </si>
+  <si>
     <t>Python Programmer</t>
+  </si>
+  <si>
+    <t>Programador Python</t>
   </si>
   <si>
     <t>* Developing computer, mobile, and Internet applications in the Python programming language.
 * Analysing customer requirements and assessing the potential risks and related technical issues.
 * Participating in the creation of technical specifications.
 * Handing over completed work to clients/testers for testing purposes.
 * Determining and correcting functional and security errors in the source code.
 * Handing over completed software applications to clients, project managers, etc.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Desenvolver aplicações de computador, dispositivos móveis e Internet na linguagem de programação Python.
+* Analisar os requisitos dos clientes e avaliar os riscos potenciais e questões técnicas relacionadas.
+* Participar da criação de especificações técnicas.
+* Entregar trabalhos concluídos para clientes/testadores para fins de teste.
+* Identificar e corrigir erros funcionais e de segurança no código-fonte.
+* Entregar aplicações de software concluídas para clientes, gerentes de projetos, etc.
+* Fornecer suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>R programmer</t>
+  </si>
+  <si>
+    <t>Programador R</t>
   </si>
   <si>
     <t>* Developing and maintaining statistical software and tools using R programming language.
 * Analyzing complex datasets to extract meaningful insights and drive data-informed decision-making.
 * Collaborating with cross-functional teams to understand data requirements and deliver actionable solutions.
 * Creating data visualizations and reports to communicate findings effectively to stakeholders.
 * Writing clean, efficient, and well-documented code to ensure maintainability and scalability of projects.
 * Conducting data cleaning and preprocessing to ensure data quality and reliability.
 * Participating in code reviews and contributing to best practices in software development.
 * Staying updated with the latest advancements in R programming and data science methodologies.
 * Troubleshooting and debugging existing R applications to enhance functionality and performance.
 * Providing training and support to team members and stakeholders on R tools and techniques.</t>
   </si>
   <si>
+    <t>* Desenvolver e manter software e ferramentas estatísticas utilizando a linguagem de programação R.
+* Analisar conjuntos de dados complexos para extrair informações significativas e impulsionar a tomada de decisões baseadas em dados.
+* Colaborar com equipes multifuncionais para entender os requisitos de dados e entregar soluções açãoáveis.
+* Criar visualizações de dados e relatórios para comunicar resultados de forma eficaz às partes interessadas.
+* Escrever código limpo, eficiente e bem documentado para garantir a manutenibilidade e escalabilidade dos projetos.
+* Realizar limpeza e pré-processamento de dados para garantir a qualidade e confiabilidade dos dados.
+* Participar de revisões de código e contribuir para as melhores práticas em desenvolvimento de software.
+* Manter-se atualizado com os últimos avanços em programação R e metodologias de ciência de dados.
+* Realizar solução de problemas e depuração de aplicações R existentes para melhorar a funcionalidade e o desempenho.
+* Fornecer treinamento e suporte aos membros da equipe e às partes interessadas sobre ferramentas e técnicas R.</t>
+  </si>
+  <si>
     <t>RPA engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de RPA</t>
   </si>
   <si>
     <t>Automating processes using RPA tools (UiPath, BluePrism, Automation Anywhere).
 Modeling process flows and analyzing steps suitable for automation.
 Developing, testing, and deploying robotic scripts.
 Ensuring proper operation of RPA robots in production.
 Optimizing existing automations and resolving incidents.
 Documenting solutions and process procedures.
 Collaborating with process analysts, IT, and business departments.</t>
   </si>
   <si>
+    <t>Automatização de processos utilizando ferramentas RPA (UiPath, BluePrism, Automation Anywhere).
+Modelação de fluxos de processo e análise de etapas adequadas para automação.
+Criação, teste e implementação de scripts robóticos.
+Garantir o correto funcionamento dos robôs RPA em produção.
+Otimização de automatizações existentes e resolução de incidentes.
+Documentação de soluções e procedimentos de processo.
+Colaboração com analistas de processo, TI e departamentos de negócio.</t>
+  </si>
+  <si>
     <t>Ruby Developer/Programmer</t>
+  </si>
+  <si>
+    <t>Desenvolvedor/Programador Ruby</t>
   </si>
   <si>
     <t>* Collaborating with cross-functional teams to define, design, and ship new features in Ruby applications.
 * Writing clean, maintainable, and efficient code while following best practices and development standards.
 * Debugging and resolving issues in existing applications to ensure optimal performance and user experience.
 * Participating in code reviews to provide constructive feedback and improve team productivity.
 * Staying updated with emerging technologies and industry trends to enhance development processes.
 * Developing and maintaining documentation for code, processes, and applications.
 * Integrating user-facing elements with server-side logic to create seamless applications.
 * Ensuring the security and scalability of applications through rigorous testing and optimization.
 * Contributing to the continuous improvement of the development process and team collaboration.
 * Mentoring junior developers and sharing knowledge to foster a culture of learning within the team.</t>
   </si>
   <si>
+    <t>* Colaborar com equipes multifuncionais para definir, projetar e implementar novos recursos em aplicações Ruby.
+* Escrever código limpo, manutenível e eficiente, seguindo as melhores práticas e padrões de desenvolvimento.
+* Depurar e resolver problemas em aplicações existentes para garantir desempenho ótimo e experiência do usuário.
+* Participar de revisões de código para fornecer feedback construtivo e melhorar a produtividade da equipe.
+* Manter-se atualizado sobre tecnologias emergentes e tendências da indústria para aprimorar os processos de desenvolvimento.
+* Desenvolver e manter documentação para código, processos e aplicações.
+* Integrar elementos voltados para o usuário com lógica do lado do servidor para criar aplicações sem interrupções.
+* Garantir a segurança e escalabilidade das aplicações por meio de testes rigorosos e otimização.
+* Contribuir para o aprimoramento contínuo do processo de desenvolvimento e da colaboração da equipe.
+* Orientar desenvolvedores júniores e compartilhar conhecimentos para fomentar uma cultura de aprendizado dentro da equipe.</t>
+  </si>
+  <si>
     <t>SAP consultant</t>
+  </si>
+  <si>
+    <t>SAP conzultant</t>
   </si>
   <si>
     <t>Analyzing business processes and designing solutions within SAP modules.
 Configuring the SAP system according to client requirements.
 Testing, documenting, and supporting deployment activities.
 Training users and providing expert support.
 Collaborating on data migration and integrations with other systems.
 Resolving incidents and optimizing SAP configurations.
 Supporting the development of SAP architecture and processes.</t>
   </si>
   <si>
+    <t>Análise de processos de negócio e conceção de soluções em módulos SAP.
+Configuração do sistema SAP de acordo com os requisitos do cliente.
+Testes, documentação e suporte durante a implementação.
+Formação de utilizadores e apoio especializado.
+Colaboração na migração de dados e integrações com outros sistemas.
+Resolução de incidentes e otimização das configurações SAP.
+Apoio ao desenvolvimento da arquitetura e dos processos SAP.</t>
+  </si>
+  <si>
     <t>SAP specialist</t>
+  </si>
+  <si>
+    <t>Especialista em SAP</t>
   </si>
   <si>
     <t>* Provide adequate user support, receive and resolve bug reports and problems.
 * Monitor the system and take measures to ensure trouble-free operation.
 * Manage assigned modules according to agreed internal standards.
 * Communicate with other departments to provide appropriate support for SAP users.
 * Contribute to the development of operational methodologies and development plans.
 * Take over new innovations as well as professional decommissioning of obsolete information systems.</t>
+  </si>
+  <si>
+    <t>* Fornecer suporte adequado aos usuários, receber e resolver relatórios de erros e problemas.
+* Monitorar o sistema e tomar medidas para garantir a operação sem interrupções.
+* Gerenciar os módulos atribuídos de acordo com os padrões internos acordados.
+* Comunicar-se com outros departamentos para fornecer suporte adequado aos usuários de SAP.
+* Contribuir para o desenvolvimento de metodologias operacionais e planos de desenvolvimento.
+* Assumir novas inovações, bem como o descomissionamento profissional de sistemas de informação obsoletos.</t>
   </si>
   <si>
     <t>Scrum Master</t>
   </si>
   <si>
     <t>* Manages the scope and timeline of each project.
 * Coordinate sprints, retrospectives and daily stand-ups.
 * Facilitates internal communication and effective team collaboration.
 * Is the point of contact for external communication (e.g. from customers or interested parties).
 * Collaborates with product owners or product managers to resolve backlogs and new requirements.
 * Resolves conflicts and removes obstacles that arise.
 * Helps teams implement changes effectively.
 * Ensures deliverables meet quality standards at the end of each sprint.
 * Helps build a productive environment where team members "own" the product and enjoy working on it.</t>
   </si>
   <si>
+    <t>* Gerencia o escopo e cronograma de cada projeto.
+* Coordenar sprints, retrospectivas e stand-ups diários.
+* Facilita a comunicação interna e a colaboração eficaz da equipe
+* É o ponto de contato para comunicação externa (por exemplo, de clientes ou partes interessadas)
+* Colaborar com os proprietários de produtos ou gerentes de produtos para resolver atrasos e novos requisitos
+* Resolve conflitos e remove obstáculos que surgem
+* Ajuda as equipes a implementar mudanças de forma eficaz
+* Garante que as entregas atendam aos padrões de qualidade no final de cada sprint
+* Ajuda a construir um ambiente produtivo onde os membros da equipe "possuem" o produto e gostam de trabalhar nele</t>
+  </si>
+  <si>
     <t>* Mounting, dismantling and powering up production machinery and equipment.
 * Providing the repairs and maintenance of the production machinery and equipment.
 * Providing employee trainings on the use of production machinery and equipment.
 * Completing technical reports.
 * Providing technical support to internal and external customers.</t>
+  </si>
+  <si>
+    <t>* Montagem, desmontagem e ligação de máquinas e equipamentos de produção.
+* Realização de reparos e manutenção de máquinas e equipamentos de produção.
+* Fornecimento de treinamentos a funcionários sobre o uso de máquinas e equipamentos de produção.
+* Elaboração de relatórios técnicos.
+* Prestação de suporte técnico a clientes internos e externos.</t>
   </si>
   <si>
     <t>* Repairing PCs, laptops, mainframes, servers and peripherals.
 * Determining causes of problems and their immediate removal.
 * Installing new or replacing outdated and dysfunctional motherboards, processors, graphic adapters, memory modules, hard drives, optical drives, sound and network cards and other computer components.
 * Installing and reinstalling operating systems and software applications.
 * Removing computer viruses, spyware, spam and other malicious applications.
 * Updating antivirus software, antispyware and security patches.
 * Communicating with customers, providing expert advice and consultations.</t>
   </si>
   <si>
+    <t>* Reparar PCs, laptops, mainframes, servidores e periféricos.
+* Determinar as causas dos problemas e sua remoção imediata.
+* Instalar novos ou substituir placas-mãe, processadores, adaptadores gráficos, módulos de memória, discos rígidos, unidades ópticas, placas de som e rede e outros componentes de computador obsoletos ou defeituosos.
+* Instalar e reinstalar sistemas operativos e aplicações de software.
+* Remover vírus de computador, spyware, spam e outras aplicações maliciosas.
+* Atualizar software antivírus, anti-spyware e patches de segurança.
+* Comunicar-se com clientes, fornecendo conselhos e consultorias especializados.</t>
+  </si>
+  <si>
     <t>Software consultant</t>
+  </si>
+  <si>
+    <t>Consultor de software</t>
   </si>
   <si>
     <t>* Consulting during the introduction of new information systems.
 * Expert support for business partners.
 * Participation in creating SW products according to the specific requirements of customers.
 * Analysis of weaknesses, imperfections, and errors of the IT solutions provided.
 * Testing and checking software.
 * Active communication with customers and suppliers.
 * Responsibility for reaching set targets.
 * Ensuring the implementation of the clients' requirements.
 * Co-operation with IT specialists and programmers on drafting possible solutions.
 * Training in using new information software.
 * Creating quality customer service and technical support.</t>
   </si>
   <si>
+    <t>* Consultoria durante a introdução de novos sistemas de informação.
+* Suporte especializado para parceiros de negócios.
+* Participação na criação de produtos de software de acordo com os requisitos específicos dos clientes.
+* Análise das fraquezas, imperfeições e erros das soluções de TI fornecidas.
+* Teste e verificação de software.
+* Comunicação ativa com clientes e fornecedores.
+* Responsabilidade por alcançar metas estabelecidas.
+* Garantir a implementação dos requisitos dos clientes.
+* Cooperação com especialistas em TI e programadores na elaboração de soluções possíveis.
+* Treinamento no uso de novos softwares de informação.
+* Criação de um serviço de alta qualidade ao cliente e suporte técnico.</t>
+  </si>
+  <si>
     <t>Software Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de software</t>
   </si>
   <si>
     <t>* Using computer and mathematical knowledge in designing, developing, and testing software.
 * Analysing customer requirements and proposing technical solutions.
 * Creating and maintaining technical documentation.
 * Developing software according to customer requirements.
 * Testing software and repairing errors.
 * Providing technical support to clients.</t>
   </si>
   <si>
+    <t>* Utilizar conhecimento em informática e matemática para projetar, desenvolver e testar software.
+* Analisar os requisitos dos clientes e propor soluções técnicas.
+* Criar e manter documentação técnica.
+* Desenvolver software de acordo com os requisitos dos clientes.
+* Testar software e corrigir erros.
+* Fornecer suporte técnico aos clientes.</t>
+  </si>
+  <si>
     <t>Solution architect</t>
+  </si>
+  <si>
+    <t>Arquiteto de soluções</t>
   </si>
   <si>
     <t>Analyzing business requirements and translating them into technical solution designs.
 Designing system architectures, integrations, data flows, and technical components.
 Preparing architectural documentation, models, and diagrams.
 Selecting technologies and defining technical standards and best practices.
 Collaborating with developers, testers, business analysts, and the infrastructure team during implementation.
 Consulting design proposals with stakeholders and presenting architecture to both technical and non-technical audiences.
 Overseeing solution implementation and performing technical reviews.
 Addressing security, performance, scalability, and availability considerations.
 Designing integration interfaces (APIs) and system interconnection logic.
 Ensuring solution alignment with enterprise architecture and IT strategy.
 Supporting roadmap planning and effort estimation.</t>
   </si>
   <si>
+    <t>Análise de requisitos de negócio e sua tradução em desenho técnico de soluções.
+Design da arquitetura de sistemas, integrações, fluxos de dados e componentes técnicos.
+Preparação de documentação arquitetónica, modelos e diagramas.
+Seleção de tecnologias e definição de padrões técnicos e melhores práticas.
+Colaboração com desenvolvedores, testers, analistas de negócio e a equipa de infraestrutura durante a implementação.
+Consulta de propostas com stakeholders e apresentação da arquitetura a públicos técnicos e não técnicos.
+Supervisão da implementação da solução e realização de revisões técnicas.
+Tratamento de questões de segurança, performance, escalabilidade e disponibilidade.
+Design de interfaces de integração (APIs) e da lógica de interligação de sistemas.
+Garantir o alinhamento da solução com a arquitetura empresarial e a estratégia de TI.
+Apoio no planeamento do roadmap e na estimativa de esforço.</t>
+  </si>
+  <si>
     <t>SRE – Site Reliability Engineer</t>
+  </si>
+  <si>
+    <t>SRE – Engenheiro de Confiabilidade do Site</t>
   </si>
   <si>
     <t>Monitoring system availability and performance.
 Incident response — resolving outages and restoring services quickly.
 Automating operational tasks and deployments.
 Capacity planning and infrastructure scaling.
 Building and maintaining monitoring, alerting, and metrics.
 Collaborating with developers to improve application reliability.
 Post‑incident analysis and implementation of preventive measures.
 Ensuring system security and compliance with standards.</t>
   </si>
   <si>
+    <t>Monitorização da disponibilidade e desempenho dos sistemas.
+Incident response – resolução de falhas e rápida restauração dos serviços.
+Automatização de tarefas operacionais e processos de deployment.
+Planeamento de capacidade e escalabilidade da infraestrutura.
+Criação e manutenção de monitorização, alertas e métricas.
+Colaboração com programadores para melhorar a fiabilidade das aplicações.
+Análises pós‑incidente e implementação de medidas preventivas.
+Garantir a segurança dos sistemas e o cumprimento dos standards.</t>
+  </si>
+  <si>
     <t>Systems Administrator</t>
+  </si>
+  <si>
+    <t>Administrador de sistemas</t>
   </si>
   <si>
     <t>* Installation and administration of computer servers and workstations.
 * Installing, reinstalling and updating licensed software; keeping records on purchased licences.
 * Performing regular system and software audits.
 * Analysing system logs and identifying possible irregularities.
 * Optimising the system operation and performance.
 * Managing the rights of access to the computer network with an emphasis on safeguarding of sensitive data from unauthorised access.
 * Responsibility for the controlled access to the Internet and securing of incoming and outgoing data.
 * Carrying out regular back-ups of electronic data.
 * Providing methodological support to employees regarding the software and hardware equipment usage.
 * Solving technical problems.</t>
   </si>
   <si>
+    <t>* Instalação e administração de servidores e estações de trabalho de computador.
+* Instalação, reinstalação e atualização de software licenciado; manutenção de registros de licenças compradas.
+* Realização de auditorias regulares do sistema e do software.
+* Análise de logs do sistema e identificação de possíveis irregularidades.
+* Otimização da operação e desempenho do sistema.
+* Gestão dos direitos de acesso à rede de computadores, com ênfase na proteção de dados sensíveis contra o acesso não autorizado.
+* Responsabilidade pelo acesso controlado à Internet e segurança de dados de entrada e saída.
+* Realização de backups regulares de dados eletrônicos.
+* Fornecimento de apoio metodológico aos empregados quanto ao uso do software e equipamentos de hardware.
+* Solução de problemas técnicos.</t>
+  </si>
+  <si>
     <t>Systems Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de sistemas</t>
   </si>
   <si>
     <t>* Communicating with clients in order to become familiar with their requirements concerning the computer system.
 * Designing computer systems.
 * Communicating with hardware and software vendors.
 * Selecting the optimal hardware and software for the designed computer system.
 * Installing and configuring computer systems.</t>
   </si>
   <si>
+    <t>* Comunicar com os clientes para se familiarizar com os seus requisitos relativos ao sistema informático.
+* Projetar sistemas informáticos.
+* Comunicar com fornecedores de hardware e software.
+* Selecionar o hardware e software ótimos para o sistema informático projetado.
+* Instalar e configurar sistemas informáticos.</t>
+  </si>
+  <si>
     <t>Technical Writer</t>
+  </si>
+  <si>
+    <t>Escritor técnico</t>
   </si>
   <si>
     <t xml:space="preserve"> * Drafting and creating technical documentation (manuals, user flysheets, on line/offline helpers, texts of user interface etc.).
 * Watching changes of a product and subsequently incorporating them into the technical documentation.
 * Assessing a text from the point of view of its comprehensibility, conciseness, correctness of grammar and style, homogeneity of used terminology etc.
 * Creating screen shots and graphs and incorporating them into the technical documentation.
 * Cooperating with the department of development.</t>
   </si>
   <si>
+    <t>* Elaborar e criar documentação técnica (manuais, folhetos de informações para o usuário, assistentes online/offline, textos de interface do usuário, etc.).
+* Acompanhar as alterações de um produto e posteriormente incorporá-las na documentação técnica.
+* Avaliar um texto do ponto de vista de sua compreensibilidade, concisão, correção gramatical e estilística, homogeneidade da terminologia utilizada, etc.
+* Criar capturas de tela e gráficos e incorporá-los na documentação técnica.
+* Cooperar com o departamento de desenvolvimento.</t>
+  </si>
+  <si>
     <t>User Experience Expert</t>
+  </si>
+  <si>
+    <t>Especialista em experiência do usuário (UX)</t>
   </si>
   <si>
     <t>* Conducting and interpreting user research (interviews, testing, data analysis).
 * Creating UX strategies and recommendations for product development.
 * Evaluating existing solutions (UX audit, heuristic analysis).
 * Collaborating with product managers and stakeholders at a high level.
 * Mentoring UX designers and developers.</t>
   </si>
   <si>
+    <t>* Condução e interpretação de pesquisas com usuários (entrevistas, testes, análise de dados).
+* Criação de estratégias UX e recomendações para o desenvolvimento de produtos.
+* Avaliação de soluções existentes (auditoria UX, análise heurística).
+* Colaboração com gerentes de produto e partes interessadas em alto nível.
+* Mentoria de designers UX e desenvolvedores.</t>
+  </si>
+  <si>
     <t>UX designer</t>
+  </si>
+  <si>
+    <t>Designer de UX</t>
   </si>
   <si>
     <t>* Creating wireframes, prototypes, and user flows.
 * Collaborating with UI designers and developers on implementing designs.
 * Usability testing and iterating designs based on feedback.
 * Working with tools like Figma, Sketch, Adobe XD.
 * Focusing on specific screens, interactions, and visual consistency.</t>
   </si>
   <si>
+    <t>* Colaboração com designers de UI e desenvolvedores na implementação dos designs.
+* Testes de usabilidade e iteração dos designs com base no feedback.
+* Trabalho com ferramentas como Figma, Sketch, Adobe XD.
+* Foco em telas específicas, interações e consistência visual.</t>
+  </si>
+  <si>
     <t>Web Designer</t>
+  </si>
+  <si>
+    <t>Web designer</t>
   </si>
   <si>
     <t>* Communicating with clients concerning the appearance of their future websites, putting the emphasis on the understanding of the requirements and expectations of clients.
 * Designing the basic structure of the website layout.
 * Creating graphic concepts of websites and their implementation using programming languages.
 * Preparing preliminary website designs and submitting concepts for the client´s approval.
 * Collecting texts and creating content for the website.
 * Optimising text, graphic, audio and video elements by converting them into various digital formats.
 * Website testing in terms of functionality and fixing bugs.</t>
   </si>
   <si>
+    <t>* Comunicar com os clientes sobre a aparência dos seus futuros sites, enfatizando a compreensão das necessidades e expectativas dos clientes.
+* Projetar a estrutura básica do layout do site.
+* Criar conceitos gráficos de sites e implementá-los utilizando linguagens de programação.
+* Preparar projetos preliminares de sites e submeter conceitos para aprovação do cliente.
+* Coletar textos e criar conteúdo para o site.
+* Otimizar elementos de texto, gráfico, áudio e vídeo, convertendo-os em vários formatos digitais.
+* Testar o site em termos de funcionalidade e corrigir bugs.</t>
+  </si>
+  <si>
     <t>Webmaster</t>
   </si>
   <si>
     <t>* Responsibility for managing websites in terms of the technical point of view as well as content.
 * Maintaining and updating website content.
 * Repairing errors.
 * Testing websites with the aim to streamline their usefulness.
 * Optimising the running of websites by changing the technical parameters of hardware, by compressing the used files, by improving user accessibility etc.
 * Cooperating with the authors of the texts, graphics, web programmers and web designers.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela gestão de sites em termos técnicos e de conteúdo.
+* Manutenção e atualização de conteúdo de sites.
+* Correção de erros.
+* Testes de sites com o objetivo de otimizar sua utilidade.
+* Otimização do funcionamento de sites alterando parâmetros técnicos de hardware, compactando arquivos utilizados, melhorando a acessibilidade do usuário, etc.
+* Colaboração com os autores dos textos, designers gráficos, programadores web e designers web.</t>
+  </si>
+  <si>
     <t>Insurance</t>
   </si>
   <si>
+    <t>Setor de seguros</t>
+  </si>
+  <si>
     <t>Accounting Clerk</t>
+  </si>
+  <si>
+    <t>Escrituário contábil</t>
   </si>
   <si>
     <t>* Checking invoices and obligatory attachments from healthcare providers (settlement benefits, prescriptions, vouchers, and other documents in accordance with contracts).
 * Registering invoices in the invoice book of healthcare providers.
 * Recording and processing settlement benefits in the information system.
 * Verifying compliance with the contractual terms and conditions regarding the reporting of healthcare by healthcare providers.
 * Printing the associated protocols and sending them to healthcare providers.
 * Preparing accounting documents for archiving.
 * Providing information, consultation, and handling complaints from healthcare providers regarding the settlement of health care.</t>
   </si>
   <si>
+    <t>* Verificar faturas e anexos obrigatórios dos prestadores de cuidados de saúde (benefícios de liquidação, receitas, vouchers e outros documentos em conformidade com os contratos).
+* Registar faturas no livro de faturas dos prestadores de cuidados de saúde.
+* Registar e processar benefícios de liquidação no sistema de informação.
+* Verificar a conformidade com os termos e condições contratuais relativos à comunicação de cuidados de saúde por parte dos prestadores.
+* Imprimir os protocolos associados e enviá-los aos prestadores de cuidados de saúde.
+* Preparar documentos contabilísticos para arquivo.
+* Fornecer informações, consultoria e tratar reclamações dos prestadores de cuidados de saúde relacionadas com a liquidação dos cuidados de saúde.</t>
+  </si>
+  <si>
     <t>Actuary</t>
+  </si>
+  <si>
+    <t>Atuário</t>
   </si>
   <si>
     <t>* Monitoring the insurance market, developing new products and proposing changes of existing products.
 * Formulating insurance contracts, insurance conditions and special arrangements.
 * Determining premium tariffs, the amount of technical provisions in life insurance and supplementary insurance.
 * Preparing and updating technical business plans and manuals.
 * Preparing documents for the implementation of changes related to product innovation in the information system.
 * Creating and updating computer programs for distribution networks, pricing, taxation and technical changes in life insurance.
 * Testing the profitability of products.
 * Preparing personalised insurance offers.
 * Preparing documents for the assessment of non-standard changes in life insurance.
 * Performing and ensuring activities related to financial funds in investment life insurance.
 * Preparing documentation and participating in conducting methodological trainings for distribution networks.
 * Preparing documentation for accounting, the National Bank of Slovakia, auditors, shareholders and other entities, preparing periodic reports for the reinsurer.
 * Providing expert consultation on life insurance products to other units of the company.</t>
   </si>
   <si>
+    <t>* Monitoramento do mercado de seguros, desenvolvimento de novos produtos e proposta de alterações em produtos existentes.
+* Formulação de contratos de seguro, condições de seguro e acordos especiais.
+* Determinação das tarifas de prémio, do montante de provisões técnicas em seguros de vida e seguros suplementares.
+* Elaboração e atualização de planos de negócios técnicos e manuais.
+* Preparação de documentos para a implementação de mudanças relacionadas à inovação de produtos no sistema de informação.
+* Criação e atualização de programas de computador para redes de distribuição, preços, impostos e alterações técnicas em seguros de vida.
+* Teste da rentabilidade dos produtos.
+* Preparação de ofertas de seguros personalizadas.
+* Preparação de documentos para a avaliação de mudanças não padrão em seguros de vida.
+* Realização e garantia de atividades relacionadas a fundos financeiros em seguros de vida de investimento.
+* Preparação de documentação e participação na realização de treinamentos metodológicos para redes de distribuição.
+* Preparação de documentação para contabilidade, Banco Nacional da Eslováquia, auditores, acionistas e outras entidades, preparação de relatórios periódicos para o ressegurador.
+* Fornecimento de consultoria especializada em produtos de seguros de vida para outras unidades da empresa.</t>
+  </si>
+  <si>
     <t>Health Care Purchasing Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em compras hospitalares</t>
   </si>
   <si>
     <t>* Checking the administration and updating of the register of healthcare providers (HCP).
 * Checking the completeness and veracity of contracts concluded with HCP.
 * Taking part in the implementation of consultation procedures regarding the contractual terms.
 * Processing the accepted comments regarding the contractual terms and ensuring their incorporation into contractual relations.
 * Cooperating in the preparation of proposals for the company’s health programmes.
 * Assessing material and technical equipment regarding the contractual terms of HCP in relation to their payment.
 * Working with analyses and creating secondary analyses in the area of price conditions as set out in the contracts with HCP on the basis of the company’s requests and needs.
 * Preparing statistical overviews of the impact of price adjustments of the terms for HCP on the company’s budget.
 * Issuing opinions and processing requests addressed to the Healthcare Surveillance Authority, the Ministry of Health of the Slovak Republic and other institutions, if their request is factually appropriate for the department.</t>
   </si>
   <si>
+    <t>* Verificar a administração e atualização do registo de prestadores de cuidados de saúde (HCP).
+* Verificar a integridade e veracidade dos contratos celebrados com HCP.
+* Participar na implementação de procedimentos de consulta relativos aos termos contratuais.
+* Processar os comentários aceites relativos aos termos contratuais e garantir a sua incorporação nas relações contratuais.
+* Cooperar na preparação de propostas para os programas de saúde da empresa.
+* Avaliar o equipamento material e técnico relativamente aos termos contratuais de HCP em relação ao seu pagamento.
+* Trabalhar com análises e criar análises secundárias na área das condições de preço estabelecidas nos contratos com HCP com base nas solicitações e necessidades da empresa.
+* Preparar visões gerais estatísticas do impacto dos ajustes de preço dos termos para HCP no orçamento da empresa.
+* Emitir opiniões e processar solicitações dirigidas à Autoridade de Vigilância em Saúde, ao Ministério da Saúde da República Eslovaca e outras instituições, se a sua solicitação for factualmente adequada para o departamento.</t>
+  </si>
+  <si>
     <t>Health Program Development Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Desenvolvimento de Programas de Saúde</t>
   </si>
   <si>
     <t>* Analysing the needs of the target groups of policyholders in individual regions.
 * Designing health programmes and their implementation mechanisms.
 * Designing ways of using policyholder benefits in the scope of health programmes.
 * Coordinating the implementation of health programmes.
 * Monitoring and evaluating the development of health programmes in order to innovate health programme concepts.</t>
   </si>
   <si>
+    <t>* Analisar as necessidades dos grupos-alvo de titulares de apólices em regiões individuais.
+* Conceber programas de saúde e seus mecanismos de implementação.
+* Conceber formas de utilizar os benefícios dos titulares de apólices no âmbito dos programas de saúde.
+* Coordenar a implementação dos programas de saúde.
+* Acompanhar e avaliar o desenvolvimento dos programas de saúde para inovar conceitos de programas de saúde.</t>
+  </si>
+  <si>
     <t>Insurance administrator</t>
+  </si>
+  <si>
+    <t>Administrador de seguros</t>
   </si>
   <si>
     <t>* Checking the accuracy and completeness of contracts and their amendments, their processing in the information system and intervening in incorrect contracts.
 * Processing the technical and nontechnical changes in contracts.
 * Supplementing insurance premiums, and entering premium accountings into the information system.
 * Identifying and pairing the received payments with the premium regulations.
 * Sending reminders and calls regarding the monthly accounting and outstanding premium payments to clients.
 * Processing unused insurance premium and premium overpayments (calculation and payment to clients).
 * Cancelling, terminating and extending insurance contracts.
 * Preparing documents for bookkeeping.
 * Keeping a register of contracts in accordance with the applicable registration regulations of the company.
 * Communicating with clients and distribution networks regarding the management of insurance policies.</t>
   </si>
   <si>
+    <t>* Verificar a exatidão e a integridade dos contratos e suas alterações, seu processamento no sistema de informação e intervir em contratos incorretos.
+* Processar alterações técnicas e não técnicas nos contratos.
+* Complementar prêmios de seguro e registrar contabilizações de prêmios no sistema de informação.
+* Identificar e casar os pagamentos recebidos com as regulamentações de prêmios.
+* Enviar lembretes e chamadas referentes à contabilidade mensal e pagamentos de prêmios pendentes aos clientes.
+* Processar prêmios de seguro não utilizados e pagamentos excessivos de prêmios (cálculo e pagamento aos clientes).
+* Cancelar, rescindir e prorrogar contratos de seguro.
+* Preparar documentos para contabilidade.
+* Manter um registro de contratos de acordo com as regulamentações de registro aplicáveis da empresa.
+* Comunicar-se com clientes e redes de distribuição sobre o gerenciamento de políticas de seguro.</t>
+  </si>
+  <si>
     <t>Insurance Broker</t>
+  </si>
+  <si>
+    <t>Corretor de seguros</t>
   </si>
   <si>
     <t>* Seeking out potential customers and providing customer care to existing clients.
 * Analysing needs and proposing individual insurance solutions according to customer requirements.
 * Providing advice and consultations concerning the insurance industry.
 * Concluding contracts with individual and corporate clients.
 * Responsibility for updating client database.
 * Participating in regular trainings and courses.</t>
   </si>
   <si>
+    <t>* Procurar clientes potenciais e fornecer atendimento ao cliente para clientes existentes.
+* Analisar as necessidades e propor soluções de seguro individual de acordo com os requisitos dos clientes.
+* Fornecer aconselhamento e consultoria relacionados ao setor de seguros.
+* Concluir contratos com clientes individuais e corporativos.
+* Responsabilidade por atualizar o banco de dados de clientes.
+* Participar de treinamentos e cursos regulares.</t>
+  </si>
+  <si>
     <t>Insurance Payment Control Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Inspeção de Pagamentos por Seguros</t>
   </si>
   <si>
     <t>* Reviewing regulations and insurance payments recorded in the company’s information system and proposing external controls.
 * Conducting external controls of compliance with the insurance payer’s statutory obligations and updating data on the insurance payers in the register of payers.
 * Processing the results of external controls in the information system and issuing control protocols.
 * Preparing documents for recovery.
 * Monitoring and statistical evaluation of the results of external audits.
 * Registering documents issued by insurance payers related to insurance payments in the company’s information system and issuing certificates for insurance payers.
 * Communicating with insurance payers when dealing with problems with reporting and insurance payments.</t>
   </si>
   <si>
+    <t>* Revisar regulamentos e pagamentos de seguros registados no sistema de informação da empresa e propor controles externos.
+* Realizar controles externos de conformidade com as obrigações estatutárias do pagador de seguros e atualizar dados sobre os pagadores de seguros no registo de pagadores.
+* Processar os resultados dos controles externos no sistema de informação e emitir protocolos de controlo.
+* Preparar documentos para recuperação.
+* Acompanhar e avaliar estatisticamente os resultados das auditorias externas.
+* Registar documentos emitidos pelos pagadores de seguros relacionados com pagamentos de seguros no sistema de informação da empresa e emitir certificados para os pagadores de seguros.
+* Comunicar com os pagadores de seguros ao lidar com problemas de relatórios e pagamentos de seguros.</t>
+  </si>
+  <si>
     <t>Insurance Technician</t>
+  </si>
+  <si>
+    <t>Técnico de seguros</t>
   </si>
   <si>
     <t>* Conducting technical inspections after an insurance claim is reported.
 * Documenting insurance cases with a camera or camcorder.
 * Preparing documents for the settlement of insurance cases.</t>
   </si>
   <si>
+    <t>* Realizar inspeções técnicas após o registro de um sinistro.
+* Documentar casos de seguro com uma câmera ou filmadora.
+* Preparar documentos para a liquidação de casos de seguro.</t>
+  </si>
+  <si>
     <t>Insurance Underwriter</t>
+  </si>
+  <si>
+    <t>Subscritor de Seguros</t>
   </si>
   <si>
     <t>* Assessing the risks of the proposed insurance, completing insurance proposals and wording the insurance endorsements.
 * Ensuring medical examinations, medical records and other data that are necessary for a comprehensive risk assessment.
 * Reviewing insurance policies in terms of their accuracy and completeness, and entering the policies into the information system.
 * Reviewing insurance policies concluded after the evaluation.
 * Keeping records of the personal data of people interested in insurance, including those with whom an insurance policy has not been concluded.</t>
   </si>
   <si>
+    <t>* Avaliar os riscos do seguro proposto, preencher propostas de seguro e redigir os endossos do seguro.
+* Garantir exames médicos, registos médicos e outros dados necessários para uma avaliação de risco abrangente.
+* Revisar as políticas de seguro em termos de sua precisão e integralidade, e introduzir as políticas no sistema de informação.
+* Revisar as políticas de seguro concluídas após a avaliação.
+* Manter registos dos dados pessoais das pessoas interessadas em seguro, incluindo aquelas com quem não foi celebrado um contrato de seguro.</t>
+  </si>
+  <si>
     <t>Loss Adjuster</t>
+  </si>
+  <si>
+    <t>Ajustador de Perdas</t>
   </si>
   <si>
     <t>* Performing or ensuring the sightings of damaged or destroyed things, including the completion of the relevant documentation.
 * Communicating with clients, involved or invited persons, public authorities and external contracting partners with the aim of ensuring all the documents necessary for a comprehensive assessment of a claim.
 * Assessing client claims for indemnification under the applicable legal regulations and insurance contract and informing clients about the outcome.
 * Determining the amount of indemnification reserve and the amount of indemnification in accordance with applicable legal regulations, internal regulations and insurance contract and the delivering the insurance benefits to clients.
 * Preparing documentation for the regression procedures.
 * Handling complaints and appeals from clients.
 * Providing professional consulting services to clients and other sections of the company in matters related to the settlement of claims in the given class of insurance.
 * Updating the appropriate forms, internal regulations and directives.</t>
   </si>
   <si>
+    <t>* Realizar ou garantir os vistorias de itens danificados ou destruídos, incluindo a conclusão da documentação relevante.
+* Comunicar-se com clientes, pessoas envolvidas ou convidadas, autoridades públicas e parceiros contratantes externos com o objetivo de garantir todos os documentos necessários para uma avaliação abrangente de uma reclamação.
+* Avaliar as reclamações dos clientes para indenização, de acordo com os regulamentos legais aplicáveis e o contrato de seguro, e informar os clientes sobre o resultado.
+* Determinar o valor da reserva de indenização e o valor da indenização, de acordo com os regulamentos legais aplicáveis, regulamentos internos e o contrato de seguro, e entregar os benefícios do seguro aos clientes.
+* Preparar documentação para os procedimentos de regresso.
+* Tratar reclamações e recursos dos clientes.
+* Prestar serviços de consultoria profissional aos clientes e outras seções da empresa em assuntos relacionados ao liquidador de sinistros na classe de seguro determinada.
+* Atualizar os formulários apropriados, regulamentos internos e diretrizes.</t>
+  </si>
+  <si>
     <t>Product Development Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Desenvolvimento de Produto</t>
   </si>
   <si>
     <t>* Monitoring the insurance market, developing new products and submitting proposals for changes to existing products.
 * Completing the texts of contracts, insurance clauses and special arrangements.
 * Drawing up the guidelines and bylaws relating to a given class of insurance.
 * Analysing the rates of insurance, and monitoring and analysing the loss ratio of the products.
 * Preparing documents for the implementation of changes related to product innovation in the information system.
 * Preparing and completing methodical seminars for distribution networks.
 * Providing expert consultations on the products in a given class of insurance to other sections of the company.</t>
   </si>
   <si>
+    <t>* Monitorizar o mercado de seguros, desenvolver novos produtos e apresentar propostas para alterações nos produtos existentes.
+* Elaborar os textos de contratos, cláusulas de seguro e acordos especiais.
+* Redigir as diretrizes e regulamentos relacionados a uma determinada classe de seguro.
+* Analisar as taxas de seguro, monitorar e analisar a razão de perda dos produtos.
+* Preparar documentos para a implementação de alterações relacionadas à inovação de produtos no sistema de informação.
+* Preparar e realizar seminários metodológicos para as redes de distribuição.
+* Fornecer consultoria especializada sobre os produtos de uma determinada classe de seguro a outras seções da empresa.</t>
+  </si>
+  <si>
     <t>Registry Administration Officer</t>
+  </si>
+  <si>
+    <t>Funcionário em Administração de Cadastro</t>
   </si>
   <si>
     <t>* Registering data from the applications of policyholders and insurance payers in the register of policyholders and register of insurance payers in the information system.	
 * Updating data on policyholders and insurance payers in the information system on the basis of the received and requested documents.
 * Issuing health cards, the European health insurance cards, and other certificates for policyholders.
 * Issuing and confirming entitlement forms.
 * Registering and archiving mass communications from insurance payers.
 * Solving clashing insurance relations in co-operation with the HSA and other health insurance companies.</t>
   </si>
   <si>
+    <t>* Registar dados das aplicações de titulares de apólices e pagadores de seguros no registo de titulares de apólices e registo de pagadores de seguros no sistema de informação.
+* Atualizar dados sobre titulares de apólices e pagadores de seguros no sistema de informação com base nos documentos recebidos e solicitados.
+* Emitir cartões de saúde, cartões europeus de seguro de saúde e outros certificados para os titulares de apólices.
+* Emitir e confirmar formulários de direito.
+* Registar e arquivar comunicações em massa dos pagadores de seguros.
+* Resolver conflitos de relações de seguro em cooperação com a ASA e outras companhias de seguros de saúde.</t>
+  </si>
+  <si>
     <t>Reinsurance Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Resseguros</t>
   </si>
   <si>
     <t>* Processing the proposals of the company’s actuarial capacity to ensure individual risk groups.
 * Drafting reinsurance program proposals (obligatory reinsurance).
 * Negotiating the terms of reinsurance agreements with reinsurers, and ensuring compliance.
 * Defining the parameters of reinsurance contracts in the information system.
 * Preparing specifications for the IT processing of reinsurance risks in the information system.
 * Ensuring commutation (termination) processes of proportional reinsurance contracts.
 * Providing expert consultation of policy conditions regarding individual business cases for departments developing insurance products.
 * Ensuring facultative reinsurance and special acceptances for individual risks.
 * Reimbursing premiums and settling the performance of reinsurers.
 * Preparing documents for accounting.
 * Preparing analyses and reports for the reinsurers, board, auditors, and supervising bodies of the company.</t>
   </si>
   <si>
+    <t>* Processar as propostas de capacidade atuarial da empresa para garantir grupos de risco individual.
+* Elaborar propostas de programas de resseguro (resseguro obrigatório).
+* Negociar os termos de acordos de resseguro com os resseguradores e garantir a conformidade.
+* Definir os parâmetros de contratos de resseguro no sistema de informação.
+* Preparar especificações para o processamento de riscos de resseguro no sistema de informação.
+* Garantir os processos de comutação (rescisão) de contratos de resseguro proporcional.
+* Fornecer consultoria especializada sobre condições de política para casos de negócios individuais para departamentos que desenvolvem produtos de seguros.
+* Garantir o resseguro facultativo e aceitações especiais para riscos individuais.
+* Reembolsar prêmios e liquidar o desempenho dos resseguradores.
+* Preparar documentos para contabilidade.
+* Preparar análises e relatórios para os resseguradores, conselho de administração, auditores e órgãos de supervisão da empresa.</t>
+  </si>
+  <si>
     <t>Journalism, Printing Arts &amp; Media</t>
   </si>
   <si>
+    <t>Jornalismo, arte gráfica e mídia</t>
+  </si>
+  <si>
     <t>3D printer operator</t>
+  </si>
+  <si>
+    <t>Operador de impressora 3D</t>
   </si>
   <si>
     <t>* Operating and maintaining 3D printers to produce high-quality printed materials.
 * Setting up and calibrating 3D printers according to project specifications.
 * Monitoring the printing process to ensure accuracy and quality control.
 * Troubleshooting and resolving any technical issues that arise during printing.
 * Preparing and processing digital files for 3D printing, including slicing and scaling.
 * Collaborating with designers and engineers to optimize designs for printability.
 * Maintaining a clean and organized workspace, adhering to safety standards.
 * Conducting routine maintenance and repairs on 3D printing equipment.
 * Keeping accurate records of production runs, materials used, and inventory levels.
 * Staying up to date with advancements in 3D printing technology and materials.
 * Assisting in the training of new staff on 3D printing operations and safety protocols.
 * Contributing to project planning and timelines to ensure timely delivery of printed materials.</t>
   </si>
   <si>
+    <t>* Operar e manter impressoras 3D para produzir materiais impressos de alta qualidade.
+* Configurar e calibrar impressoras 3D de acordo com as especificações do projeto.
+* Monitorar o processo de impressão para garantir precisão e controle de qualidade.
+* Diagnosticar e resolver problemas técnicos que surgem durante a impressão.
+* Preparar e processar arquivos digitais para impressão 3D, incluindo fatiamento e dimensionamento.
+* Colaborar com designers e engenheiros para otimizar projetos para impressão.
+* Manter um espaço de trabalho limpo e organizado, seguindo padrões de segurança.
+* Realizar manutenções e reparos rotineiros em equipamentos de impressão 3D.
+* Manter registros precisos de produção, materiais utilizados e níveis de estoque.
+* Manter-se atualizado sobre avanços em tecnologia e materiais de impressão 3D.
+* Auxiliar na formação de novos funcionários nas operações de impressão 3D e protocolos de segurança.
+* Contribuir para planejamento de projetos e cronogramas para garantir entrega oportuna de materiais impressos.</t>
+  </si>
+  <si>
     <t>Advertising Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Publicidade</t>
   </si>
   <si>
     <t>* Responsibility for the sale of advertising space within the company.
 * Taking care of existing clients and maintaining good relations with them.
 * Searching for new business opportunities.
 * Providing quotations and discounts in substantiated cases.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela venda de espaços publicitários dentro da empresa.
+* Cuidado com os clientes existentes e manutenção de boas relações com eles.
+* Busca por novas oportunidades de negócios.
+* Fornecimento de cotações e descontos em casos justificados.</t>
+  </si>
+  <si>
     <t>Bookbinder</t>
+  </si>
+  <si>
+    <t>Encadernador</t>
   </si>
   <si>
     <t>* Preparing material required for the production of books, magazines, brochures, catalogues, directories, albums, etc.
 * Cutting paper into smaller sheets using a cutting machine.
 * Coating books with paper, leather, imitation leather or other materials.
 * Stitching and gluing individual sheets into blocks manually or using a stitching or binding machine.
 * Joining book blocks with the spine dispersive, hot melt, reactive and polyurethane adhesives.
 * Repairing damaged bindings, backs of books, etc.</t>
   </si>
   <si>
+    <t>* Preparar material necessário para a produção de livros, revistas, folhetos, catálogos, diretórios, álbuns, etc.
+* Cortar papel em folhas menores utilizando uma máquina de corte.
+* Revestir livros com papel, couro, couro sintético ou outros materiais.
+* Grampear e colar folhas individuais em blocos manualmente ou utilizando uma máquina de grampear ou encadernar.
+* Unir blocos de livros com adesivos dispersivos, termofusíveis, reativos e de poliuretano.
+* Reparar encadernações danificadas, lombadas de livros, etc.</t>
+  </si>
+  <si>
     <t>Camera Operator</t>
+  </si>
+  <si>
+    <t>Operador de câmera</t>
   </si>
   <si>
     <t>* Using a camera to shoot movies, serials, documentaries, videos, commercials, etc.
 * Choosing the appropriate type of film, lenses and filters depending on the desired objective.
 * Communicating with the director, lighting engineers and other crew members.
 * Operating a camera on a camera truck or a camera crane.</t>
   </si>
   <si>
+    <t>* Utilizar uma câmera para filmar filmes, seriados, documentários, vídeos, comerciais, etc.
+* Escolher o tipo apropriado de filme, lentes e filtros, dependendo do objetivo desejado.
+* Comunicar-se com o diretor, engenheiros de iluminação e outros membros da equipe.
+* Operar uma câmera em um caminhão de câmera ou uma grua de câmera.</t>
+  </si>
+  <si>
     <t>Content provider</t>
+  </si>
+  <si>
+    <t>Fornecedor de conteúdo</t>
   </si>
   <si>
     <t>* Researching and creating engaging content across various media platforms.
 * Collaborating with editors, designers, and other team members to develop story ideas and multimedia projects.
 * Producing articles, blog posts, and social media content that resonate with target audiences.
 * Ensuring accuracy and adherence to journalistic standards and ethics in all published materials.
 * Conducting interviews and gathering information from credible sources to support content creation.
 * Staying updated on industry trends, news, and emerging technologies to enhance content relevance.
 * Utilizing analytics tools to measure content performance and optimize future content strategies.
 * Managing multiple projects simultaneously while meeting deadlines and maintaining high quality.
 * Editing and proofreading content to ensure clarity, coherence, and grammatical correctness.
 * Engaging with audience feedback and comments to foster community and improve content offerings.</t>
   </si>
   <si>
+    <t>* Pesquisar e criar conteúdo atraente em várias plataformas de mídia.
+* Colaborar com editores, designers e outros membros da equipe para desenvolver ideias de histórias e projetos multimídia.
+* Produzir artigos, posts de blog e conteúdo de mídia social que ressoem nos públicos-alvo.
+* Garantir a precisão e a adesão a padrões e ética jornalísticos em todos os materiais publicados.
+* Realizar entrevistas e coletar informações de fontes confiáveis para apoiar a criação de conteúdo.
+* Manter-se atualizado sobre tendências do setor, notícias e tecnologias emergentes para aprimorar a relevância do conteúdo.
+* Utilizar ferramentas de análise para medir o desempenho do conteúdo e otimizar estratégias de conteúdo futuras.
+* Gerenciar vários projetos simultaneamente, cumprindo prazos e mantendo alta qualidade.
+* Editar e revisar o conteúdo para garantir clareza, coerência e correção gramatical.
+* Interagir com comentários e feedback do público para fomentar a comunidade e melhorar as ofertas de conteúdo.</t>
+  </si>
+  <si>
     <t>Design associate</t>
+  </si>
+  <si>
+    <t>Associado de design</t>
   </si>
   <si>
     <t>* Assisting in the development and execution of design projects across various media platforms.
 * Collaborating with senior designers and team members to create visually appealing graphics and layouts.
 * Supporting the production of print and digital materials, including brochures, advertisements, and social media content.
 * Utilizing graphic design software such as Adobe Creative Suite to produce high-quality designs.
 * Participating in brainstorming sessions to generate creative ideas and concepts.
 * Ensuring consistency in brand messaging and visual identity across all projects.
 * Preparing design files for print production and digital distribution.
 * Conducting research on design trends and industry standards to enhance design quality.
 * Assisting in the preparation of presentations and visual materials for client meetings.
 * Managing multiple projects simultaneously while adhering to deadlines and project specifications.
 * Providing feedback and revisions based on team and client input to refine design outputs.
 * Maintaining organized records of design projects and assets for future reference.</t>
   </si>
   <si>
+    <t>* Auxiliar no desenvolvimento e execução de projetos de design em várias plataformas de mídia.
+* Colaborar com designers seniores e membros da equipe para criar gráficos e layouts visualmente atraentes.
+* Apoiar a produção de materiais impressos e digitais, incluindo folhetos, anúncios e conteúdo de redes sociais.
+* Utilizar software de design gráfico, como o Adobe Creative Suite, para produzir designs de alta qualidade.
+* Participar de sessões de brainstorming para gerar ideias e conceitos criativos.
+* Garantir a consistência na mensagem da marca e na identidade visual em todos os projetos.
+* Preparar arquivos de design para produção impressa e distribuição digital.
+* Realizar pesquisas sobre tendências de design e padrões da indústria para aprimorar a qualidade do design.
+* Auxiliar na preparação de apresentações e materiais visuais para reuniões com clientes.
+* Gerenciar múltiplos projetos simultaneamente, respeitando prazos e especificações do projeto.
+* Fornecer feedback e revisões com base nas informações da equipe e dos clientes para aprimorar as saídas de design.
+* Manter registros organizados de projetos de design e ativos para referência futura.</t>
+  </si>
+  <si>
     <t>DTP Operator</t>
+  </si>
+  <si>
+    <t>Operador DTP</t>
   </si>
   <si>
     <t>* Ensuring quality control throughout the production process.
 * Defining production procedures and initiating work orders.
 * Preparing and reviewing print-ready files for accuracy and completeness.
 * Ordering necessary production materials and supplies.
 * Collaborating with graphic designers and content creators to ensure design specifications are met.
 * Operating and maintaining DTP equipment and software.
 * Troubleshooting and resolving technical issues related to DTP processes.
 * Adhering to project timelines and managing multiple projects simultaneously.
 * Communicating effectively with team members and clients to ensure project requirements are understood and met.
 * Staying updated with industry trends and advancements in DTP technologies.</t>
   </si>
   <si>
+    <t>* Garantir o controle de qualidade durante todo o processo de produção.
+* Definir procedimentos de produção e iniciar ordens de trabalho.
+* Preparar e revisar arquivos prontos para impressão para verificar a precisão e a integridade.
+* Pedir os materiais e suprimentos de produção necessários.
+* Colaborar com designers gráficos e criadores de conteúdo para garantir que as especificações de design sejam atendidas.
+* Operar e manter equipamentos e softwares de DTP.
+* Resolver problemas e resolver questões técnicas relacionadas a processos de DTP.
+* Aderir aos cronogramas de projetos e gerenciar vários projetos simultaneamente.
+* Comunicar-se de forma eficaz com membros da equipe e clientes para garantir que os requisitos do projeto sejam compreendidos e atendidos.
+* Manter-se atualizado sobre as tendências da indústria e os avanços em tecnologias de DTP.</t>
+  </si>
+  <si>
     <t>Editor</t>
   </si>
   <si>
     <t>* Performing journalist activities for mass media editors.
 * Collecting, sorting, and verifying the information.
 * Processing interesting topics for readers, viewers, and listeners.
 * Writing and preparing reports, reportages, commentaries, reviews, interviews, glosses, feuilletons, etc.
 * Searching for and selecting images that are suitable for the respective articles.
 * Publishing information in the mass media.</t>
   </si>
   <si>
+    <t>* Executar atividades jornalísticas para editores de meios de comunicação de massa.
+* Coletar, classificar e verificar as informações.
+* Processar tópicos interessantes para leitores, espectadores e ouvintes.
+* Redigir e preparar relatórios, reportagens, comentários, críticas, entrevistas, glossários, folhetins, etc.
+* Procurar e selecionar imagens adequadas para os respectivos artigos.
+* Publicar informações nos meios de comunicação de massa.</t>
+  </si>
+  <si>
     <t>* Collecting shots and soundtracks from the recording media of the movie cameras.
 * Digital editing of files and their segmenting into smaller logical units (so called sequences).
 * Preparing a rough edit.
 * Additional adjusting of the scene order with the purpose to achieve the logic and continuity of the sequences.
 * Cooperating with the film directors, sound engineers and film composers.</t>
   </si>
   <si>
+    <t>* Coletar tomadas e trilhas sonoras dos meios de gravação das câmeras de cinema.
+* Edição digital de arquivos e sua segmentação em unidades lógicas menores (chamadas sequências).
+* Preparar uma edição preliminar.
+* Ajuste adicional da ordem das cenas com o objetivo de alcançar a lógica e a continuidade das sequências.
+* Cooperar com os diretores de cinema, engenheiros de som e compositores de cinema.</t>
+  </si>
+  <si>
     <t>Graphic</t>
+  </si>
+  <si>
+    <t>Gráfico</t>
   </si>
   <si>
     <t>* Manuscript editing from a technological aspect and applying typological rules.
 * Designing and implementing one’s own graphic designs.
 * Assessing typesetting and illustration quality from a professional, technical, and artistic aspect. 
 * Processing graphic designs from the aspect of the printing techniques used.
 * Processing text and image templates using computer technology.
 * Combining text and image elements of print media by means of word-wrapping.
 * Page or print media elements disassembling within the printing sheet or any other printed media by means of sheet assembly.
 * Assessing polygraphic intermediates and products from the qualitative aspect.</t>
   </si>
   <si>
+    <t>* Edição de manuscritos do ponto de vista tecnológico e aplicação de regras tipológicas.
+* Desenho e implementação de projetos gráficos próprios.
+* Avaliação da qualidade da composição e ilustração de um ponto de vista profissional, técnico e artístico.
+* Processamento de projetos gráficos do ponto de vista das técnicas de impressão utilizadas.
+* Processamento de modelos de texto e imagem utilizando tecnologia computacional.
+* Combinação de elementos de texto e imagem de mídia impressa por meio de ajuste de texto.
+* Desmontagem de elementos de página ou de mídia impressa dentro da folha de impressão ou de qualquer outro meio impresso por meio de montagem de folhas.
+* Avaliação de intermediários e produtos poligráficos do ponto de vista qualitativo.</t>
+  </si>
+  <si>
     <t>Journalist</t>
+  </si>
+  <si>
+    <t>Jornalista</t>
   </si>
   <si>
     <t>* Collecting, sorting and verifying the information.
 * Processing interesting topics for readers, viewers and listeners.
 * Writing and preparing reports, reportages, commentaries, reviews, interviews, glosses, feuilletons etc.
 * Searching for and selecting images suitable for the articles.
 * Publishing information in mass media.</t>
   </si>
   <si>
+    <t>* Coletar, selecionar e verificar as informações.
+* Processar tópicos interessantes para leitores, espectadores e ouvintes.
+* Redigir e preparar relatórios, reportagens, comentários, resenhas, entrevistas, glossários, folhetins, etc.
+* Procurar e selecionar imagens adequadas para os artigos.
+* Publicar informações nos meios de comunicação de massa.</t>
+  </si>
+  <si>
     <t>Junior Graphic Designer</t>
+  </si>
+  <si>
+    <t>Designer Gráfico Júnior</t>
   </si>
   <si>
     <t>* Creating a wide range of graphic concepts on the basis of detailed assignments from clients.
 * Incorporating clients’ comments into graphic designs.
 * Transferring drawings from paper to electronic form using a scanner.
 * Setting the final style and colours of drawings in a graphics program.
 * Exporting graphic designs in the desired format.</t>
   </si>
   <si>
+    <t>* Criação de uma ampla variedade de conceitos gráficos com base em atribuições detalhadas dos clientes.
+* Incorporação dos comentários dos clientes nos designs gráficos.
+* Transferência de desenhos do papel para a forma eletrônica utilizando um escâner.
+* Definição do estilo e cores finais dos desenhos em um programa de gráficos.
+* Exportação de designs gráficos no formato desejado.</t>
+  </si>
+  <si>
     <t>Managing Editor</t>
+  </si>
+  <si>
+    <t>Editor chefe</t>
   </si>
   <si>
     <t>* Responsibility for the content of the entrusted periodical.
 * Coordinating the activities of editors in the publishing house.
 * Editing articles.
 * Creating the appearance of the pages in the periodical.
 * Writing editorials.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo conteúdo do periódico confiado.
+* Coordenação das atividades dos editores na editora.
+* Edição de artigos.
+* Criação da aparência das páginas no periódico.
+* Redação de editoriais.</t>
+  </si>
+  <si>
     <t>Photo Editor</t>
+  </si>
+  <si>
+    <t>Editor de fotos</t>
   </si>
   <si>
     <t>* Searching for photographs, illustrations, and flash animations in online databases.
 * Assigning tasks to photographers.
 * Selecting suitable photographs and illustrations for the covers of periodicals, articles, websites, etc.
 * Archiving purchased photographs.
 * Communicating with editors and the issue manager, etc.</t>
   </si>
   <si>
+    <t>* Pesquisar fotografias, ilustrações e animações em flash em bases de dados online.
+* Atribuir tarefas a fotógrafos.
+* Selecionar fotografias e ilustrações adequadas para as capas de periódicos, artigos, sites, etc.
+* Arquivar fotografias compradas.
+* Comunicar-se com editores e o gerente de publicação, etc.</t>
+  </si>
+  <si>
     <t>Printer</t>
+  </si>
+  <si>
+    <t>Impressora</t>
   </si>
   <si>
     <t>* Producing printed material with the help of printing presses.
 * Preparing and controlling the printing forms.
 * Securing production of a new printing form in case of its bad quality.
 * Adjusting printing presses.
 * Being responsible for keeping the correct technological procedure.
 * Controlling the quality of the press.
 * Keeping the printing presses in operation mode.</t>
   </si>
   <si>
+    <t>* Produzir material impresso com a ajuda de impressoras.
+* Preparar e controlar as formas de impressão.
+* Garantir a produção de uma nova forma de impressão em caso de má qualidade.
+* Ajustar as impressoras.
+* Ser responsável por manter o procedimento tecnológico correto.
+* Controlar a qualidade da impressão.
+* Manter as impressoras em modo de operação.</t>
+  </si>
+  <si>
     <t>Printing Technician</t>
+  </si>
+  <si>
+    <t>Técnico de impressão</t>
   </si>
   <si>
     <t>* Setting up and operating printing presses to produce high-quality printed materials.
 * Conducting routine maintenance and troubleshooting of printing equipment to ensure optimal performance.
 * Collaborating with graphic designers and clients to understand project specifications and requirements.
 * Monitoring the printing process to ensure color accuracy, registration, and overall print quality.
 * Adjusting ink flow, pressure, and other parameters to achieve desired print results.
 * Maintaining inventory of printing supplies and materials, including inks, papers, and other consumables.
 * Ensuring compliance with safety and quality standards throughout the printing process.
 * Keeping detailed records of production runs, including quantities printed and any issues encountered.
 * Assisting in the training of junior staff and providing guidance on printing techniques and equipment operation.
 * Staying updated on industry trends and advancements in printing technology to enhance production efficiency.</t>
   </si>
   <si>
+    <t>* Configurar e operar prensas de impressão para produzir materiais impressos de alta qualidade.
+* Realizar manutenção rotineira e solucionar problemas de equipamentos de impressão para garantir desempenho ótimo.
+* Colaborar com designers gráficos e clientes para entender as especificações e requisitos do projeto.
+* Monitorar o processo de impressão para garantir precisão de cor, registro e qualidade geral da impressão.
+* Ajustar o fluxo de tinta, pressão e outros parâmetros para alcançar os resultados de impressão desejados.
+* Manter o inventário de suprimentos e materiais de impressão, incluindo tintas, papéis e outros consumíveis.
+* Garantir conformidade com padrões de segurança e qualidade em todo o processo de impressão.
+* Manter registros detalhados das corridas de produção, incluindo quantidades impressas e quaisquer problemas encontrados.
+* Auxiliar no treinamento de funcionários júnior e fornecer orientação sobre técnicas de impressão e operação de equipamentos.
+* Manter-se atualizado sobre tendências da indústria e avanços na tecnologia de impressão para melhorar a eficiência da produção.</t>
+  </si>
+  <si>
     <t>Producer</t>
+  </si>
+  <si>
+    <t>Produtor</t>
   </si>
   <si>
     <t>* Overseeing the production process of various media projects, including film, television, and digital content.
 * Hiring directors, lead actors, and key technical staff to ensure high-quality production.
 * Facilitating communication between artistic personnel, focusing on working conditions and compensation negotiations.
 * Coordinating the collaborative efforts of writers, directors, managers, and other team members to maintain project timelines and objectives.
 * Managing budgets and ensuring that productions are completed within financial constraints.
 * Developing production schedules and ensuring adherence to deadlines.
 * Conducting auditions and casting sessions to select appropriate talent for projects.
 * Ensuring compliance with industry regulations and standards throughout the production process.
 * Collaborating with marketing and distribution teams to promote finished projects effectively.
 * Problem-solving and addressing any issues that arise during production to keep projects on track.</t>
   </si>
   <si>
+    <t>* Supervisionar o processo de produção de vários projetos de mídia, incluindo filmes, televisão e conteúdo digital.
+* Contratar diretores, atores principais e pessoal técnico-chave para garantir produções de alta qualidade.
+* Facilitar a comunicação entre pessoal artístico, com foco nas condições de trabalho e negociações de remuneração.
+* Coordenar os esforços colaborativos de escritores, diretores, gerentes e outros membros da equipe para manter os cronogramas e objetivos do projeto.
+* Gerenciar orçamentos e garantir que as produções sejam concluídas dentro dos limites financeiros.
+* Desenvolver cronogramas de produção e garantir a adesão aos prazos.
+* Realizar testes e sessões de casting para selecionar o talento apropriado para os projetos.
+* Garantir a conformidade com as regulamentações e padrões da indústria ao longo do processo de produção.
+* Colaborar com as equipes de marketing e distribuição para promover projetos concluídos de forma eficaz.
+* Resolver problemas e abordar quaisquer questões que surgirem durante a produção para manter os projetos no rumo certo.</t>
+  </si>
+  <si>
     <t>Proofreader</t>
+  </si>
+  <si>
+    <t>Revisor</t>
   </si>
   <si>
     <t xml:space="preserve">* Reading the hand-writings in the printed or digital form.
 * Searching for errors in the contents, language, grammar and style.
 * Marking errors using proofreading marks.
 * Consulting the found imperfections with the authors of the texts.
 * Repeated reading of the corrected hand writings before sending them into print.
 </t>
   </si>
   <si>
+    <t>* Ler escritos à mão em forma impressa ou digital.
+* Procurar erros nos conteúdos, linguagem, gramática e estilo.
+* Marcar erros utilizando marcas de revisão.
+* Consultar as imperfeições encontradas com os autores dos textos.
+* Ler repetidamente os escritos corrigidos antes de enviá-los para impressão.</t>
+  </si>
+  <si>
     <t>Publishing House Director</t>
+  </si>
+  <si>
+    <t>Diretor da Editora</t>
   </si>
   <si>
     <t>* Lead and oversee the strategic direction and operations of the publishing house to ensure alignment with company goals and objectives.
 * Develop and implement innovative publishing strategies to enhance market presence and increase readership.
 * Manage and cultivate relationships with authors, editors, graphic designers, and other key stakeholders to ensure high-quality content production.
 * Oversee the financial performance of the publishing house, including budgeting, forecasting, and financial reporting.
 * Ensure compliance with industry regulations and standards, maintaining the integrity and reputation of the publishing house.
 * Spearhead marketing and promotional activities to expand the reach and impact of published works.
 * Foster a creative and collaborative work environment that encourages innovation and excellence in publishing.
 * Monitor industry trends and competitor activities to identify opportunities for growth and improvement.
 * Lead recruitment, training, and development of staff, promoting a culture of continuous learning and professional development.
 * Represent the publishing house at industry events, conferences, and networking opportunities to build and maintain professional networks.
 * Ensure effective communication and collaboration across all departments to streamline processes and enhance productivity.
 * Report directly to senior management, providing regular updates on performance, challenges, and strategic initiatives.</t>
   </si>
   <si>
+    <t>* Liderar e supervisionar a direção estratégica e operações da editora para garantir alinhamento com os objetivos e metas da empresa.
+* Desenvolver e implementar estratégias de publicação inovadoras para aprimorar a presença no mercado e aumentar a leitura.
+* Gerenciar e cultivar relacionamentos com autores, editores, designers gráficos e outros principais parceiros para garantir a produção de conteúdo de alta qualidade.
+* Supervisionar o desempenho financeiro da editora, incluindo orçamento, previsão e relatórios financeiros.
+* Garantir a conformidade com as regulamentações e padrões do setor, mantendo a integridade e a reputação da editora.
+* Liderar atividades de marketing e promoção para expandir o alcance e o impacto das obras publicadas.
+* Fomentar um ambiente de trabalho criativo e colaborativo que incentive a inovação e a excelência em publicações.
+* Monitorar tendências do setor e atividades de concorrentes para identificar oportunidades de crescimento e melhoria.
+* Liderar a recrutamento, treinamento e desenvolvimento da equipe, promovendo uma cultura de aprendizado contínuo e desenvolvimento profissional.
+* Representar a editora em eventos do setor, conferências e oportunidades de networking para construir e manter redes profissionais.
+* Garantir a comunicação e colaboração eficazes entre todos os departamentos para agilizar processos e melhorar a produtividade.
+* Relatar diretamente à alta gestão, fornecendo atualizações regulares sobre desempenho, desafios e iniciativas estratégicas.</t>
+  </si>
+  <si>
     <t>Radio presenter and announcer</t>
+  </si>
+  <si>
+    <t>Apresentador de rádio</t>
   </si>
   <si>
     <t>* Hosting live radio shows and engaging with listeners through phone calls and social media.
 * Researching and preparing content related to current events, music, culture, and community issues.
 * Conducting interviews with guests, including artists, public figures, and experts in various fields.
 * Collaborating with producers and technical staff to ensure smooth broadcasting operations.
 * Creating and curating playlists that resonate with the target audience.
 * Developing promotional materials and participating in marketing initiatives to grow the station's audience.
 * Monitoring audience feedback and adjusting content and delivery based on listener preferences.
 * Staying informed about industry trends and best practices to enhance programming quality.
 * Representing the radio station at public events, festivals, and community gatherings.
 * Maintaining a professional and engaging on-air presence while adhering to broadcasting standards and regulations.</t>
   </si>
   <si>
+    <t>* Apresentar programas de rádio ao vivo e interagir com os ouvintes por meio de ligações telefônicas e mídias sociais.
+* Pesquisar e preparar conteúdo relacionado a eventos atuais, música, cultura e questões comunitárias.
+* Realizar entrevistas com convidados, incluindo artistas, figuras públicas e especialistas em vários campos.
+* Colaborar com produtores e equipe técnica para garantir operações de transmissão suaves.
+* Criar e curar playlists que ressoem com o público-alvo.
+* Desenvolver materiais promocionais e participar de iniciativas de marketing para aumentar a audiência da estação.
+* Monitorar o feedback do público e ajustar o conteúdo e a entrega com base nas preferências dos ouvintes.
+* Manter-se informado sobre tendências e melhores práticas do setor para melhorar a qualidade da programação.
+* Representar a rádio em eventos públicos, festivais e reuniões comunitárias.
+* Manter uma presença profissional e envolvente no ar, ao mesmo tempo em que respeita os padrões e regulamentos de transmissão.</t>
+  </si>
+  <si>
     <t>Reporter</t>
+  </si>
+  <si>
+    <t>Repórter</t>
   </si>
   <si>
     <t>* Researching and gathering information on various topics for news stories.
 * Conducting interviews with individuals to obtain firsthand accounts and insights.
 * Writing clear, accurate, and engaging news articles for print, online, or broadcast media.
 * Developing and maintaining a network of contacts to enhance story development.
 * Fact-checking and verifying information to ensure journalistic integrity.
 * Attending events, press conferences, and public meetings to report on relevant issues.
 * Collaborating with editors, photographers, and other journalists to produce high-quality content.
 * Adhering to deadlines while managing multiple assignments and priorities.
 * Utilizing social media platforms to promote stories and engage with the audience.
 * Staying informed about current events and trends in various fields to identify potential stories.
 * Upholding ethical standards and guidelines in journalism to maintain public trust.
 * Participating in ongoing training and professional development to enhance reporting skills.</t>
   </si>
   <si>
+    <t>* Pesquisando e coletando informações sobre vários temas para histórias de notícias.
+* Realizando entrevistas com indivíduos para obter relatos e informações de primeira mão.
+* Escrevendo artigos de notícias claros, precisos e envolventes para mídia impressa, online ou de radiodifusão.
+* Desenvolvendo e mantendo uma rede de contatos para aprimorar o desenvolvimento de histórias.
+* Verificando fatos e verificando informações para garantir a integridade jornalística.
+* Comparecendo a eventos, coletivas de imprensa e reuniões públicas para relatar sobre questões relevantes.
+* Colaborando com editores, fotógrafos e outros jornalistas para produzir conteúdo de alta qualidade.
+* Cumprindo prazos enquanto gerencia várias tarefas e prioridades.
+* Utilizando plataformas de mídia social para promover histórias e interagir com o público.
+* Mantendo-se informado sobre eventos atuais e tendências em vários campos para identificar histórias em potencial.
+* Defendendo padrões e diretrizes éticas em jornalismo para manter a confiança pública.
+* Participando de treinamentos e desenvolvimento profissional contínuos para aprimorar habilidades de reportagem.</t>
+  </si>
+  <si>
     <t>Senior Graphic Designer</t>
+  </si>
+  <si>
+    <t>Designer Gráfico Sênior</t>
   </si>
   <si>
     <t>* Self-reliant production of a wide range of creative graphic concepts without detailed assignments from clients.
 * Incorporating clients’ comments into graphic designs.
 * Transferring drawings from paper to electronic form using a scanner.
 * Setting the final style and colours of drawings in a graphics program.
 * Exporting graphic designs in the desired format.</t>
+  </si>
+  <si>
+    <t>* Produção autónoma de uma ampla gama de conceitos gráficos criativos sem atribuições detalhadas dos clientes.
+* Incorporação de comentários dos clientes nos designs gráficos.
+* Transferência de desenhos do papel para forma eletrónica utilizando um scanner.
+* Definição do estilo e das cores finais dos desenhos num programa de gráficos.
+* Exportação de designs gráficos no formato desejado.</t>
   </si>
   <si>
     <t>* Setting up and operating audio equipment for live events, recordings, and broadcasts.
 * Collaborating with producers, directors, and other team members to achieve desired sound quality.
 * Mixing and editing audio tracks to ensure clarity and balance.
 * Conducting regular maintenance and troubleshooting of audio equipment.
 * Ensuring compliance with safety standards and regulations in audio production.
 * Recording sound effects, voiceovers, and music for various media projects.
 * Monitoring audio levels during recordings and live performances to ensure optimal sound.
 * Creating and maintaining audio archives for future reference and use.
 * Staying updated with the latest audio technology and techniques to enhance production quality.
 * Assisting in the planning and execution of sound design for multimedia projects.
 * Providing technical support and guidance to other team members during productions.
 * Managing audio budgets and resources effectively to optimize production costs.</t>
   </si>
   <si>
+    <t>* Configurar e operar equipamentos de áudio para eventos ao vivo, gravações e transmissões.
+* Colaborar com produtores, diretores e outros membros da equipe para alcançar a qualidade de som desejada.
+* Misturar e editar faixas de áudio para garantir clareza e equilíbrio.
+* Realizar manutenção regular e solucionar problemas de equipamentos de áudio.
+* Garantir conformidade com padrões e regulamentos de segurança na produção de áudio.
+* Gravar efeitos sonoros, narrações e música para vários projetos de mídia.
+* Monitorar níveis de áudio durante gravações e performances ao vivo para garantir som ótimo.
+* Criar e manter arquivos de áudio para referência e uso futuro.
+* Manter-se atualizado sobre a última tecnologia e técnicas de áudio para melhorar a qualidade da produção.
+* Auxiliar no planejamento e execução do design de som para projetos multimídia.
+* Fornecer suporte técnico e orientação a outros membros da equipe durante as produções.
+* Gerenciar orçamentos e recursos de áudio de forma eficaz para otimizar os custos de produção.</t>
+  </si>
+  <si>
     <t>TV Host and Announcer</t>
+  </si>
+  <si>
+    <t>Apresentador de televisão e locutor</t>
   </si>
   <si>
     <t>* Presenting and announcing various segments within electronic media, including radio and television programs.
 * Introducing daily programming, including shows, musical performances, and guest appearances.
 * Reading news articles and other texts in spoken format, ensuring clear and engaging delivery.
 * Conducting interviews with guests and experts to provide insightful commentary and discussion.
 * Engaging with the audience through interactive segments and social media platforms.
 * Collaborating with production teams to develop content and improve program quality.
 * Preparing for broadcasts by researching topics and gathering relevant information.
 * Delivering promotional messages and advertisements in a professional manner.
 * Adapting to live broadcasting situations with poise and professionalism.
 * Upholding the standards of journalistic integrity and accuracy in all communications.</t>
   </si>
   <si>
+    <t>* Apresentar e anunciar vários segmentos em meios eletrônicos, incluindo programas de rádio e televisão.
+* Introduzir programação diária, incluindo shows, apresentações musicais e aparições de convidados.
+* Ler artigos de notícias e outros textos em formato falado, garantindo entrega clara e envolvente.
+* Realizar entrevistas com convidados e especialistas para fornecer comentários perspicazes e discussões.
+* Interagir com o público por meio de segmentos interativos e plataformas de mídia social.
+* Colaborar com equipes de produção para desenvolver conteúdo e melhorar a qualidade do programa.
+* Preparar-se para transmissões pesquisando tópicos e coletando informações relevantes.
+* Transmitir mensagens promocionais e anúncios de forma profissional.
+* Adaptar-se a situações de transmissão ao vivo com compostura e profissionalismo.
+* Manter os padrões de integridade e precisão jornalística em todas as comunicações.</t>
+  </si>
+  <si>
     <t>TV/Film Production Assistant</t>
+  </si>
+  <si>
+    <t>Assistente de Produção de TV/Cinema</t>
   </si>
   <si>
     <t>* Assisting in the preparation and organization of film and television productions.
 * Coordinating schedules and logistics for cast and crew members.
 * Supporting the production team in various tasks including set preparation and equipment setup.
 * Managing communication between departments to ensure smooth operation during filming.
 * Assisting with the handling of production paperwork, including contracts and release forms.
 * Contributing to the maintenance of production budgets and tracking expenses.
 * Helping to organize and facilitate auditions and casting calls.
 * Assisting in the post-production process, including editing and reviewing footage.
 * Coordinating travel arrangements and accommodations for cast and crew.
 * Engaging in problem-solving and providing support during on-set challenges.
 * Maintaining a positive and professional atmosphere on set.
 * Performing other duties as assigned by the production team.</t>
   </si>
   <si>
+    <t>* Auxiliar na preparação e organização de produções de cinema e televisão.
+* Coordenar horários e logística para os membros do elenco e da equipe.
+* Apoiar a equipe de produção em várias tarefas, incluindo a preparação do set e a configuração de equipamentos.
+* Gerenciar a comunicação entre os departamentos para garantir a operação suave durante as filmagens.
+* Auxiliar no manejo de papelada de produção, incluindo contratos e formulários de liberação.
+* Contribuir para a manutenção dos orçamentos de produção e rastreamento de despesas.
+* Ajudar a organizar e facilitar audições e chamadas de elenco.
+* Auxiliar no processo de pós-produção, incluindo a edição e revisão de imagens.
+* Coordenar os arranjos de viagem e acomodações para o elenco e a equipe.
+* Participar da resolução de problemas e fornecer apoio durante os desafios no set.
+* Manter um ambiente positivo e profissional no set.
+* Realizar outras tarefas atribuídas pela equipe de produção.</t>
+  </si>
+  <si>
     <t>Law &amp; Legislation</t>
   </si>
   <si>
+    <t>Direito e Legislação</t>
+  </si>
+  <si>
     <t>Administrative officer</t>
+  </si>
+  <si>
+    <t>Funcionário administrativo</t>
   </si>
   <si>
     <t>* Preparing, issuing and registering issued and received files and documents.
 * Preparing drafts of various types of agreements.
 * Providing legal support in administrative proceedings and disputes.
 * Communicating with clients and informing them what personal and other documents to make available.
 * Organizing and keeping lawsuit records.
 * Producing internal corporate documents.</t>
   </si>
   <si>
+    <t>* Preparar, emitir e registrar arquivos e documentos emitidos e recebidos.
+* Preparar rascunhos de diversos tipos de acordos.
+* Fornecer apoio jurídico em processos administrativos e disputas.
+* Comunicar-se com os clientes e informá-los quais documentos pessoais e outros a disponibilizar.
+* Organizar e manter registros de processos judiciais.
+* Elaborar documentos internos da empresa.</t>
+  </si>
+  <si>
     <t>Bailiff/Enforcement Officer</t>
+  </si>
+  <si>
+    <t>Executor</t>
   </si>
   <si>
     <t>* Enforcing court decisions and ensuring compliance with legal orders.
 * Conducting property seizures and sales in accordance with applicable laws.
 * Serving legal documents and notices to relevant parties.
 * Liaising with law enforcement agencies to facilitate the execution of enforcement actions.
 * Maintaining accurate records of all enforcement activities and transactions.
 * Providing detailed reports to the court regarding the status of enforcement actions.
 * Advising clients on their rights and obligations under the law.
 * Collaborating with legal professionals to ensure the effective execution of judgments.
 * Attending court hearings as required to represent enforcement actions.
 * Upholding ethical standards and maintaining professionalism in all interactions.
 * Managing and prioritizing a caseload effectively to meet deadlines.
 * Staying informed on changes in legislation and enforcement procedures.
 * Engaging in continuous professional development to enhance skills and knowledge in enforcement law.
 * Ensuring the safety and security of all parties involved during enforcement activities.
 * Handling inquiries and providing support to individuals affected by enforcement actions.</t>
   </si>
   <si>
+    <t>* Fiscalizar decisões judiciais e garantir o cumprimento de ordens legais.
+* Realizar apreensões e vendas de propriedades de acordo com as leis aplicáveis.
+* Entregar documentos e notificações legais às partes relevantes.
+* Manter contato com as agências de aplicação da lei para facilitar a execução de ações de fiscalização.
+* Manter registros precisos de todas as atividades e transações de fiscalização.
+* Fornecer relatórios detalhados ao tribunal sobre o status das ações de fiscalização.
+* Aconselhar clientes sobre seus direitos e obrigações sob a lei.
+* Colaborar com profissionais jurídicos para garantir a execução eficaz das decisões judiciais.
+* Comparecer às audiências do tribunal, conforme necessário, para representar as ações de fiscalização.
+* Manter padrões éticos e profissionalismo em todas as interações.
+* Gerenciar e priorizar eficazmente uma carga de casos para atender prazos.
+* Manter-se informado sobre mudanças na legislação e procedimentos de fiscalização.
+* Participar de desenvolvimento profissional contínuo para melhorar habilidades e conhecimentos em lei de fiscalização.
+* Garantir a segurança e a proteção de todas as partes envolvidas durante as atividades de fiscalização.
+* Atender a consultas e fornecer apoio a pessoas afetadas por ações de fiscalização.</t>
+  </si>
+  <si>
     <t>Judge</t>
+  </si>
+  <si>
+    <t>Juiz</t>
   </si>
   <si>
     <t>* Presiding over court proceedings and ensuring they are conducted fairly and impartially.
 * Interpreting and applying laws, regulations, and legal precedents to cases.
 * Evaluating evidence presented during trials and making rulings on admissibility.
 * Delivering judgments in civil and criminal cases based on facts and legal principles.
 * Writing detailed legal opinions that outline the reasoning behind decisions.
 * Managing court schedules and ensuring timely progression of cases.
 * Collaborating with attorneys, law enforcement, and court personnel to facilitate legal processes.
 * Providing guidance to juries on legal standards and procedures during trials.
 * Upholding the integrity of the judicial system and maintaining public confidence in the rule of law.
 * Engaging in continuous legal education to stay updated on changes in laws and judicial practices.
 * Serving as a mediator in settlement discussions when appropriate to resolve disputes outside of court.
 * Ensuring compliance with ethical standards and maintaining confidentiality in legal matters.</t>
   </si>
   <si>
+    <t>* Presidir processos judiciais e garantir que sejam conduzidos de forma justa e imparcial.
+* Interpretar e aplicar leis, regulamentos e precedentes legais a casos.
+* Avaliar provas apresentadas durante julgamentos e tomar decisões sobre admissibilidade.
+* Proferir julgamentos em casos cíveis e criminais com base em fatos e princípios legais.
+* Redigir opiniões legais detalhadas que descrevam o raciocínio por trás das decisões.
+* Gerenciar horários de tribunal e garantir o avanço oportuno dos casos.
+* Colaborar com advogados, autoridades policiais e funcionários do tribunal para facilitar processos legais.
+* Fornecer orientação a júris sobre padrões e procedimentos legais durante julgamentos.
+* Manter a integridade do sistema judiciário e a confiança pública na regra do direito.
+* Participar de educação jurídica contínua para se manter atualizado em mudanças nas leis e práticas judiciais.
+* Atuar como mediador em discussões de acordos quando apropriado para resolver disputas fora do tribunal.
+* Garantir a conformidade com padrões éticos e manter a confidencialidade em questões legais.</t>
+  </si>
+  <si>
     <t>Judicial assistant</t>
+  </si>
+  <si>
+    <t>Auxiliar judiciário</t>
   </si>
   <si>
     <t>* Assisting judges and court personnel in managing case files and legal documents.
 * Preparing legal documents, including briefs, motions, and orders for court proceedings.
 * Conducting legal research to support case preparation and assist in legal decision-making.
 * Organizing and maintaining court records, ensuring accuracy and confidentiality.
 * Attending court sessions to take notes and record proceedings for official documentation.
 * Communicating with attorneys, clients, and other court officials regarding case status and scheduling.
 * Ensuring compliance with court procedures and deadlines.
 * Assisting in the preparation of trial exhibits and evidence for presentation in court.
 * Managing the scheduling of court hearings, trials, and meetings.
 * Providing administrative support to judges and court staff as required.
 * Maintaining a professional demeanor and upholding ethical standards in all interactions.
 * Contributing to the smooth operation of the court by performing additional duties as assigned.</t>
   </si>
   <si>
+    <t>* Auxiliar juízes e funcionários do tribunal na gestão de processos e documentos legais.
+* Preparar documentos legais, incluindo memoriais, petições e despachos para os procedimentos judiciais.
+* Realizar pesquisas jurídicas para apoiar a preparação de processos e auxiliar na tomada de decisões legais.
+* Organizar e manter registros do tribunal, garantindo exatidão e confidencialidade.
+* Participar de sessões judiciais para tomar notas e registrar procedimentos para documentação oficial.
+* Comunicar-se com advogados, clientes e outros funcionários do tribunal sobre o status de processos e agendamentos.
+* Garantir conformidade com os procedimentos e prazos do tribunal.
+* Auxiliar na preparação de provas e evidências para apresentação em tribunal.
+* Gerenciar o agendamento de audiências, julgamentos e reuniões.
+* Fornecer apoio administrativo a juízes e funcionários do tribunal conforme necessário.
+* Manter uma postura profissional e defender padrões éticos em todas as interações.
+* Contribuir para o funcionamento suave do tribunal realizando tarefas adicionais conforme atribuídas.</t>
+  </si>
+  <si>
     <t>Lawyer</t>
+  </si>
+  <si>
+    <t>Advogado</t>
   </si>
   <si>
     <t>* Providing legal consulting services.
 * Completing legal analysis and statements.
 * Evaluation and completion of legal documents.
 * Representing clients during meetings, signature of contracts, and similar activities.</t>
   </si>
   <si>
+    <t>* Prestação de serviços de consultoria jurídica.
+* Elaboração de análises e declarações jurídicas.
+* Avaliação e conclusão de documentos jurídicos.
+* Representação de clientes durante reuniões, assinatura de contratos e atividades semelhantes.</t>
+  </si>
+  <si>
     <t>Legal advisor</t>
+  </si>
+  <si>
+    <t>Consultor jurídico</t>
   </si>
   <si>
     <t xml:space="preserve">* To conduct legal analysis and research on various legal matters of the client or the organization
 * To provide advice on different legal issues and assist in drafting legal opinions, memoranda and other briefing documents
 * To be actively involved in preparing and drafting of different acts and legal submissions and draft the authoritative legal opinions as well
 * To conduct legal research by utilizing various resources and selecting the relevant material to analyze the legal information
 * To assist in reviewing the legal material and any other relevant documents and to identify the most important issues that need to be sorted out on a priority basis
 * To draw up formalities regarding the settlement of disputes and monitor the implementation of the legal clauses
 </t>
   </si>
   <si>
+    <t>* Realizar análise e pesquisa jurídica sobre várias questões legais do cliente ou da organização
+* Fornecer aconselhamento sobre diferentes questões jurídicas e auxiliar na redação de pareceres jurídicos, memorandos e outros documentos de informação
+* Estar ativamente envolvido na preparação e redação de diferentes atos e apresentações legais, bem como redigir pareceres jurídicos autorizados
+* Realizar pesquisa jurídica utilizando vários recursos e selecionando o material relevante para analisar as informações jurídicas
+* Auxiliar na revisão do material jurídico e de outros documentos relevantes e identificar as questões mais importantes que precisam ser resolvidas com prioridade
+* Elaborar formalidades relativas ao resolvimento de disputas e monitorar a implementação das cláusulas legais</t>
+  </si>
+  <si>
     <t>Notary</t>
+  </si>
+  <si>
+    <t>Notário</t>
   </si>
   <si>
     <t>* Certifying and drafting private and public documents, including signature verification.
 * Attending board meetings of commercial companies, taking minutes, and preparing contracts.
 * Performing non-contentious legal work, such as managing inheritance proceedings and resolving legal matters that are not in dispute.
 * Advising clients on legal rights and obligations related to notarial acts.
 * Ensuring compliance with relevant laws and regulations in all notarial activities.
 * Maintaining accurate records of all notarial services rendered and safeguarding client confidentiality.
 * Collaborating with other legal professionals to facilitate the execution of documents and transactions.
 * Providing guidance on the preparation of documents necessary for various legal processes.
 * Engaging in continuous professional development to stay updated on changes in legislation and notarial practices.
 * Representing the notary office in legal proceedings when necessary and assisting clients in understanding the implications of legal documents.</t>
   </si>
   <si>
+    <t>* Certificar e redigir documentos privados e públicos, incluindo verificação de assinaturas.
+* Participar de reuniões de diretoria de empresas comerciais, fazer atas e preparar contratos.
+* Realizar trabalhos jurídicos não contenciosos, como gerenciar processos de herança e resolver questões legais que não estejam em disputa.
+* Aconselhar clientes sobre direitos e obrigações legais relacionados a atos notariais.
+* Garantir a conformidade com leis e regulamentos relevantes em todas as atividades notariais.
+* Manter registros precisos de todos os serviços notariais prestados e proteger a confidencialidade dos clientes.
+* Colaborar com outros profissionais do direito para facilitar a execução de documentos e transações.
+* Fornecer orientação sobre a preparação de documentos necessários para diversos processos legais.
+* Participar de desenvolvimento profissional contínuo para se manter atualizado sobre mudanças na legislação e práticas notariais.
+* Representar o cartório em processos judiciais quando necessário e ajudar os clientes a entender as implicações de documentos legais.</t>
+  </si>
+  <si>
     <t>Paralegal - law student</t>
+  </si>
+  <si>
+    <t>Paralegal - estudante de direito</t>
   </si>
   <si>
     <t xml:space="preserve">* preparing legal filings in judicial proceedings and distraint orders
 * administration and record of legal agenda
 * communication with courts, executory and notarial offices
 * monitoring legal directives
 * taking care of the legal department's agenda, basic legal support
 * administrative support of the legal department
 </t>
   </si>
   <si>
+    <t>* preparar apresentações legais em processos judiciais e ordens de penhora
+* administração e registro da agenda legal
+* comunicação com tribunais, cartórios e escritórios notariais
+* acompanhamento das diretrizes legais
+* gerenciamento da agenda do departamento jurídico, suporte jurídico básico
+* suporte administrativo ao departamento jurídico</t>
+  </si>
+  <si>
     <t>Prosecutor</t>
+  </si>
+  <si>
+    <t>Procurador</t>
   </si>
   <si>
     <t>* Representing the state in criminal prosecutions and legal proceedings.
 * Conducting thorough investigations and gathering evidence to support cases.
 * Analyzing legal issues and developing case strategies.
 * Preparing and presenting cases in court, including opening and closing statements.
 * Collaborating with law enforcement and other agencies to ensure effective case management.
 * Interviewing witnesses and victims to gather testimony and information.
 * Reviewing and approving charges, indictments, and other legal documents.
 * Ensuring compliance with legal standards and ethical guidelines throughout the prosecution process.
 * Engaging in plea negotiations and settlement discussions when appropriate.
 * Keeping up-to-date with changes in laws and legal precedents relevant to prosecutorial work.
 * Providing legal advice and guidance to law enforcement agencies and other stakeholders.
 * Participating in community outreach and educational programs to promote legal awareness.
 * Maintaining accurate records and documentation related to cases and court proceedings.
 * Upholding the integrity of the justice system and advocating for victims' rights.
 * Working collaboratively with colleagues and other legal professionals to achieve justice.</t>
   </si>
   <si>
+    <t>* Representar o estado em processos judiciais e ações penais.
+* Realizar investigações minuciosas e coletar provas para apoiar os casos.
+* Analisar questões legais e desenvolver estratégias de caso.
+* Preparar e apresentar casos em tribunal, incluindo declarações de abertura e encerramento.
+* Colaborar com as forças policiais e outras agências para garantir a gestão eficaz dos casos.
+* Entrevistar testemunhas e vítimas para coletar testemunhos e informações.
+* Revisar e aprovar acusações, indiciamentos e outros documentos legais.
+* Garantir a conformidade com os padrões legais e diretrizes éticas ao longo do processo de acusação.
+* Participar de negociações de confissão e discussões de acordo quando apropriado.
+* Manter-se atualizado sobre mudanças nas leis e precedentes legais relevantes para o trabalho de acusação.
+* Fornecer aconselhamento e orientação jurídica às agências de aplicação da lei e outros interessados.
+* Participar de programas de extensão comunitária e educação para promover a conscientização jurídica.
+* Manter registros e documentação precisos relacionados a casos e processos judiciais.
+* Manter a integridade do sistema de justiça e defender os direitos das vítimas.
+* Trabalhar em colaboração com colegas e outros profissionais jurídicos para alcançar a justiça.</t>
+  </si>
+  <si>
     <t>Solicitor, Barrister</t>
+  </si>
+  <si>
+    <t>Advogado, Advogado</t>
   </si>
   <si>
     <t>* Representing clients and promoting their interests within the legally permitted options for legal proceedings.
 * Providing expert legal consultancy services.
 * Completing and assessing legal documents.
 * Studying the laws and their amendments.
 * Providing statements to the media after legal proceedings.</t>
   </si>
   <si>
+    <t>* Representar clientes e promover seus interesses dentro das opções legalmente permitidas para processos judiciais.
+* Prestar serviços de consultoria jurídica especializada.
+* Completar e avaliar documentos legais.
+* Estudar as leis e suas emendas.
+* Fornecer declarações à imprensa após processos judiciais.</t>
+  </si>
+  <si>
     <t>Trainee Bailiff</t>
+  </si>
+  <si>
+    <t>Estagiário de oficial de justiça</t>
   </si>
   <si>
     <t>* Processing documents/acts of distraint under Execution Code
 * Preparing documents
 * Managing the Execution Agenda
 * Preparing motions to levy execution
 * Determining the debtor's assets
 * Communication with courts, state and public authorities
 * Communication with the participants in enforcement proceedings and with individuals and body corporates</t>
   </si>
   <si>
+    <t>* Tratamento de documentos/atos de penhora ao abrigo do Código de Execução
+* Preparação de documentos
+* Gestão da Agenda de Execução
+* Preparação de requerimentos de execução
+* Identificação dos bens do devedor
+* Comunicação com tribunais, entidades estatais e autoridades públicas
+* Comunicação com os intervenientes no processo de execução e com particulares e pessoas coletivas</t>
+  </si>
+  <si>
     <t>Leasing</t>
   </si>
   <si>
+    <t>* Recuperar dívidas vencidas dos clientes de uma empresa de leasing.
+* Registrar e controlar as dívidas vencidas.
+* Processar e enviar lembretes por escrito e por e-mail.
+* Comunicar-se com devedores e outros departamentos dentro da empresa.
+* Planejar cronogramas de pagamento no caso de insolvência dos devedores.
+* Registrar e verificar pagamentos no sistema.
+* Preparar materiais para o departamento jurídico.</t>
+  </si>
+  <si>
     <t>Leasing Consultant</t>
+  </si>
+  <si>
+    <t>Consultor de Leasing</t>
   </si>
   <si>
     <t>* Finding and contacting potential clients.
 * Preparing financing offers for potential clients.
 * Building and maintaining good relations with clients and business partners.
 * Analysing clients’ needs and requirements and designing individual solutions.
 * Providing advice and consultancy on leasing.	
 * Concluding contracts with individual and corporate clients.
 * Attending regular training sessions.</t>
   </si>
   <si>
+    <t>* Encontrar e contactar clientes potenciais.
+* Preparar ofertas de financiamento para clientes potenciais.
+* Construir e manter boas relações com clientes e parceiros de negócios.
+* Analisar as necessidades e requisitos dos clientes e projetar soluções individuais.
+* Fornecer aconselhamento e consultoria sobre locação.
+* Celebrar contratos com clientes individuais e corporativos.
+* Participar em sessões de treinamento regular.</t>
+  </si>
+  <si>
     <t>Leasing Director</t>
+  </si>
+  <si>
+    <t>Diretor de Leasing</t>
   </si>
   <si>
     <t>* Ensuring the smooth operation of the leasing department within the company.
 * Responsibility for the business results of the entrusted department.
 * Finding and attracting new clients and maintaining good relations with them.
 * Managing, coordinating, motivating, and evaluating subordinate employees.
 * Training new recruits.
 * Finding and designing courses and trainings for subordinate staff.
 * Checking the attendance of subordinate employees.
 * Participating in the selection and dismissal of employees.
 * Preparing weekly and monthly reports.
 * Solving non-standard situations in the workplace.</t>
   </si>
   <si>
+    <t>* Garantir o funcionamento suave do departamento de locação dentro da empresa.
+* Responsabilidade pelos resultados comerciais do departamento confiado.
+* Encontrar e atrair novos clientes e manter boas relações com eles.
+* Gerenciar, coordenar, motivar e avaliar funcionários subordinados.
+* Treinar novos recrutas.
+* Encontrar e projetar cursos e treinamentos para funcionários subordinados.
+* Verificar a assiduidade dos funcionários subordinados.
+* Participar da seleção e demissão de funcionários.
+* Preparar relatórios semanais e mensais.
+* Resolver situações não padronizadas no local de trabalho.</t>
+  </si>
+  <si>
     <t>Risk Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Risco</t>
   </si>
   <si>
     <t>* Identifying risks associated with the company's business activity.
 * Drawing up a risk management strategy.
 * Setting the methodology and processes focused on the control and management of risks.
 * Regular risk assessment, determining the likelihood and impact of their occurrence.
 * Completing and updating internal regulations related to risk management.
 * Completing the reports and recommendations to company management.</t>
   </si>
   <si>
+    <t>* Identificar os riscos associados à atividade empresarial da empresa.
+* Elaborar uma estratégia de gestão de riscos.
+* Estabelecer a metodologia e os processos focados no controle e gerenciamento de riscos.
+* Avaliação regular de riscos, determinando a probabilidade e o impacto de sua ocorrência.
+* Completar e atualizar as regulamentações internas relacionadas à gestão de riscos.
+* Elaborar relatórios e recomendações à direção da empresa.</t>
+  </si>
+  <si>
     <t>Management</t>
   </si>
   <si>
+    <t>Gestão</t>
+  </si>
+  <si>
     <t>Account Director</t>
+  </si>
+  <si>
+    <t>Diretor de Contas</t>
   </si>
   <si>
     <t>* Providing comprehensive care to key clients.
 * Attending personal meetings in order to identify the concepts and requirements of key clients.
 * Presenting the advertising agency and services it offers.
 * Creating marketing strategies and presentations.
 * Leading, motivating and evaluating the team of Account Managers and Account Executives.
 * Communicating with an implementation team within the advertising agency and with external suppliers.
 * Proposing possible solutions based on customer wishes and requirements.
 * Reviewing the budget and responsibility for its effective use.</t>
   </si>
   <si>
+    <t>* Prestar assistência abrangente a clientes-chave.
+* Comparecer a reuniões pessoais para identificar os conceitos e requisitos de clientes-chave.
+* Apresentar a agência de publicidade e os serviços que oferece.
+* Criar estratégias e apresentações de marketing.
+* Liderar, motivar e avaliar a equipe de Gerentes de Conta e Executivos de Conta.
+* Comunicar-se com uma equipe de implementação dentro da agência de publicidade e com fornecedores externos.
+* Propor soluções possíveis com base nos desejos e requisitos dos clientes.
+* Revisar o orçamento e responsabilizar-se por seu uso eficaz.</t>
+  </si>
+  <si>
     <t>Art Director</t>
+  </si>
+  <si>
+    <t>Diretor de Arte</t>
   </si>
   <si>
     <t>* Create creative and visual concepts of advertising campaigns.
 * Cooperating with the creative team on design concepts and finalising them.
 * Communicating with clients throughout the preparatory phase of the concept.
 * Presenting final proposals to clients.
 * Responsibility for the meaning and creative communication of advertising campaigns.</t>
   </si>
   <si>
+    <t>* Criar conceitos criativos e visuais de campanhas publicitárias.
+* Cooperar com a equipe criativa nos conceitos de design e finalizá-los.
+* Comunicar com os clientes durante a fase preparatória do conceito.
+* Apresentar propostas finais aos clientes.
+* Responsabilidade pelo significado e comunicação criativa das campanhas publicitárias.</t>
+  </si>
+  <si>
     <t>Auto Repair Shop Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Oficina Mecânica</t>
   </si>
   <si>
     <t>* Planning the receipt and organising of the repair processes with respect to the efficient use of personnel, means of production and material.
 * Managing, coordinating and motivating employees.
 * Assigning tasks to employees and monitoring their fulfilment.
 * Recording and evaluating the time worked and workers' performance.
 * Assisting in diagnosing the complex defects and determining the repair procedures.
 * Handling complaints and claims from customers.</t>
   </si>
   <si>
+    <t>* Planejar o recebimento e organizar os processos de reparo com respeito ao uso eficiente de pessoal, meios de produção e materiais.
+* Gerenciar, coordenar e motivar funcionários.
+* Atribuir tarefas aos funcionários e monitorar seu cumprimento.
+* Registrar e avaliar o tempo trabalhado e o desempenho dos trabalhadores.
+* Auxiliar no diagnóstico de defeitos complexos e na determinação dos procedimentos de reparo.
+* Lidar com reclamações e solicitações de clientes.</t>
+  </si>
+  <si>
     <t>Betting Sector Manager</t>
+  </si>
+  <si>
+    <t>Gestor de Produtos de Apostas</t>
   </si>
   <si>
     <t>Managing the portfolio of sports and odds‑based betting products.
 Collaborating with trading, risk management, and marketing teams.
 Optimizing the offer and monitoring market performance.
 Creating promotional campaigns and player engagement activities.
 Ensuring regulatory and compliance adherence.
 Proposing product innovations.
 Monitoring competitors and industry trends.</t>
   </si>
   <si>
+    <t>Gestão do portefólio de apostas desportivas e de cotações.
+Colaboração com as equipas de trading, gestão de risco e marketing.
+Otimização da oferta e acompanhamento da performance do mercado.
+Criação de campanhas promocionais e atividades para jogadores.
+Verificação da conformidade legal.
+Proposta de inovações de produto.
+Monitorização da concorrência e das tendências.</t>
+  </si>
+  <si>
     <t>Brand Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Marca</t>
   </si>
   <si>
     <t>* Responsibility for the management of assigned brands.
 * Monitoring the market, consumer preferences and competitive activities.
 * Designing and implementing the brand marketing strategy.
 * Planning the marketing budget, controlling its spending and responsibility for its effective use.
 * Building a brand´s position in the market in accordance with the marketing strategy.
 * Managing and supervising advertising campaigns.
 * Communicating with partners and external suppliers.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela gestão das marcas atribuídas.
+* Monitoramento do mercado, preferências dos consumidores e atividades competitivas.
+* Conceção e implementação da estratégia de marketing da marca.
+* Planeamento do orçamento de marketing, controlo dos gastos e responsabilidade pelo seu uso eficaz.
+* Construção da posição da marca no mercado em consonância com a estratégia de marketing.
+* Gestão e supervisão de campanhas publicitárias.
+* Comunicação com parceiros e fornecedores externos.
+* Colaboração com outros departamentos da empresa.</t>
+  </si>
+  <si>
     <t>Business Development Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Desenvolvimento de Negócios</t>
   </si>
   <si>
     <t>* Develop and implement strategic business development plans to achieve company goals.
 * Identify and pursue new business opportunities through market research and networking.
 * Build and maintain strong relationships with clients, partners, and stakeholders.
 * Conduct presentations and product demonstrations to potential clients.
 * Collaborate with cross-functional teams to ensure alignment of business strategies.
 * Analyze market trends and competitor activities to inform business decisions.
 * Prepare and present regular reports on business development activities and outcomes.
 * Negotiate contracts and agreements with clients and partners.
 * Monitor and evaluate the effectiveness of business development initiatives.
 * Manage and mentor junior business development staff to enhance team performance.
 * Participate in industry conferences and events to represent the company and expand its network.
 * Ensure compliance with company policies and legal regulations in all business dealings.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar planos estratégicos de desenvolvimento de negócios para alcançar os objetivos da empresa.
+* Identificar e perseguir novas oportunidades de negócios por meio de pesquisa de mercado e networking.
+* Construir e manter relações fortes com clientes, parceiros e stakeholders.
+* Realizar apresentações e demonstrações de produtos para clientes potenciais.
+* Colaborar com times multifuncionais para garantir o alinhamento das estratégias de negócios.
+* Analisar tendências de mercado e atividades dos concorrentes para informar decisões de negócios.
+* Preparar e apresentar relatórios regulares sobre atividades e resultados de desenvolvimento de negócios.
+* Negociar contratos e acordos com clientes e parceiros.
+* Monitorar e avaliar a eficácia das iniciativas de desenvolvimento de negócios.
+* Gerenciar e mentorar funcionários júnior de desenvolvimento de negócios para aprimorar o desempenho da equipe.
+* Participar de conferências e eventos do setor para representar a empresa e expandir sua rede.
+* Garantir a conformidade com políticas da empresa e regulamentações legais em todas as transações comerciais.</t>
+  </si>
+  <si>
     <t>Business Group Manager</t>
+  </si>
+  <si>
+    <t>Gestor de Grupo de Negócios</t>
   </si>
   <si>
     <t>* Seeking out, selecting, and training new sales team members.
 * Leading and motivating the team members. 
 * Reviewing the activities of the team members in order to detect and draw attention to any shortcomings.
 * Increasing the qualifications of the team members through trainings, courses, workshops, etc.
 * Responsibility for the accomplished results of the team members and the implementation of business plans.</t>
   </si>
   <si>
+    <t>* Procurar, selecionar e treinar novos membros da equipe de vendas.
+* Liderar e motivar os membros da equipe.
+* Revisar as atividades dos membros da equipe para detectar e chamar a atenção para eventuais deficiências.
+* Aumentar as qualificações dos membros da equipe por meio de treinamentos, cursos, workshops, etc.
+* Responsabilidade pelos resultados alcançados pelos membros da equipe e pela implementação de planos de negócios.</t>
+  </si>
+  <si>
     <t>Call Centre Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Call Center</t>
   </si>
   <si>
     <t>* Responsibility for recruiting and selecting new employees.
 * Scheduling work shifts of supervisors and call centre operators.
 * Managing, coordinating, checking and motivating subordinate employees.
 * Setting up key performance indicators (KPIs) of the team.
 * Proposing changes of procedures, processes, etc.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo recrutamento e seleção de novos empregados.
+* Agendamento de turnos de trabalho de supervisores e operadores do call centre.
+* Gerenciamento, coordenação, verificação e motivação de funcionários subordinados.
+* Definição de indicadores-chave de desempenho (KPIs) da equipe.
+* Proposição de mudanças em procedimentos, processos, etc.</t>
+  </si>
+  <si>
     <t>Car Fleet Manager</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gerente de Frota </t>
   </si>
   <si>
     <t>* Responsibility for the good standing of the traffic situation and the efficient use of motor vehicles.
 * Planning, ensuring and performing the required service inspections of motor vehicles.
 * Communicating with insurance companies, leasing companies and public bodies.
 * Monitoring and evaluating fuel consumption.
 * Keeping records of the drivers, and preparing contracts on entrusting vehicles to individual workers.
 * Submitting financial plans for vehicle repairs.
 * Cooperating in investment planning in the company.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela boa situação do trânsito e pelo uso eficiente de veículos motorizados.
+* Planejamento, garantia e realização das inspeções de serviço necessárias dos veículos motorizados.
+* Comunicação com seguradoras, empresas de leasing e entidades públicas.
+* Monitoramento e avaliação do consumo de combustível.
+* Manutenção de registros dos motoristas e preparação de contratos para confiar veículos a trabalhadores individuais.
+* Apresentação de planos financeiros para reparos de veículos.
+* Cooperação no planejamento de investimentos na empresa.</t>
+  </si>
+  <si>
     <t>Department Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Departamento</t>
   </si>
   <si>
     <t>* Ensuring the smooth running of the department within the company.
 * Managing, coordinating, motivating and evaluating subordinate staff.
 * Training of new recruits.
 * Finding and proposing trainings and courses for subordinate employees.
 * Checking the attendance of subordinate employees.
 * Solving non-standard situations at the workplace.
 * Participation in the selection and dismissal of employees.
 * Preparing weekly and monthly reports.</t>
   </si>
   <si>
+    <t>* Garantir o funcionamento suave do departamento dentro da empresa.
+* Gerenciar, coordenar, motivar e avaliar o pessoal subordinado.
+* Treinamento de novos recrutas.
+* Buscar e propor treinamentos e cursos para funcionários subordinados.
+* Verificar a assiduidade dos funcionários subordinados.
+* Resolver situações não padrão no local de trabalho.
+* Participação na seleção e dispensa de funcionários.
+* Preparação de relatórios semanais e mensais.</t>
+  </si>
+  <si>
     <t>Design manager</t>
+  </si>
+  <si>
+    <t>Gerente de Design</t>
   </si>
   <si>
     <t>* Lead and manage the design team to ensure the delivery of high-quality design projects.
 * Collaborate with cross-functional teams including marketing, product development, and engineering to align design strategies with business goals.
 * Oversee the design process from conceptualization to final execution, ensuring consistency and adherence to brand guidelines.
 * Develop and implement innovative design solutions that enhance user experience and drive customer engagement.
 * Mentor and guide junior designers, fostering a creative and collaborative work environment.
 * Conduct regular design reviews and provide constructive feedback to improve design quality and efficiency.
 * Stay updated with the latest design trends, tools, and technologies to maintain a competitive edge.
 * Manage project timelines, budgets, and resources effectively to ensure timely and cost-effective delivery of design projects.
 * Communicate design concepts and strategies clearly to stakeholders and clients, ensuring understanding and buy-in.
 * Evaluate and select external design vendors and manage relationships to ensure quality and consistency.</t>
   </si>
   <si>
+    <t>* Liderar e gerenciar a equipe de design para garantir a entrega de projetos de design de alta qualidade.
+* Colaborar com equipes multifuncionais, incluindo marketing, desenvolvimento de produto e engenharia, para alinhar as estratégias de design com os objetivos de negócios.
+* Supervisionar o processo de design, desde a concepção até a execução final, garantindo consistência e adesão às diretrizes da marca.
+* Desenvolver e implementar soluções de design inovadoras que melhorem a experiência do usuário e estimulem o engajamento do cliente.
+* Orientar e guiar designers júniores, fomentando um ambiente de trabalho criativo e colaborativo.
+* Realizar revisões regulares de design e fornecer feedback construtivo para melhorar a qualidade e eficiência do design.
+* Manter-se atualizado sobre as últimas tendências, ferramentas e tecnologias de design para manter uma vantagem competitiva.
+* Gerenciar prazos, orçamentos e recursos de projetos de forma eficaz para garantir a entrega de projetos de design dentro do prazo e orçamento.
+* Comunicar conceitos e estratégias de design de forma clara para stakeholders e clientes, garantindo compreensão e apoio.
+* Avaliar e selecionar fornecedores de design externos e gerenciar relacionamentos para garantir qualidade e consistência.</t>
+  </si>
+  <si>
     <t>Editor-In-Chief</t>
+  </si>
+  <si>
+    <t>Editor-chefe</t>
   </si>
   <si>
     <t>* Responsibility for the content and the visual aspect of newspapers, magazines, websites and other periodicals.
 * Responsibility for the accuracy and completeness of the information published.
 * Managing the editorial team and editorial board.
 * Approving ideas and suggestions of subordinates.
 * Writing leading articles (editorials), columns, etc.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo conteúdo e pelo aspecto visual de jornais, revistas, sites e outros periódicos.
+* Responsabilidade pela exatidão e integralidade das informações publicadas.
+* Gerenciamento da equipe editorial e do conselho editorial.
+* Aprovação de ideias e sugestões de subordinados.
+* Redação de artigos de fundo (editoriais), colunas, etc.</t>
+  </si>
+  <si>
     <t>ESG manager</t>
+  </si>
+  <si>
+    <t>Gestor Ambiental, Social, de Governação</t>
   </si>
   <si>
     <t>* Development and implementation of sustainability and ESG (Environmental, Social, Governance) strategies.
 * Monitoring and reporting ESG data and metrics.
 * Providing advice to management on ESG and sustainability issues.
 * Coordinating stakeholder engagement and communication.
 * Identifying and evaluating risks and opportunities in the area of sustainability and corporate governance.
 * Developing guidelines and processes to improve ESG performance.
 * Organizing workshops and training programs for employees.
 * Following current trends and guidelines in the area of ESG.
 * Ensuring compliance with legislative requirements and standards in the area of ESG.
 * Supporting initiatives to improve corporate culture and social responsibility.</t>
   </si>
   <si>
+    <t>* Desenvolvimento e implementação de estratégias de sustentabilidade e ESG (Environmental, Social, Governance).
+* Monitorizar e reportar dados e métricas ESG.
+* Fornecer aconselhamento à gestão sobre ESG e questões de sustentabilidade.
+* Coordenar o envolvimento e a comunicação das partes interessadas.
+* Identificação e avaliação de riscos e oportunidades na área da sustentabilidade e da governação corporativa.
+* Desenvolver orientações e processos para melhorar o desempenho do ESG.
+* Organizar workshops e programas de formação para os colaboradores.
+* Seguindo as tendências e orientações atuais na área da ESG.
+* Garantir a conformidade com os requisitos e normas legislativas na área da ESG.
+* Apoiar iniciativas para melhorar a cultura e a responsabilidade social corporativa.</t>
+  </si>
+  <si>
     <t>Event Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Eventos</t>
   </si>
   <si>
     <t>* Responsibility for designing, planning, organising and conducting social gatherings and events.
 * Communicating with clients regarding the nature and the main idea of organised events.
 * Designing and presenting ideas and themes to clients.
 * Searching for potential sites to host social gatherings and events.
 * Concluding orders and contracts with owners of buildings and external suppliers, negotiating contractual terms and conditions.
 * Monitoring the expenditures of the planned budget.
 * Checking and coordinating the activities of external suppliers.
 * Evaluating the success of conducted gatherings and events, analysing gaps and proposing measures for their elimination.</t>
   </si>
   <si>
+    <t>* Responsabilidade por projetar, planejar, organizar e realizar eventos e encontros sociais.
+* Comunicação com clientes sobre a natureza e a ideia principal dos eventos organizados.
+* Desenvolvimento e apresentação de ideias e temas aos clientes.
+* Busca por locais potenciais para sediar eventos e encontros sociais.
+* Conclusão de pedidos e contratos com proprietários de edifícios e fornecedores externos, negociação de termos e condições contratuais.
+* Acompanhamento dos gastos do orçamento planejado.
+* Verificação e coordenação das atividades dos fornecedores externos.
+* Avaliação do sucesso dos eventos e encontros realizados, análise de lacunas e proposta de medidas para sua eliminação.</t>
+  </si>
+  <si>
     <t>Facility Manager</t>
+  </si>
+  <si>
+    <t>Facility manager/Gerente da Instalação</t>
   </si>
   <si>
     <t>* Responsibility for the operation, maintenance and management of buildings, land, equipment and related devices.
 * Completing tenders, searching for potential suppliers.
 * Conducting meetings with suppliers, negotiating terms of contracts.
 * Communicating with tenants, public authorities and institutions.
 * Responding to emergencies and crisis situations.
 * Performing regular inspection of entrusted property.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela operação, manutenção e gestão de edifícios, terras, equipamentos e dispositivos relacionados.
+* Conclusão de licitações, busca por fornecedores potenciais.
+* Realização de reuniões com fornecedores, negociação de termos de contratos.
+* Comunicação com inquilinos, autoridades públicas e instituições.
+* Resposta a emergências e situações de crise.
+* Realização de inspeções regulares do patrimônio confiado.</t>
+  </si>
+  <si>
     <t>Finance Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Finanças</t>
   </si>
   <si>
     <t>* Managing, coordinating, motivating, and assessing subordinate employees.
 * Ensuring strategic financial planning.
 * Preparing and processing of financial statements of the company.
 * Analysing the financial situation of the company.
 * Planning, managing, and monitoring of cash flow.
 * Communicating with financial institutions and external partners of the company.
 * Reporting results to the members of senior management.</t>
   </si>
   <si>
+    <t>* Gerenciar, coordenar, motivar e avaliar os funcionários subordinados.
+* Garantir o planejamento financeiro estratégico.
+* Preparar e processar as demonstrações financeiras da empresa.
+* Analisar a situação financeira da empresa.
+* Planejar, gerenciar e monitorar o fluxo de caixa.
+* Comunicar-se com instituições financeiras e parceiros externos da empresa.
+* Reportar resultados aos membros da alta gestão.</t>
+  </si>
+  <si>
     <t>Gaming Club Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Sala de Jogos</t>
   </si>
   <si>
     <t>Managing gaming venue operations and supervising staff.
 Ensuring compliance with rules and legislation.
 Maintaining customer satisfaction.
 Optimizing performance of gaming devices.
 Handling incidents and risk situations.
 Organizing staff schedules and training.
 Overseeing financial and security aspects of the venue.</t>
   </si>
   <si>
+    <t>Gestão da operação de uma sala de jogos e supervisão da equipa.
+Verificação do cumprimento das regras e legislação.
+Garantia da satisfação dos clientes.
+Otimização do desempenho dos equipamentos de jogo.
+Gestão de incidentes e situações de risco.
+Organização de turnos e ações de formação.
+Supervisão dos aspetos financeiros e de segurança da operação.</t>
+  </si>
+  <si>
     <t>Gaming Machines Manager</t>
+  </si>
+  <si>
+    <t>Gestor de Dispositivos de Jogo</t>
   </si>
   <si>
     <t>Managing the operation of gaming machines and technical equipment.
 Planning placement, performance, and rotation of machines.
 Communicating with technicians, suppliers, and venue operators.
 Monitoring revenues and device performance.
 Ensuring compliance with legislation.
 Overseeing maintenance and service interventions.
 Optimizing the game portfolio.</t>
   </si>
   <si>
+    <t>Gestão da operação de máquinas de jogo e equipamentos técnicos.
+Planeamento da localização, desempenho e rotação das máquinas.
+Comunicação com técnicos, fornecedores e locais de operação.
+Monitorização das receitas e do desempenho dos dispositivos.
+Garantia do cumprimento da legislação.
+Controlo das intervenções de manutenção e assistência técnica.
+Otimização da oferta de jogos.</t>
+  </si>
+  <si>
     <t>Head of controlling</t>
+  </si>
+  <si>
+    <t>Chefe de controladoria`</t>
   </si>
   <si>
     <t>* Management and development of the controlling team.
 * Ensuring accurate and timely reporting, analysis and financial forecasts.
 * Compiling budgets and plans and monitoring their fulfillment.
 * Analysis and evaluation of financial results and recommendations for improvement.
 * Cooperation on strategic planning and decision-making.
 * Communication with internal and external partners, including presentation of results and strategies.</t>
   </si>
   <si>
+    <t>* Gestão e desenvolvimento da equipe de controladoria.
+* Garantir relatórios, análises e previsões financeiras precisas e oportunas.
+* Compilar orçamentos e planos e monitorar seu cumprimento.
+* Análise e avaliação de resultados financeiros e recomendações de melhorias.
+* Cooperação no planejamento estratégico e na tomada de decisões.
+* Comunicação com parceiros internos e externos, incluindo apresentação de resultados e estratégias.</t>
+  </si>
+  <si>
     <t>Head of Customer Support</t>
+  </si>
+  <si>
+    <t>Chefe de Suporte ao Cliente</t>
   </si>
   <si>
     <t>* Responsibility for leading the customer support team
 * Strategy creation, customer support direction and subsequent implementation,
 * Support, team coaching, solving demanding customers
 * Track the resolution of customer issues from receipt to resolution
 * Improving services, increasing customer engagement and facilitating organic growth
 * Resolving complaints and creating reports
 * Providing information to the company's customers, telephone and e-mail communication
 * Improving the efficiency of customer support and creating methodological guidelines for contact with customers</t>
   </si>
   <si>
+    <t>* Responsabilidade pela liderança da equipe de suporte ao cliente
+* Criação de estratégia, direção de suporte ao cliente e implementação subsequente,
+* Suporte, coaching da equipe, resolução de clientes exigentes
+* Acompanhamento da resolução de problemas dos clientes, desde o recebimento até a resolução
+* Melhoria dos serviços, aumento do engajamento do cliente e facilitação do crescimento orgânico
+* Resolução de reclamações e elaboração de relatórios
+* Fornecimento de informações aos clientes da empresa, comunicação por telefone e e-mail
+* Melhoria da eficiência do suporte ao cliente e criação de diretrizes metodológicas para o contato com os clientes</t>
+  </si>
+  <si>
     <t>Head of product development</t>
+  </si>
+  <si>
+    <t>Head de desenvolvimento de produtos</t>
   </si>
   <si>
     <t>* Define and drive the product development strategy aligned with the company's overall goals and market trends.
 *Lead and mentor a diverse team of product managers, designers, engineers, and other specialists to ensure collaboration, creativity, and efficient project execution.
 * Foster a culture of innovation by encouraging the generation of new product ideas, features, and improvements based on customer feedback and industry insights.
 * Develop and maintain a comprehensive product roadmap that outlines key milestones, timelines, and resource allocation for the entire product development lifecycle.
 * Collaborate closely with marketing, sales, operations, and other departments to gather input, align strategies, and ensure successful product launches.
 * Oversee the quality control process, ensuring that products meet or exceed customer expectations and adhere to relevant quality standards.
 * Identify potential risks and challenges in product development, implementing mitigation strategies to minimize disruptions and delays.
 * Stay informed about market trends, competitive landscape, and customer preferences to inform product strategies and enhance market positioning.
 * Manage the product development budget, making informed decisions to optimize resource allocation and maximize return on investment.
 * Establish and track key performance indicators (KPIs) related to product development, using data-driven insights to continuously improve processes and outcomes.</t>
   </si>
   <si>
+    <t>* Definir e conduzir a estratégia de desenvolvimento de produto alinhada com os objetivos gerais da empresa e tendências de mercado.
+*Liderar e orientar uma equipe diversificada de gerentes de produto, designers, engenheiros e outros especialistas para garantir colaboração, criatividade e execução eficiente do projeto.
+* Promover uma cultura de inovação, incentivando a geração de novas ideias de produtos, recursos e melhorias com base no feedback do cliente e insights do setor.
+* Desenvolver e manter um roteiro de produto abrangente que descreva os principais marcos, cronogramas e alocação de recursos para todo o ciclo de vida de desenvolvimento do produto.
+* Colabore estreitamente com marketing, vendas, operações e outros departamentos para coletar informações, alinhar estratégias e garantir lançamentos de produtos bem-sucedidos.
+* Supervisionar o processo de controle de qualidade, garantindo que os produtos atendam ou excedam as expectativas do cliente e cumpram os padrões de qualidade relevantes.
+* Identificar potenciais riscos e desafios no desenvolvimento de produtos, implementando estratégias de mitigação para minimizar interrupções e atrasos.
+* Mantenha-se informado sobre as tendências do mercado, cenário competitivo e preferências do cliente para informar estratégias de produtos e melhorar o posicionamento no mercado.
+* Gerenciar o orçamento de desenvolvimento de produtos, tomando decisões informadas para otimizar a alocação de recursos e maximizar o retorno do investimento.
+* Estabelecer e acompanhar os principais indicadores de desempenho (KPIs) relacionados ao desenvolvimento de produtos, usando informações baseadas em dados para melhorar continuamente os processos e resultados.</t>
+  </si>
+  <si>
     <t>Head of the Legal Department</t>
+  </si>
+  <si>
+    <t>Chefe do Departamento Jurídico</t>
   </si>
   <si>
     <t>* Managing, leading, motivating and evaluating subordinate staff.
 * Providing legal support, analyses and consulting to the company management.
 * Drafting, commenting and editing contracts.
 * Monitoring legislative changes at the national and European levels.
 * Cooperating with state authorities.
 * Representing the company in litigation and administrative proceedings.</t>
   </si>
   <si>
+    <t>* Gerir, liderar, motivar e avaliar quadros subordinados.
+* Prestar apoio jurídico, análises e consultoria à gestão da empresa.
+* Elaborar, comentar e editar contratos.
+* Acompanhar alterações legislativas a nível nacional e europeu.
+* Cooperar com autoridades estatais.
+* Representar a empresa em processos judiciais e administrativos.</t>
+  </si>
+  <si>
     <t>Head of Vehicle Technical Inspection</t>
   </si>
   <si>
+    <t>Chefe de Inspeção Técnica de Veículos</t>
+  </si>
+  <si>
     <t>Hotel manager</t>
+  </si>
+  <si>
+    <t>Gerente do Hotel</t>
   </si>
   <si>
     <t>* Managing a hotel, a group of hotels
 * Overseeing all departments, plants and resorts
 * Responsibility for preparation and execution of the business plan, the investment and financial plan of the hotel
 * Responsibility for the readiness of the hotel to provide services
 * Responsibility for securing sufficient number of qualified employees
 * Participation in the choice of and approving new employees, making decisions about termination of employment
 * Overseeing the operation of the hotel, checking daily reports and monthly statements of operation
 * Securing PR of the hotel
 * Overseeing satisfaction of the guests and the quality of provided services
 * Taking part in exhibitions, meetings, workshops.
 * Cooperating in creating business strategies and putting them into practice</t>
   </si>
   <si>
+    <t>* Gerir um hotel ou um grupo de hotéis
+* Supervisionar todos os departamentos, instalações e resorts
+* Responsabilidade pela preparação e execução do plano de negócios, do plano de investimento e financeiro do hotel
+* Responsabilidade por garantir a prontidão do hotel para prestar serviços
+* Responsabilidade por garantir um número suficiente de funcionários qualificados
+* Participação na escolha e aprovação de novos funcionários, tomando decisões sobre a rescisão de contratos de trabalho
+* Supervisionar a operação do hotel, verificar relatórios diários e demonstrativos mensais de operação
+* Garantir a divulgação do hotel
+* Supervisionar a satisfação dos hóspedes e a qualidade dos serviços prestados
+* Participar de exposições, reuniões e workshops
+* Cooperar na criação de estratégias de negócios e colocá-las em prática</t>
+  </si>
+  <si>
     <t>HR Manager</t>
+  </si>
+  <si>
+    <t>Gerente de RH</t>
   </si>
   <si>
     <t>* Managing the personnel department in the company.
 * Recruiting and dismissing employees.
 * Completing organisation and working regulations, remuneration system, job descriptions, and their submission to the superior.
 * Completing wage regulations and their submission to the superior.
 * Communication with state institutions and authorities.</t>
   </si>
   <si>
+    <t>* Gerir o departamento de pessoal da empresa.
+* Recrutar e despedir colaboradores.
+* Elaborar regulamentos da organização e de trabalho, sistema de remuneração, descrições de funções e submetê-los ao superior.
+* Elaborar regulamentos salariais e submetê-los ao superior.
+* Comunicação com instituições e autoridades estaduais.</t>
+  </si>
+  <si>
     <t>IT Manager</t>
+  </si>
+  <si>
+    <t>Gerente de TI</t>
   </si>
   <si>
     <t>* Responsibility for the activities of the entire IT department within the company.
 * Participating in defining the IT strategy, policies and procedures of the company.
 * Planning the budget of the department, monitoring and approving expenditures.
 * Management, leadership, motivation and evaluation of subordinate staff.
 * Responsibility for the development, implementation, debugging and technical support of IT solutions.
 * Coordinating the solution and the elimination of incurred problems.
 * Communicating with the senior staff of the departments.
 * Designing professional training for subordinate employees and yourself.
 * Reporting results to the management team of the company.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelas atividades de todo o departamento de TI dentro da empresa.
+* Participação na definição da estratégia, políticas e procedimentos de TI da empresa.
+* Planejamento do orçamento do departamento, monitoramento e aprovação de despesas.
+* Gerenciamento, liderança, motivação e avaliação de funcionários subordinados.
+* Responsabilidade pelo desenvolvimento, implementação, depuração e suporte técnico de soluções de TI.
+* Coordenação da solução e eliminação de problemas ocorridos.
+* Comunicação com a alta equipe dos departamentos.
+* Desenvolvimento de treinamento profissional para funcionários subordinados e para si mesmo.
+* Apresentação de resultados à equipe de gerenciamento da empresa.</t>
+  </si>
+  <si>
     <t>Junior Project Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Projetos Júnior</t>
   </si>
   <si>
     <t>* Managing financially less demanding small-scale projects.
 * Assigning work and coordinating individual project team members.
 * Checking compliance with the set budget, deadlines, and quality of the works.
 * Communicating with the project sponsor, contractors, subcontractors, ministries, state institutions, etc.
 * Ensuring the handing over of the works to the project sponsor.</t>
   </si>
   <si>
+    <t>* Gerenciar projetos em pequena escala e com menor exigência financeira.
+* Atribuir tarefas e coordenar os membros da equipe do projeto individualmente.
+* Verificar a conformidade com o orçamento estabelecido, prazos e qualidade das obras.
+* Comunicar-se com o patrocinador do projeto, contratados, subcontratados, ministérios, instituições estaduais, etc.
+* Garantir a entrega das obras ao patrocinador do projeto.</t>
+  </si>
+  <si>
     <t>Logistics Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Logística</t>
   </si>
   <si>
     <t>* Managing, monitoring, and optimising the logistics indicators and flows in the company.
 * Managing, monitoring, motivating, and assessing subordinate employees.
 * Selecting and assessing the providers of logistics services and communicating with them and negotiating the optimal contract conditions.
 * Ensuring a balanced stock level.
 * Preparing the budget for the department and monitoring its use.
 * Cooperating with other departments in the company.
 * Responsibility for compliance with occupational health and safety and fire protection.</t>
   </si>
   <si>
+    <t>* Gerenciar, monitorar e otimizar os indicadores e fluxos logísticos da empresa.
+* Gerenciar, monitorar, motivar e avaliar funcionários subordinados.
+* Selecionar e avaliar os fornecedores de serviços logísticos e se comunicar com eles, negociando as condições contratuais ótimas.
+* Garantir um nível de estoque equilibrado.
+* Preparar o orçamento do departamento e monitorar seu uso.
+* Cooperar com outros departamentos da empresa.
+* Responsabilidade pelo cumprimento das normas de saúde e segurança ocupacional e proteção contra incêndio.</t>
+  </si>
+  <si>
     <t>Maintenance Supervisor</t>
+  </si>
+  <si>
+    <t>Supervisor de Manutenção</t>
   </si>
   <si>
     <t>* Coordination of work and supervision of supply organizations, physical maintenance on managed devices, including facilities.
 * Checking work safety and technological safety and the use of assigned personal protection working tools at the workplace.
 * Processing plans for repairs and maintenance of different devices and the use of replacement parts.
 * Entering purchase requirements for replacement parts, tools, etc.
 * Providing and supervising maintenance performed by the supplier.
 * Providing removal of detected faults after revisions.
 * Providing installation of production lines according to the production schedule and instructions for technical preperation of production.
 * Responsibility for an economical use of material, energy, tools and personal protection tools. Prevention of unauthorized use.</t>
   </si>
   <si>
+    <t>* Coordenação do trabalho e supervisão das organizações de fornecimento, manutenção física dos dispositivos gerenciados, incluindo instalações.
+* Verificação da segurança no trabalho e segurança tecnológica e uso de ferramentas de proteção pessoal atribuídas no local de trabalho.
+* Elaboração de planos para reparos e manutenção de diferentes dispositivos e uso de peças de reposição.
+* Inserção de requisitos de compra para peças de reposição, ferramentas, etc.
+* Fornecimento e supervisão da manutenção realizada pelo fornecedor.
+* Fornecimento de remoção de falhas detectadas após revisões.
+* Fornecimento de instalação de linhas de produção de acordo com o cronograma de produção e instruções para preparação técnica da produção.
+* Responsabilidade pelo uso econômico de materiais, energia, ferramentas e ferramentas de proteção pessoal. Prevenção do uso não autorizado.</t>
+  </si>
+  <si>
     <t>Marketing Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Marketing</t>
   </si>
   <si>
     <t>* Development of short-time and long-time marketing strategy.
 *Strengthening the awareness and position of the brand on the market.
 * Analysing the market, monitoring trends and activities of competitors.
 * Proposing marketing budget, deciding on the use of funds and supervising their ongoing use.
 * Preparing and coordinating the course of marketing campaigns and supporting activities.
 * Monitoring the effectiveness of marketing campaigns and supporting activities.
 * Evaluating the successfulness of marketing campaigns and supporting activities.
 * Leadership, motivation and assignment of tasks to subordinate staff.</t>
   </si>
   <si>
+    <t>* Desenvolvimento de estratégia de marketing de curto e longo prazo.
+* Fortalecimento da conscientização e posição da marca no mercado.
+* Análise do mercado, monitoramento de tendências e atividades dos concorrentes.
+* Proposta de orçamento de marketing, decisão sobre o uso de fundos e supervisão de seu uso contínuo.
+* Preparação e coordenação do curso de campanhas de marketing e atividades de apoio.
+* Monitoramento da eficácia das campanhas de marketing e atividades de apoio.
+* Avaliação do sucesso das campanhas de marketing e atividades de apoio.
+* Liderança, motivação e atribuição de tarefas ao pessoal subordinado.</t>
+  </si>
+  <si>
     <t>Online Casino Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Cassino Online</t>
   </si>
   <si>
     <t>Managing online casino operations and product performance.
 Coordinating teams (support, risk, marketing, tech).
 Optimizing player offerings and promotional campaigns.
 Monitoring KPIs, game performance, and player behavior.
 Handling risk situations and compliance requirements.
 Overseeing security, AML, and responsible gaming.
 Proposing improvements to products and user experience.</t>
   </si>
   <si>
+    <t>Gestão das operações do casino online e do desempenho dos produtos.
+Coordenação de equipas (suporte, risco, marketing, técnico).
+Otimização da oferta para jogadores e das campanhas promocionais.
+Monitorização de KPIs, resultados de jogos e comportamento dos jogadores.
+Resolução de situações de risco e requisitos de compliance.
+Supervisão da segurança, AML e jogo responsável.
+Propostas de melhorias de produtos e da experiência do utilizador.</t>
+  </si>
+  <si>
     <t>Postmaster</t>
+  </si>
+  <si>
+    <t>Diretor dos Correios</t>
   </si>
   <si>
     <t>* Managing, supervising and organising activities within the post office.
 * Monitoring the stock level of operational material, forms and goods in storage, ordering and allocation of material to employees.
 * Addressing and eliminating the problems, failures and shortcomings.
 * Performing administrative tasks associated with the position of post office manager.</t>
   </si>
   <si>
+    <t>* Gerir, supervisionar e organizar as atividades dentro do correio.
+* Monitorar o nível de estoque de material operacional, formulários e mercadorias em armazenamento, realizar pedidos e alocação de material aos funcionários.
+* Identificar e eliminar os problemas, falhas e deficiências.
+* Realizar tarefas administrativas associadas ao cargo de gerente de correio.</t>
+  </si>
+  <si>
     <t>Process Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Processos</t>
   </si>
   <si>
     <t>* Oversee and optimize organizational processes to enhance efficiency and productivity.
 * Analyze current operational procedures to identify areas for improvement.
 * Develop and implement strategies to streamline processes and reduce costs.
 * Collaborate with cross-functional teams to ensure alignment and effective communication.
 * Monitor process performance metrics and prepare detailed reports for management review.
 * Lead process improvement projects using methodologies such as Lean or Six Sigma.
 * Train and mentor team members on process management best practices.
 * Ensure compliance with industry standards and regulatory requirements.
 * Coordinate with stakeholders to gather feedback and drive continuous improvement initiatives.
 * Manage resources effectively to achieve project goals within set timelines.
 * Facilitate workshops and meetings to foster a culture of process excellence.
 * Stay updated with industry trends and advancements to incorporate innovative solutions.
 * Build strong relationships with internal and external partners to support organizational objectives.
 * Provide leadership and guidance to ensure successful implementation of process changes.</t>
   </si>
   <si>
+    <t>* Supervisionar e otimizar os processos organizacionais para melhorar a eficiência e produtividade.
+* Analisar os procedimentos operacionais atuais para identificar áreas de melhoria.
+* Desenvolver e implementar estratégias para otimizar processos e reduzir custos.
+* Colaborar com equipes multifuncionais para garantir alinhamento e comunicação eficaz.
+* Monitorar métricas de desempenho de processos e preparar relatórios detalhados para revisão da gestão.
+* Liderar projetos de melhoria de processos utilizando metodologias como Lean ou Seis Sigma.
+* Treinar e mentorizar membros da equipe em melhores práticas de gestão de processos.
+* Garantir conformidade com padrões da indústria e requisitos regulatórios.
+* Coordenar com partes interessadas para coletar feedback e impulsionar iniciativas de melhoria contínua.
+* Gerenciar recursos de forma eficaz para alcançar metas de projeto dentro dos prazos estabelecidos.
+* Facilitar workshops e reuniões para fomentar uma cultura de excelência de processos.
+* Manter-se atualizado sobre tendências e avanços da indústria para incorporar soluções inovadoras.
+* Construir relações fortes com parceiros internos e externos para apoiar objetivos organizacionais.
+* Fornecer liderança e orientação para garantir a implementação bem-sucedida de mudanças de processos.</t>
+  </si>
+  <si>
     <t>Product owner</t>
   </si>
   <si>
     <t>* Strategy and Vision: Develop and communicate a clear product vision and strategy to the development team, stakeholders, and senior management.
 * Product Backlog Management: Create, prioritize, and manage the product backlog, ensuring that it is well-groomed, refined, and ready for development.
 * Requirement Gathering: Collaborate with stakeholders, customers, and users to understand their needs and gather requirements, translating them into clear user stories and acceptance criteria.
 * Agile Planning and Execution: Participate in agile ceremonies such as sprint planning, backlog grooming, and daily stand-ups, ensuring that the team is working efficiently and delivering value in each sprint.
 * Release Management: Coordinate and manage the release process, ensuring that product increments are delivered on time and meet quality standards.
 * Cross-functional Collaboration: Work closely with development teams, UX/UI designers, quality assurance, and other stakeholders to define and deliver high-quality products that align with business objectives.
 * Stakeholder Management: Engage and manage relationships with internal and external stakeholders, addressing their concerns, gathering feedback, and keeping them informed about the product's progress.
 * Product Documentation: Create and maintain product documentation, including user guides, release notes, and other relevant materials to support the product's adoption and usage.
 * Market and Competitive Analysis: Conduct market research and competitive analysis to identify trends, opportunities, and potential product enhancements that can give the organization a competitive edge.
 * Continuous Improvement: Actively seek feedback from users and stakeholders, monitor product performance and metrics, and identify areas for improvement, driving continuous product enhancements and optimization.</t>
   </si>
   <si>
+    <t>* Estratégia e Visão: Desenvolva e comunique uma visão e estratégia de produto claras para a equipe de desenvolvimento, partes interessadas e alta administração.
+* Gerenciamento do Backlog do Produto: Crie, priorize e gerencie o backlog do produto, garantindo que esteja bem preparado, refinado e pronto para o desenvolvimento.
+* Coleta de Requisitos: Colabore com as partes interessadas, clientes e usuários para entender suas necessidades e coletar requisitos, traduzindo-os em histórias de usuários claras e critérios de aceitação.
+* Planejamento e Execução Agile: Participe de cerimônias ágeis, como planejamento de sprint, preparação de backlog e reuniões diárias, garantindo que a equipe esteja trabalhando com eficiência e entregando valor em cada sprint.
+* Gerenciamento de Liberação: Coordenar e gerenciar o processo de liberação, garantindo que os incrementos do produto sejam entregues no prazo e atendam aos padrões de qualidade.
+* Colaboração multifuncional: trabalhe em estreita colaboração com equipes de desenvolvimento, designers de UX/UI, garantia de qualidade e outras partes interessadas para definir e fornecer produtos de alta qualidade que se alinhem aos objetivos de negócios.
+* Gestão de Stakeholders: Engajar e gerenciar relacionamentos com stakeholders internos e externos, abordando suas preocupações, coletando feedback e mantendo-os informados sobre o progresso do produto.
+* Documentação do produto: crie e mantenha a documentação do produto, incluindo guias do usuário, notas de lançamento e outros materiais relevantes para dar suporte à adoção e uso do produto.
+* Análise de Mercado e Competitiva: Realize pesquisas de mercado e análises competitivas para identificar tendências, oportunidades e potenciais melhorias de produtos que podem dar à organização uma vantagem competitiva.
+* Melhoria Contínua: Busque ativamente feedback de usuários e partes interessadas, monitore o desempenho e as métricas do produto e identifique áreas de melhoria, impulsionando melhorias e otimização contínuas do produto.</t>
+  </si>
+  <si>
     <t>Production Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Produção</t>
   </si>
   <si>
     <t>* Planning, managing and coordinating the existing production, production processes and capacities.
 * Responsibility for creating production plans, budgets and production analysis.
 * Implementing improvements and optimising resource utilisation.
 * Coordinating, managing, assessing and motivating the production team.
 * Checking team performance and other indicators.
 * Monitoring production efficiency, securing technical support for production.
 * Technical change management, implementing new technologies and procedures to increase competitiveness.
 * Responsibility for following safety standards and quality standards, e.g. ISO 9001 and ISO 14001.
 * 
 * Co-operation with other departments in the company.</t>
   </si>
   <si>
+    <t>* Planejar, gerenciar e coordenar a produção existente, os processos produtivos e as capacidades.
+* Responsabilidade pela criação de planos de produção, orçamentos e análise de produção.
+* Implementar melhorias e otimizar a utilização dos recursos.
+* Coordenar, gerenciar, avaliar e motivar a equipe de produção.
+* Verificar o desempenho da equipe e outros indicadores.
+* Monitorar a eficiência da produção, garantindo suporte técnico para a produção.
+* Gestão de mudanças técnicas, implementando novas tecnologias e procedimentos para aumentar a competitividade.
+* Responsabilidade por seguir os padrões de segurança e qualidade, como ISO 9001 e ISO 14001.
+* Cooperação com outros departamentos da empresa.</t>
+  </si>
+  <si>
     <t>Production Supervisor</t>
+  </si>
+  <si>
+    <t>Supervisor de Produção</t>
   </si>
   <si>
     <t>* Management and organisation of the production process within the assigned shift.
 * Responsibility for the assignment of tasks, achievement of daily production target and improvement of the quality and quantity of products.
 * Leadership, motivation and evaluation of the performance of subordinate staff.
 * Checking compliance with technological processes, security, fire and sanitary regulations.
 * Responsibility for the training of new employees.
 * Solving of problem situations, adoption and implementation of corrective measures to eliminate them.
 * Checking and recording attendance.
 * Management of operational documentation.</t>
   </si>
   <si>
+    <t>* Gestão e organização do processo de produção dentro do turno atribuído.
+* Responsabilidade pela atribuição de tarefas, alcançar o objetivo diário de produção e melhoria da qualidade e quantidade de produtos.
+* Liderança, motivação e avaliação do desempenho do pessoal subordinado.
+* Verificação do cumprimento dos processos tecnológicos, normas de segurança, incêndio e sanitárias.
+* Responsabilidade pelo treinamento de novos funcionários.
+* Resolução de situações problemáticas, adoção e implementação de medidas corretivas para eliminá-las.
+* Verificação e registro de presença.
+* Gerenciamento de documentação operacional.</t>
+  </si>
+  <si>
     <t>* Responsibility for project management from start to finish.
 * Defining project goals based on company requirements.
 * Completing a comprehensive work schedule.
 * Managing, coordinating, and motivating project team members.
 * Inspecting adherence to the work schedule and defined budget.
 * Communication with members of the project team, suppliers, company management, etc.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela gestão do projeto do início ao fim.
+* Definição dos objetivos do projeto com base nos requisitos da empresa.
+* Elaboração de um cronograma de trabalho abrangente.
+* Gestão, coordenação e motivação dos membros da equipe do projeto.
+* Verificação da aderência ao cronograma de trabalho e orçamento definido.
+* Comunicação com membros da equipe do projeto, fornecedores, gestão da empresa, etc.</t>
+  </si>
+  <si>
     <t>Purchasing Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Compras</t>
   </si>
   <si>
     <t xml:space="preserve">* Being in charge of the purchase of material, goods and services in the company.
 * Leading, motivating and assessing the team of subordinate employees.
 * Monitoring and keeping an optimal state of supplies in store.
 * Selecting and evaluating the suppliers of material, goods and services.
 * Representing the company at meetings with the suppliers.
 * Entering into contracts of purchase and general contracts.
 * Settling claims.
 </t>
   </si>
   <si>
+    <t>* Ser responsável pela compra de materiais, bens e serviços na empresa.
+* Liderar, motivar e avaliar a equipe de funcionários subordinados.
+* Monitorar e manter um estado otimizado de suprimentos em estoque.
+* Selecionar e avaliar os fornecedores de materiais, bens e serviços.
+* Representar a empresa em reuniões com os fornecedores.
+* Elaborar contratos de compra e contratos gerais.
+* Resolver reclamações.</t>
+  </si>
+  <si>
     <t>Quality Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Qualidade</t>
   </si>
   <si>
     <t>* Developing, implementing and maintaining processes relating to quality management.
 * Checking incoming raw materials and semifinished products.
 * Final inspection of products.
 * Assigning tasks and managing a team of testers/internal auditors.</t>
   </si>
   <si>
+    <t>* Desenvolver, implementar e manter processos relacionados à gestão da qualidade.
+* Verificar as matérias-primas e produtos semiacabados que entram.
+* Inspeção final dos produtos.
+* Atribuir tarefas e gerenciar uma equipe de testadores/auditores internos.</t>
+  </si>
+  <si>
     <t>Regional / Area Manager</t>
+  </si>
+  <si>
+    <t>Gerente Regional / de Área</t>
   </si>
   <si>
     <t>* management of activities at regional / provincial level
 * management and control of offices in the entrusted region
 * planning business strategies of the company
 * responsibility for selecting heads of regional branches in the entrusted region</t>
   </si>
   <si>
+    <t>* gestão de atividades a nível regional/provincial
+* gestão e controle de escritórios na região confiada
+* planejamento de estratégias empresariais da empresa
+* responsabilidade pela seleção de chefes de filiais regionais na região confiada</t>
+  </si>
+  <si>
     <t>Restaurant manager</t>
+  </si>
+  <si>
+    <t>Gerente de Restaurante</t>
   </si>
   <si>
     <t>* Overseeing daily operations of the restaurant to ensure a high standard of service and guest satisfaction.
 * Managing staff recruitment, training, and performance evaluations to build a competent team.
 * Developing and implementing effective marketing strategies to promote the restaurant and increase customer engagement.
 * Monitoring financial performance, including budgeting, forecasting, and cost control to maximize profitability.
 * Ensuring compliance with health and safety regulations, as well as maintaining cleanliness and hygiene standards.
 * Collaborating with kitchen staff to create and update menus that meet customer preferences and seasonal availability.
 * Handling customer inquiries, complaints, and feedback to enhance the dining experience and foster loyalty.
 * Maintaining relationships with suppliers and vendors to ensure timely delivery of quality products.
 * Analyzing market trends and competitor activities to identify opportunities for growth and improvement.
 * Planning and organizing special events and promotions to attract new customers and retain existing ones.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações diárias do restaurante para garantir um alto padrão de serviço e satisfação dos hóspedes.
+* Gerenciar o recrutamento, treinamento e avaliações de desempenho da equipe para formar uma equipe competente.
+* Desenvolver e implementar estratégias de marketing eficazes para promover o restaurante e aumentar o engajamento do cliente.
+* Monitorar o desempenho financeiro, incluindo orçamento, previsão e controle de custos para maximizar a lucratividade.
+* Garantir a conformidade com as regulamentações de saúde e segurança, além de manter os padrões de limpeza e higiene.
+* Colaborar com a equipe da cozinha para criar e atualizar menus que atendam às preferências dos clientes e à disponibilidade sazonal.
+* Tratar inquéritos, reclamações e comentários de clientes para melhorar a experiência gastronômica e fomentar a lealdade.
+* Manter relacionamentos com fornecedores e vendedores para garantir a entrega pontual de produtos de qualidade.
+* Analisar tendências de mercado e atividades de concorrentes para identificar oportunidades de crescimento e melhoria.
+* Planejar e organizar eventos e promoções especiais para atrair novos clientes e reter os existentes.</t>
+  </si>
+  <si>
     <t>Retail Betting Operations Manager</t>
+  </si>
+  <si>
+    <t>Gestor de Lojas de Apostas</t>
   </si>
   <si>
     <t>Managing the network of retail betting shops.
 Responsible for performance, revenue, and operational management.
 Organizing staff schedules and employee training.
 Ensuring compliance with legislation and internal policies.
 Handling complaints and customer‑related situations.
 Optimizing processes and operational costs.
 Collaborating with headquarters and marketing.</t>
   </si>
   <si>
+    <t>Gestão da rede de lojas físicas de apostas.
+Responsabilidade pelo desempenho, receitas e operações.
+Organização de turnos e formação dos colaboradores.
+Verificação da conformidade legal e das regras internas.
+Resolução de reclamações e situações com clientes.
+Otimização de processos e custos.
+Colaboração com a sede e com o marketing.</t>
+  </si>
+  <si>
     <t>Returns Department Manager</t>
+  </si>
+  <si>
+    <t>Gestor do Departamento de Devoluções</t>
   </si>
   <si>
     <t>* Managing and controlling employees at the complaints department.
 * Handling difficult customer complaints to their general satisfaction.
 * Preparation of documents for a possible attempt at conciliation and litigation with customers or suppliers.
 * Analysing the causes of difficult complaints.
 * Proposing appropriate measures to avoid complaints.</t>
   </si>
   <si>
+    <t>* Gerenciar e controlar os funcionários do departamento de reclamações.
+* Lidar com reclamações difíceis de clientes para sua satisfação geral.
+* Preparação de documentos para uma possível tentativa de conciliação e litígio com clientes ou fornecedores.
+* Analisar as causas de reclamações difíceis.
+* Propor medidas apropriadas para evitar reclamações.</t>
+  </si>
+  <si>
+    <t>* Identificar os riscos associados à atividade comercial da empresa.
+* Elaborar uma estratégia de gestão de riscos.
+* Estabelecer a metodologia e os processos focados no controle e gestão de riscos.
+* Avaliar regularmente os riscos, determinando a probabilidade e o impacto de sua ocorrência.
+* Completar e atualizar os regulamentos internos relacionados à gestão de riscos.
+* Elaborar relatórios e recomendações à gestão da empresa.</t>
+  </si>
+  <si>
     <t>Sales Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Vendas</t>
   </si>
   <si>
     <t>* Leading a team of sales representatives with the goal of securing their development, coaching, motivation, and continuous growth.
 * Actively seek out and contact important customers.
 * Develop and close large sales opportunities.
 * Maintain sales contacts and care for key customers.
 * Responsibility for achieving the company’s sales goals.
 * Planning sales goals.
 * Presenting complex services and solutions to customers.
 * Concluding co-operation contracts and subsequent care for key customers.</t>
   </si>
   <si>
+    <t>* Liderar uma equipe de representantes de vendas com o objetivo de garantir seu desenvolvimento, treinamento, motivação e crescimento contínuo.
+* Procurar ativamente e contatar clientes importantes.
+* Desenvolver e fechar grandes oportunidades de vendas.
+* Manter contatos de vendas e cuidar de clientes-chave.
+* Responsabilidade por alcançar as metas de vendas da empresa.
+* Planejar metas de vendas.
+* Apresentar serviços e soluções complexas aos clientes.
+* Concluir contratos de cooperação e subsequente acompanhamento de clientes-chave.</t>
+  </si>
+  <si>
     <t>Sales Office Manager</t>
+  </si>
+  <si>
+    <t>Gerente de vendas</t>
   </si>
   <si>
     <t>* Organising and managing sales in the company.
 * Methodical managing of sales officers.
 * Coordinating sales with other sections of the company.
 * Ensuring contact with key customers.
 * Compiling short-term and long-term sales schedules.</t>
   </si>
   <si>
+    <t>* Organizar e gerenciar vendas na empresa.
+* Gerenciamento metódico dos vendedores.
+* Coordenar vendas com outros setores da empresa.
+* Garantir contato com clientes-chave.
+* Elaborar cronogramas de vendas de curto e longo prazo.</t>
+  </si>
+  <si>
     <t>Security Service Manager</t>
+  </si>
+  <si>
+    <t>Gerente da Segurança</t>
   </si>
   <si>
     <t>* Managing, coordinating, motivating and evaluating the security service personnel.
 * Planning of weekly shifts.
 * Training new employees.
 * Finding and proposing trainings and courses for subordinate staff.
 * Supervising the security service personnel by means of a chip electronic control system, video recording, etc.
 * Checking the attendance of subordinate employees.
 * Participating in the selection and dismissal of employees.
 * Resolving exceptional situations in the workplace.</t>
   </si>
   <si>
+    <t>* Gerenciamento, coordenação, motivação e avaliação do pessoal do serviço de segurança.
+* Planejamento de turnos semanais.
+* Treinamento de novos funcionários.
+* Busca e proposta de treinamentos e cursos para funcionários subordinados.
+* Supervisão do pessoal do serviço de segurança por meio de sistema de controle eletrônico por chip, gravação de vídeo, etc.
+* Verificação da assiduidade dos funcionários subordinados.
+* Participação na seleção e dispensa de funcionários.
+* Resolução de situações excepcionais no local de trabalho.</t>
+  </si>
+  <si>
     <t>Senior Project Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Projetos Sênior</t>
   </si>
   <si>
     <t>* Self-reliant management of costly medium to large-scale projects.
 * Assigning work and coordinating individual project team members.
 * Checking compliance with the set budget, deadlines, and quality of the works.
 * Selecting and concluding contracts with suitable contractors and subcontractors.
 * Communicating with the client, contractors, subcontractors, ministries, state institutions, etc.
 * Ensuring the handing over of the works to the client.</t>
   </si>
   <si>
+    <t>* Gestão autônoma de projetos de médio a grande porte de alto custo.
+* Atribuição de tarefas e coordenação dos membros da equipe do projeto individual.
+* Verificação do cumprimento do orçamento estabelecido, prazos e qualidade das obras.
+* Seleção e celebração de contratos com empreiteiros e subempreiteiros adequados.
+* Comunicação com o cliente, empreiteiros, subempreiteiros, ministérios, instituições estaduais, etc.
+* Garantir a entrega das obras ao cliente.</t>
+  </si>
+  <si>
     <t>Storekeeper</t>
+  </si>
+  <si>
+    <t>Lojista</t>
   </si>
   <si>
     <t>* Responsibility for the profitability, level of provided services, cleanliness, efficiency and overall smooth running of the entrusted operations.
 * Ordering goods from suppliers, pricing and entry into the system.
 * Managing, coordinating, motivating and evaluating subordinate staff.
 * Checking attendance of the personnel, sending documents for payroll processing to payroll accountants.
 * Receiving daily revenue and distributing any tips to the waiters.
 * Checking the physical condition of the stock.
 * Personalisation of incurred shortages and damages.
 * Solving complaints, problems and non-standard situations.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela rentabilidade, nível de serviços prestados, limpeza, eficiência e bom funcionamento geral das operações confiadas.
+* Encomenda de mercadorias aos fornecedores, definição de preços e registro no sistema.
+* Gestão, coordenação, motivação e avaliação do pessoal subordinado.
+* Verificação da assiduidade do pessoal, envio de documentos para processamento de folha de pagamento aos contabilistas de folha de pagamento.
+* Recebimento da receita diária e distribuição de gorjetas aos garçons.
+* Verificação do estado físico do estoque.
+* Personalização de faltas e danos incorridos.
+* Resolução de reclamações, problemas e situações não padrão.</t>
+  </si>
+  <si>
     <t>Team leader</t>
+  </si>
+  <si>
+    <t>Líder da Equipe</t>
   </si>
   <si>
     <t>* Conducting a smaller group of workers
 * Planning and distribution of work among individual members of the team
 * Controlling workers</t>
   </si>
   <si>
+    <t>* Liderança de um grupo menor de trabalhadores
+* Planejamento e distribuição de trabalho entre os membros individuais da equipe
+* Controle dos trabalhadores</t>
+  </si>
+  <si>
     <t>Technical Manager</t>
+  </si>
+  <si>
+    <t>Gerente Técnico</t>
   </si>
   <si>
     <t>* Lead and manage the technical team to deliver high-quality projects within established timelines.
 * Collaborate with cross-functional teams to align technical solutions with business objectives.
 * Oversee the design, implementation, and maintenance of technical systems and infrastructure.
 * Ensure compliance with industry standards and best practices in all technical operations.
 * Develop and monitor key performance indicators to assess the effectiveness of technical processes.
 * Manage project budgets, resource allocation, and risk assessments to optimize project outcomes.
 * Provide technical guidance and mentorship to team members, fostering a culture of continuous improvement.
 * Identify and implement innovative technologies to enhance operational efficiency and drive business growth.
 * Establish and maintain strong relationships with stakeholders, vendors, and partners to support project success.
 * Coordinate with senior management to develop strategic plans for future technical initiatives.
 * Ensure timely and effective communication of project status, challenges, and solutions to all relevant parties.
 * Conduct regular performance evaluations and provide constructive feedback to team members.
 * Stay updated with the latest industry trends and technologies to ensure the organization remains competitive.</t>
   </si>
   <si>
+    <t>* Liderar e gerenciar a equipe técnica para entregar projetos de alta qualidade dentro dos prazos estabelecidos.
+* Colaborar com equipes multifuncionais para alinhar soluções técnicas com objetivos de negócios.
+* Supervisionar o design, implementação e manutenção de sistemas e infraestrutura técnica.
+* Garantir a conformidade com padrões e melhores práticas da indústria em todas as operações técnicas.
+* Desenvolver e monitorar indicadores-chave de desempenho para avaliar a eficácia dos processos técnicos.
+* Gerenciar orçamentos de projetos, alocação de recursos e avaliações de riscos para otimizar os resultados dos projetos.
+* Fornecer orientação técnica e mentorias aos membros da equipe, fomentando uma cultura de aprimoramento contínuo.
+* Identificar e implementar tecnologias inovadoras para melhorar a eficiência operacional e impulsionar o crescimento dos negócios.
+* Estabelecer e manter relações sólidas com partes interessadas, fornecedores e parceiros para apoiar o sucesso do projeto.
+* Coordenar com a direção sênior para desenvolver planos estratégicos para futuras iniciativas técnicas.
+* Garantir comunicação oportuna e eficaz do status do projeto, desafios e soluções a todas as partes relevantes.
+* Realizar avaliações regulares de desempenho e fornecer feedback construtivo aos membros da equipe.
+* Manter-se atualizado com as últimas tendências e tecnologias da indústria para garantir que a organização permaneça competitiva.</t>
+  </si>
+  <si>
     <t>Testing manager</t>
+  </si>
+  <si>
+    <t>Gerente de Testes</t>
   </si>
   <si>
     <t>* Overseeing the testing process for software and systems to ensure quality and performance.
 * Developing and implementing testing strategies, plans, and procedures.
 * Coordinating with cross-functional teams to define testing requirements and objectives.
 * Leading a team of testers, providing guidance, support, and mentorship.
 * Analyzing test results and reporting findings to stakeholders.
 * Identifying and documenting defects, ensuring timely resolution.
 * Maintaining testing environments and ensuring they are up to date.
 * Collaborating with developers to understand product specifications and design test cases accordingly.
 * Ensuring compliance with industry standards and best practices in testing.
 * Continuously improving testing processes and methodologies to enhance efficiency and effectiveness.
 * Managing project timelines and resources to meet testing deadlines.
 * Providing training and support to team members on testing tools and techniques.
 * Conducting risk assessments and implementing mitigation strategies related to testing activities.
 * Preparing and presenting reports on testing progress and outcomes to management.
 * Staying updated with emerging trends and technologies in software testing.</t>
   </si>
   <si>
+    <t>* Supervisionar o processo de teste de software e sistemas para garantir qualidade e desempenho.
+* Desenvolver e implementar estratégias, planos e procedimentos de teste.
+* Coordenar com equipes multifuncionais para definir requisitos e objetivos de teste.
+* Liderar uma equipe de testadores, fornecendo orientação, apoio e mentoria.
+* Analisar resultados de testes e relatar os achados para as partes interessadas.
+* Identificar e documentar defeitos, garantindo resolução oportuna.
+* Manter ambientes de teste atualizados e garantir que estejam atualizados.
+* Colaborar com desenvolvedores para entender as especificações do produto e projetar casos de teste de acordo.
+* Garantir a conformidade com padrões e práticas recomendadas da indústria em testes.
+* Melhorar continuamente os processos e metodologias de teste para aumentar a eficiência e a eficácia.
+* Gerenciar cronogramas e recursos de projetos para atender aos prazos de teste.
+* Fornecer treinamento e apoio aos membros da equipe sobre ferramentas e técnicas de teste.
+* Realizar avaliações de risco e implementar estratégias de mitigação relacionadas às atividades de teste.
+* Preparar e apresentar relatórios sobre o progresso e os resultados dos testes à gerência.
+* Manter-se atualizado sobre as tendências e tecnologias emergentes em testes de software.</t>
+  </si>
+  <si>
     <t>Transport manager</t>
+  </si>
+  <si>
+    <t>Gerente de Transporte</t>
   </si>
   <si>
     <t>* Responsibility for the smooth operation of the transport department or company.
 * Managing, coordinating, motivating and evaluating subordinate employees.
 * Analysing vehicle utilisation, route planning.
 * Monitoring the technical condition of vehicles.
 * Monitoring fuel consumption.
 * Managing business meetings, discussions and negotiations of the contractual terms and conditions.
 * Analysing and optimising operating costs.
 * Registering and deregistering vehicles at the traffic inspectorate.
 * Communicating with insurance companies in case of claims.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo funcionamento suave do departamento ou empresa de transporte.
+* Gerenciamento, coordenação, motivação e avaliação de funcionários subordinados.
+* Análise da utilização de veículos e planejamento de rotas.
+* Monitoramento do estado técnico dos veículos.
+* Monitoramento do consumo de combustível.
+* Gestão de reuniões de negócios, discussões e negociações dos termos e condições contratuais.
+* Análise e otimização dos custos operacionais.
+* Registro e cancelamento de veículos na inspetoria de trânsito.
+* Comunicação com seguradoras em caso de sinistros.</t>
+  </si>
+  <si>
     <t>Warehouse Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Armazém</t>
   </si>
   <si>
     <t>* Supervising the receipt and release of material and goods inventories.
 * Recording of the current inventory in the storage system.
 * Checking orders, maintaining the prescribed documentation.
 * Managing, motivating and evaluating subordinate staff.
 * Scheduling work shifts, assigning tasks and coordinating activities within the warehouse.
 * Proposing measures to optimise warehouse management processes.
 * Supervising the correct storage and manipulation with material and goods inventory.
 * Checking the compliance with safety, fire and sanitary regulations, ensuring the provision of protection equipment.
 * Preparing regular reports for the company management.
 * Performing ordinary, ongoing and extraordinary inventory taking of stocks.
 * Cooperating with other departments within the company.</t>
   </si>
   <si>
+    <t>* Supervisionar o recebimento e a liberação de inventários de materiais e mercadorias.
+* Registrar o estoque atual no sistema de armazenamento.
+* Verificar pedidos, manter a documentação prescrita.
+* Gerenciar, motivar e avaliar a equipe subordinada.
+* Agendar turnos de trabalho, atribuir tarefas e coordenar atividades dentro do armazém.
+* Propor medidas para otimizar os processos de gestão do armazém.
+* Supervisionar o armazenamento e manipulação corretos do inventário de materiais e mercadorias.
+* Verificar a conformidade com as regulamentações de segurança, incêndio e sanitárias, garantindo a disponibilização de equipamentos de proteção.
+* Preparar relatórios regulares para a gestão da empresa.
+* Realizar a contagem de estoque ordinária, contínua e extraordinária.
+* Cooperar com outros departamentos dentro da empresa.</t>
+  </si>
+  <si>
     <t>Marketing, Advertising, PR</t>
   </si>
   <si>
+    <t>Marketing, Publicidade, Relações Públicas</t>
+  </si>
+  <si>
     <t>Account Executive</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Executivo de contas </t>
   </si>
   <si>
     <t>* Providing comprehensive care for assigned clients.
 * Attending personal meetings in order to identify clients' wishes and requirements.
 * Presenting the advertising agency and the services it offers.
 * Communicating with an implementation team in the advertising agency and with external suppliers.
 * Performing administrative work related to the assigned clients.</t>
+  </si>
+  <si>
+    <t>* Prestar cuidado abrangente aos clientes designados.
+* Participar de reuniões pessoais para identificar os desejos e requisitos dos clientes.
+* Apresentar a agência de publicidade e os serviços que oferece.
+* Comunicar-se com a equipe de implementação da agência de publicidade e com fornecedores externos.
+* Realizar trabalho administrativo relacionado aos clientes designados.</t>
   </si>
   <si>
     <t>* Providing comprehensive care for the assigned group of clients.
 * Presenting the advertising agency and services it offers.
 * Attending personal meetings in order to identify clients’ individual wishes and requirements.
 * Performing activities in order to attract new clients.
 * Communicating with the implementation team in the advertising agency and with external suppliers.
 * Proposing possible solutions based on individual customer wishes and requirements.</t>
   </si>
   <si>
+    <t>* Prestar cuidados abrangentes ao grupo designado de clientes.
+* Apresentar a agência de publicidade e os serviços que oferece.
+* Participar de reuniões pessoais para identificar os desejos e requisitos individuais dos clientes.
+* Realizar atividades para atrair novos clientes.
+* Comunicar-se com a equipe de implementação da agência de publicidade e com fornecedores externos.
+* Propor soluções possíveis com base nos desejos e requisitos individuais de cada cliente.</t>
+  </si>
+  <si>
     <t>Copywriter</t>
   </si>
   <si>
     <t>* Creating advertising texts, slogans, scripts, radio jingles, and the main ideas of advertising campaigns.
 * Attending the brainstorming meetings and discussions.
 * Providing linguistic editing of written texts.
 * Responsibility for the linguistic and text aspect of advertising texts.
 * Presenting and defending one´s own ideas to clients.</t>
   </si>
   <si>
+    <t>* Criação de textos publicitários, slogans, roteiros, jingles de rádio e ideias principais de campanhas publicitárias.
+* Participação em reuniões e discussões de brainstorming.
+* Edição linguística de textos escritos.
+* Responsabilidade pelo aspecto linguístico e textual de textos publicitários.
+* Apresentação e defesa das próprias ideias aos clientes.</t>
+  </si>
+  <si>
     <t>CRM specialist</t>
+  </si>
+  <si>
+    <t>Especialista em CRM</t>
   </si>
   <si>
     <t>* supporting business processes, including sales, marketing and services
 * retaining communication with the client in the database
 * creating and distributing target groups into distribution channels
 * streamlining processes, sales and marketing
 * ensuring support for internal staff in order to reach their goals
 * planning, coordinating and monitoring internal activities and projects in the field of CRM</t>
   </si>
   <si>
+    <t>* apoio aos processos de negócios, incluindo vendas, marketing e serviços
+* manutenção da comunicação com o cliente no banco de dados
+* criação e distribuição de grupos-alvo nos canais de distribuição
+* otimização de processos, vendas e marketing
+* garantir apoio ao pessoal interno para alcançar seus objetivos
+* planejamento, coordenação e monitoramento das atividades e projetos internos na área de CRM</t>
+  </si>
+  <si>
     <t>Digital marketing manager</t>
+  </si>
+  <si>
+    <t>Gerente de Marketing Digital</t>
   </si>
   <si>
     <t>* Development, planning and implementation of a digital marketing strategy
 * Development and management of own and paid digital communication channels
 * Raising brand awareness, number of visitors and visibility on targeted social media and channels
 * Proposing and developing content creation for blog, social networks and newsletter campaigns
 * Setting and meeting measurable goals - key performance indicators (KPIs) of digital marketing and their implementation at the level of campaigns, projects and overarching goals of the company
 * Preparation of reports on the success of implemented activities in order to maximize business results
 * Research and analysis of the potential of online channels
 * Monitoring the competition and proposing new marketing solutions</t>
   </si>
   <si>
+    <t>* Desenvolvimento, planeamento e implementação de uma estratégia de marketing digital
+* Desenvolvimento e gestão de canais de comunicação digitais próprios e pagos
+* Aumento da notoriedade da marca, do número de visitantes e da visibilidade em mídias sociais e canais-alvo
+* Proposta e desenvolvimento de conteúdo para blog, redes sociais e campanhas de newsletters
+* Definição e cumprimento de metas mensuráveis - indicadores-chave de desempenho (KPIs) de marketing digital e sua implementação em nível de campanhas, projetos e metas globais da empresa
+* Preparação de relatórios sobre o sucesso das atividades implementadas para maximizar os resultados de negócios
+* Pesquisa e análise do potencial dos canais online
+* Acompanhamento da concorrência e proposta de novas soluções de marketing</t>
+  </si>
+  <si>
     <t>Digital marketing specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Marketing Digital</t>
   </si>
   <si>
     <t>* Design digital media campaigns aligned with business goals
 * Coordinate the creation of digital content (e.g. website, blogs, press releases and podcasts)
 * Manage end-to-end digital projects
 * Establish web presence to boost brand awareness
 * Maintain a strong online company voice through social media
 * Liaise with Marketing, Sales and Product development teams to ensure brand consistency
 * Suggest and implement direct marketing methods to increase profitability
 * Monitor ROI and KPIs
 * Stay up-to-date with digital media developments</t>
   </si>
   <si>
+    <t>* Desenvolver campanhas de mídia digital alinhadas com os objetivos de negócios
+* Coordenar a criação de conteúdo digital (por exemplo, website, blogs, comunicados de imprensa e podcasts)
+* Gerenciar projetos digitais de ponta a ponta
+* Estabelecer presença na web para impulsionar a conscientização da marca
+* Manter uma voz forte da empresa online por meio das redes sociais
+* Manter contato com as equipes de Marketing, Vendas e Desenvolvimento de Produtos para garantir a consistência da marca
+* Sugerir e implementar métodos de marketing direto para aumentar a lucratividade
+* Acompanhar o retorno sobre o investimento (ROI) e os indicadores-chave de desempenho (KPIs)
+* Manter-se atualizado sobre os desenvolvimentos da mídia digital</t>
+  </si>
+  <si>
     <t>* Preparing graphic documents for printing.
 * Operating input and output peripheral devices.
 * Page make-up for advertising and promotional materials, newspapers, magazines, books, and other printed matter.
 * Editing layouts and their adapting to the needs of individual prints.
 * Finalisation of documents for printing.</t>
   </si>
   <si>
+    <t>* Preparar documentos gráficos para impressão.
+* Operar dispositivos periféricos de entrada e saída.
+* Composição de página para materiais publicitários e promocionais, jornais, revistas, livros e outros materiais impressos.
+* Edição de layouts e adaptação às necessidades de impressões individuais.
+* Finalização de documentos para impressão.</t>
+  </si>
+  <si>
     <t>Graphic Designer</t>
   </si>
   <si>
+    <t>Designer gráfico</t>
+  </si>
+  <si>
     <t>* Designing advertising and promotional materials based on client requirements.</t>
   </si>
   <si>
+    <t>* Desenvolver materiais publicitários e promocionais com base nos requisitos do cliente.</t>
+  </si>
+  <si>
     <t>Internal Communication Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Comunicação Interna</t>
   </si>
   <si>
     <t>* Writing and editing a wide range of corporate articles, documents, speeches, newsletters etc.
 * Participating in the development and implementation of an internal communication strategy.
 * Providing advice on the adoption and use of internal communication culture.
 * Updating the company website and intranet.
 * Evaluating the effectiveness of communication.</t>
   </si>
   <si>
+    <t>* Redigir e editar uma ampla gama de artigos corporativos, documentos, discursos, boletins informativos, etc.
+* Participar no desenvolvimento e implementação de uma estratégia de comunicação interna.
+* Fornecer orientação sobre a adoção e utilização da cultura de comunicação interna.
+* Atualizar o site e a intranet da empresa.
+* Avaliar a eficácia da comunicação.</t>
+  </si>
+  <si>
     <t>Marketing Analyst</t>
+  </si>
+  <si>
+    <t>Analista de Marketing</t>
   </si>
   <si>
     <t>* Collecting opinions, attitudes and preferences of consumers using targeted questionnaires, telephone surveys, etc.
 * Processing acquired data and its interpretation in the form of written analyses.
 * Proposing recommendations regarding products and/or services, their distribution and prices.
 * Cooperating with research agencies and the management of the company.</t>
   </si>
   <si>
+    <t>* Coletar opiniões, atitudes e preferências de consumidores utilizando questionários direcionados, pesquisas telefônicas, etc.
+* Processar dados adquiridos e interpretá-los na forma de análises escritas.
+* Propor recomendações sobre produtos e/ou serviços, sua distribuição e preços.
+* Cooperar com agências de pesquisa e a gestão da empresa.</t>
+  </si>
+  <si>
     <t>Marketing Officer</t>
+  </si>
+  <si>
+    <t>Funcionário de marketing</t>
   </si>
   <si>
     <t>* Monitoring the market and activities of competitors.
 * Organising and coordinating support marketing activities, exhibitions etc.
 * Analysing and evaluating the success of marketing activities.
 * Developing and streamlining of marketing activities.
 * Participating in launching new products.
 * Communicating with suppliers providing services.</t>
   </si>
   <si>
+    <t>* Monitoramento do mercado e das atividades dos concorrentes.
+* Organização e coordenação de atividades de apoio de marketing, exposições, etc.
+* Análise e avaliação do sucesso das atividades de marketing.
+* Desenvolvimento e otimização das atividades de marketing.
+* Participação no lançamento de novos produtos.
+* Comunicação com fornecedores de serviços.</t>
+  </si>
+  <si>
     <t>Marketing Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Marketing</t>
   </si>
   <si>
     <t>* Designing, coordinating, implementing and evaluating marketing campaigns in cooperation with the supervisor.
 * Selecting appropriate communication channels for each marketing activity.
 * Market monitoring at local, regional, national and international level.
 * Taking part in creating a marketing plan and budget.
 * Preparing and updating company presentations.
 * Communicating with service providers and advertising agencies; negotiating terms and conditions.
 * Updating the content of the company`s Intranet and Internet sites.</t>
   </si>
   <si>
+    <t>* Projetar, coordenar, implementar e avaliar campanhas de marketing em cooperação com o supervisor.
+* Selecionar canais de comunicação apropriados para cada atividade de marketing.
+* Monitorar o mercado em nível local, regional, nacional e internacional.
+* Participar da criação do plano e orçamento de marketing.
+* Preparar e atualizar apresentações da empresa.
+* Comunicar-se com prestadores de serviços e agências de publicidade; negociar termos e condições.
+* Atualizar o conteúdo do site da Intranet e Internet da empresa.</t>
+  </si>
+  <si>
     <t>Media Buyer</t>
+  </si>
+  <si>
+    <t>Comprador de mídia</t>
   </si>
   <si>
     <t>* Purchasing advertising time and space in mass media.
 * Finding out about the availability of communication channels (considering the budget).
 * Negotiating the best terms of contract.
 * Building up relationships with clients and sellers of the advertising space.</t>
   </si>
   <si>
+    <t>* Compra de tempo e espaço publicitário em mídia de massa.
+* Verificar a disponibilidade de canais de comunicação (considerando o orçamento).
+* Negociar os melhores termos do contrato.
+* Estabelecimento de relacionamentos com clientes e vendedores de espaço publicitário.</t>
+  </si>
+  <si>
     <t>Media Planner</t>
+  </si>
+  <si>
+    <t>Planejador de mídia</t>
   </si>
   <si>
     <t>* Identifying the target group of the advertising campaign.
 * Analyzing communication channels, their focus on the target groups, frequency and cost.
 * Choosing the best communication channel or their combination
 * Optimizing the advertising campaign from the point of view of cost and their focus on the target group.
 * Preparing suggestions for clients to approve.</t>
   </si>
   <si>
+    <t>* Identificar o grupo-alvo da campanha publicitária.
+* Analisar canais de comunicação, seu foco nos grupos-alvo, frequência e custo.
+* Escolher o melhor canal de comunicação ou combinação deles.
+* Otimizar a campanha publicitária do ponto de vista de custo e foco no grupo-alvo.
+* Preparar sugestões para aprovação dos clientes.</t>
+  </si>
+  <si>
     <t>PPC specialist</t>
+  </si>
+  <si>
+    <t>Especialista em PPC</t>
   </si>
   <si>
     <t>* Designing, optimizing and auditing PPC campaigns
 * Working with the Google AdWords, AdWords Editor and Sklik PPC systems
 * Evaluating visit rates of websites 
 * Assessing the effectiveness of PPC campaigns 
 * Creating documentation, analyses and presentations
 * Monitoring the competition, new trends, seeking out new opportunities</t>
   </si>
   <si>
+    <t>* Desenvolver, otimizar e auditar campanhas de PPC
+* Trabalhar com os sistemas Google AdWords, AdWords Editor e Sklik PPC
+* Avaliar as taxas de visitas a sites
+* Avaliar a eficácia das campanhas de PPC
+* Criar documentação, análises e apresentações
+* Monitorar a concorrência, novas tendências e procurar novas oportunidades</t>
+  </si>
+  <si>
     <t>PR Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Relações Públicas</t>
   </si>
   <si>
     <t>* Responsibility for the internal and external communications of the company, maintaining good relations with media representatives and general public.
 * Drawing up and implementing the communication strategy of the company.
 * Preparing promotional articles, press releases, speeches and official responses to the questions posed by media representatives.
 * Monitoring the materials published in mass media, completing the media analyses.
 * Communicating with the representatives of the media, organising press conferences and similar media events.
 * Building and updating a database of contacts for media representatives.
 * Preparing proposals for sponsorship activities.
 * Coordinating the activities of subordinate employees.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelas comunicações internas e externas da empresa, mantendo boas relações com representantes da mídia e do público em geral.
+* Elaboração e implementação da estratégia de comunicação da empresa.
+* Preparação de artigos promocionais, releases de imprensa, discursos e respostas oficiais às perguntas levantadas por representantes da mídia.
+* Acompanhamento dos materiais publicados nos meios de comunicação de massa, realizando análises midiáticas.
+* Comunicação com representantes da mídia, organização de conferências de imprensa e eventos midiáticos semelhantes.
+* Construção e atualização de um banco de dados de contatos para representantes da mídia.
+* Preparação de propostas para atividades de patrocínio.
+* Coordenação das atividades dos funcionários subordinados.</t>
+  </si>
+  <si>
     <t>* Presenting products with a view to promote sales.
 * Ensuring food product tasting.
 * Informing customers about the qualities and advantages of the presented products.
 * Handing out promotional items when purchasing a specified number of products.</t>
   </si>
   <si>
+    <t>* Apresentar produtos com o objetivo de promover vendas.
+* Garantir a degustação de produtos alimentares.
+* Informar os clientes sobre as qualidades e vantagens dos produtos apresentados.
+* Distribuir itens promocionais ao comprar uma quantidade especificada de produtos.</t>
+  </si>
+  <si>
     <t>SEO analyst</t>
+  </si>
+  <si>
+    <t>Analista de SEO</t>
   </si>
   <si>
     <t>* Execute search keyword discovery and expansion.
 * Perform SEO page audits.
 * Perform external back link analysis and provide recommendations.
 * Perform internal link optimization.
 * Perform SEO technical analysis and evaluation.
 * Monitor, track, and report on SEO metrics, including trend analysis, and keyword performance
 * Perform site quality checks, including navigation, content currency and broken link analysis
 * Perform usability analysis</t>
   </si>
   <si>
+    <t>* Executar descoberta e expansão de palavras-chave de pesquisa.
+* Realizar auditorias de página de SEO.
+* Realizar análise de links externos e fornecer recomendações.
+* Realizar otimização de links internos.
+* Realizar análise e avaliação técnica de SEO.
+* Monitorar, rastrear e relatar sobre métricas de SEO, incluindo análise de tendências e desempenho de palavras-chave.
+* Realizar verificações de qualidade do site, incluindo navegação, atualização de conteúdo e análise de links quebrados.
+* Realizar análise de usabilidade.</t>
+  </si>
+  <si>
     <t>Social media specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Mídias Sociais</t>
   </si>
   <si>
     <t>* managing social networks - Facebook, Twitter, Google+, Instagram and other
 * monitoring discussions, contributions, responding to questions
 * creating and posting of contributions, bloggs
 * cooperation with other departments of the company
 * promotion of activities of the company</t>
+  </si>
+  <si>
+    <t>* gestão de redes sociais - Facebook, Twitter, Google+, Instagram e outros
+* acompanhamento de discussões, contribuições, respostas a perguntas
+* criação e publicação de contribuições e blogs
+* cooperação com outros departamentos da empresa
+* promoção das atividades da empresa</t>
   </si>
   <si>
     <t>* Designing and creating visually appealing and user-friendly websites.
 * Collaborating with clients and team members to understand project requirements and objectives.
 * Developing website layouts and user interfaces using standard HTML/CSS practices.
 * Utilizing graphic design software to create engaging graphics and multimedia content.
 * Ensuring website functionality and optimization across various devices and browsers.
 * Conducting user testing and gathering feedback to enhance user experience.
 * Implementing SEO best practices to improve website visibility and performance.
 * Staying updated with the latest web design trends and technologies.
 * Managing website updates, maintenance, and troubleshooting issues.
 * Providing technical support and guidance to clients regarding website management.
 * Creating and maintaining documentation related to design processes and project specifications.
 * Collaborating with marketing and content teams to align web design with overall branding strategies.
 * Assisting in the development of digital marketing campaigns to drive traffic and engagement.
 * Participating in brainstorming sessions and contributing creative ideas for web projects.</t>
   </si>
   <si>
+    <t>* Projetar e criar sites visualmente atraentes e fáceis de usar.
+* Colaborar com clientes e membros da equipe para entender os requisitos e objetivos do projeto.
+* Desenvolver layouts de sites e interfaces de usuário utilizando práticas padrão de HTML/CSS.
+* Utilizar software de design gráfico para criar gráficos e conteúdo multimídia envolventes.
+* Garantir a funcionalidade e a otimização do site em vários dispositivos e navegadores.
+* Realizar testes de usuário e coletar feedback para melhorar a experiência do usuário.
+* Implementar as melhores práticas de SEO para melhorar a visibilidade e o desempenho do site.
+* Manter-se atualizado sobre as últimas tendências e tecnologias de design web.
+* Gerenciar atualizações, manutenção e solução de problemas do site.
+* Oferecer suporte técnico e orientação aos clientes sobre a gestão do site.
+* Criar e manter documentação relacionada a processos de design e especificações do projeto.
+* Colaborar com as equipes de marketing e conteúdo para alinhar o design web com as estratégias de marca globais.
+* Auxiliar no desenvolvimento de campanhas de marketing digital para aumentar o tráfego e o envolvimento.
+* Participar de sessões de brainstorming e contribuir com ideias criativas para projetos web.</t>
+  </si>
+  <si>
     <t>Mechanical Engineering</t>
   </si>
   <si>
+    <t>Engenharia Mecânica</t>
+  </si>
+  <si>
     <t>Automation engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Automação</t>
   </si>
   <si>
     <t>* Design, develop, and implement automation systems and solutions to improve manufacturing processes.
 * Collaborate with cross-functional teams to identify automation needs and requirements.
 * Conduct feasibility studies and cost analysis for automation projects.
 * Program and configure PLCs, HMIs, and other automation equipment.
 * Troubleshoot and resolve issues related to automation systems and machinery.
 * Create and maintain documentation for automation processes, including specifications and user manuals.
 * Ensure compliance with industry standards and safety regulations in all automation projects.
 * Provide technical support and training to operational staff on automated systems.
 * Stay updated on the latest technologies and trends in automation engineering.
 * Participate in continuous improvement initiatives to enhance efficiency and productivity within the organization.</t>
   </si>
   <si>
+    <t>* Projetar, desenvolver e implementar sistemas e soluções de automação para melhorar os processos de fabricação.
+* Colaborar com equipes multifuncionais para identificar necessidades e requisitos de automação.
+* Realizar estudos de viabilidade e análise de custos para projetos de automação.
+* Programar e configurar CLPs, IHMs e outros equipamentos de automação.
+* Diagnosticar e resolver problemas relacionados a sistemas e máquinas de automação.
+* Criar e manter documentação para processos de automação, incluindo especificações e manuais do usuário.
+* Garantir a conformidade com normas e regulamentações de segurança da indústria em todos os projetos de automação.
+* Fornecer suporte técnico e treinamento ao pessoal operacional sobre sistemas automatizados.
+* Manter-se atualizado sobre as últimas tecnologias e tendências em engenharia de automação.
+* Participar de iniciativas de melhoria contínua para aumentar a eficiência e a produtividade dentro da organização.</t>
+  </si>
+  <si>
     <t>Automation planner</t>
+  </si>
+  <si>
+    <t>Planejador de Automação</t>
   </si>
   <si>
     <t>* Developing and implementing automation strategies to improve production efficiency.
 * Analyzing current manufacturing processes to identify automation opportunities.
 * Collaborating with engineering teams to design and optimize automated systems.
 * Creating detailed automation plans, including timelines, budgets, and resource allocation.
 * Coordinating with suppliers and vendors to procure necessary automation equipment.
 * Conducting feasibility studies and risk assessments for automation projects.
 * Monitoring and evaluating the performance of automated systems and processes.
 * Providing technical support and troubleshooting for automation-related issues.
 * Training staff on new automated systems and ensuring compliance with safety standards.
 * Preparing reports and documentation related to automation projects and progress.
 * Staying updated on industry trends and advancements in automation technology.
 * Participating in cross-functional teams to enhance overall operational effectiveness.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar estratégias de automação para melhorar a eficiência da produção.
+* Analisar os processos de fabricação atuais para identificar oportunidades de automação.
+* Colaborar com equipes de engenharia para projetar e otimizar sistemas automatizados.
+* Criar planos de automação detalhados, incluindo cronogramas, orçamentos e alocação de recursos.
+* Coordenar com fornecedores e vendedores para adquirir equipamentos de automação necessários.
+* Realizar estudos de viabilidade e avaliações de risco para projetos de automação.
+* Monitorar e avaliar o desempenho de sistemas e processos automatizados.
+* Fornecer suporte técnico e solucionar problemas relacionados à automação.
+* Treinar a equipe em novos sistemas automatizados e garantir a conformidade com os padrões de segurança.
+* Preparar relatórios e documentação relacionados a projetos e progresso de automação.
+* Manter-se atualizado sobre as tendências da indústria e os avanços na tecnologia de automação.
+* Participar de equipes multifuncionais para melhorar a eficácia operacional geral.</t>
+  </si>
+  <si>
     <t>CNC Machine Setter</t>
+  </si>
+  <si>
+    <t>Montador de Máquinas CNC</t>
   </si>
   <si>
     <t>* Reading technical drawings.
 * Installing components and tools.
 * Ensuring the transfer of the program into the CNC machine.
 * Reading and editing the program.
 * Producing components.</t>
   </si>
   <si>
+    <t>* Leitura de desenhos técnicos.
+* Instalação de componentes e ferramentas.
+* Garantir a transferência do programa para a máquina CNC.
+* Leitura e edição do programa.
+* Produção de componentes.</t>
+  </si>
+  <si>
     <t>CNC Programmer</t>
+  </si>
+  <si>
+    <t>Programador CNC</t>
   </si>
   <si>
     <t>* Reading technical drawings.
 * Calculating the coordinates of the tool.
 * Writing the program using G and M codes.
 * Drawing and modelling tool path using the CAM program.
 * Ensuring the transfer of the program into the CNC machine.
 * Setting up the machine by fastening the workpiece and tool.
 * Producing components.</t>
   </si>
   <si>
+    <t>* Leitura de desenhos técnicos.
+* Cálculo das coordenadas da ferramenta.
+* Escrita do programa utilizando códigos G e M.
+* Desenho e modelagem do caminho da ferramenta utilizando o programa CAM.
+* Garantir a transferência do programa para a máquina CNC.
+* Configuração da máquina, fixando a peça e a ferramenta.
+* Produção de componentes.</t>
+  </si>
+  <si>
     <t>Cutter/Grinder/Polisher</t>
+  </si>
+  <si>
+    <t>Operador de Esmeril</t>
   </si>
   <si>
     <t>* Reading drawings.
 * Setting up grinding machinery and equipment.
 * Processing of semi-finished products by means of grinding machines and equipment with an emphasis placed on maintaining the desired shape, dimensions and tolerances.
 * Simple surface finish treatment of semi-finished products.
 * Carrying out simple repairs and the maintenance of machinery and equipment.</t>
+  </si>
+  <si>
+    <t>* Leitura de desenhos.
+* Configuração de máquinas e equipamentos de retificação.
+* Processamento de produtos semiacabados por meio de máquinas e equipamentos de retificação, com ênfase na manutenção da forma, dimensões e tolerâncias desejadas.
+* Tratamento simples de acabamento de superfície de produtos semiacabados.
+* Realização de reparos simples e manutenção de máquinas e equipamentos.</t>
   </si>
   <si>
     <t xml:space="preserve">* Designing new products and devices. Choosing materials for their production, often also defining the technology of their production.
 * Completing construction documentation for the production - drawings, 3d data. 
 * Looking up suppliers of the parts that are to be purchased, dealing with sales representatives of the suppliers, defining parameters of the purchased semi-finished products or finished products. Often also negotiating the price.
 * Checking the completeness of the supplied parts, compliance with the documentation, quality. 
 * Supervising the assembly of devices that were designed by him and taking part in putting them into operation. Often in this phase he makes minor modifications and improvements. He determines the range and intervals of maintenance.
 </t>
   </si>
   <si>
+    <t>* Projetar novos produtos e dispositivos. Escolher materiais para sua produção, muitas vezes também definindo a tecnologia de sua produção.
+* Completar a documentação de construção para a produção - desenhos, dados 3D.
+* Localizar fornecedores de peças a serem compradas, lidar com representantes de vendas dos fornecedores, definir parâmetros de produtos semiacabados ou produtos acabados adquiridos. Muitas vezes, também negociar o preço.
+* Verificar a integridade das peças fornecidas, a conformidade com a documentação e a qualidade.
+* Supervisionar a montagem de dispositivos projetados por ele e participar da colocação em funcionamento. Nessa fase, ele frequentemente realiza pequenas modificações e melhorias. Ele determina o alcance e os intervalos de manutenção.</t>
+  </si>
+  <si>
     <t>* Elaborating technical documentation for the components, machines, automatic equipment, tools and systems with the help of specialized software.
 * Consulting the completed technical documentation with clients.
 * Cooperating with mechanical engineers, constructors and other members of the projection team.
 * Incorporating observations into the technical documentation.
 * Taking part in preparing the cost estimation.</t>
   </si>
   <si>
+    <t>* Elaborar documentação técnica para componentes, máquinas, equipamentos automáticos, ferramentas e sistemas com o auxílio de software especializado.
+* Consultar a documentação técnica concluída com os clientes.
+* Cooperar com engenheiros mecânicos, construtores e outros membros da equipe de projeção.
+* Incorporar observações na documentação técnica.
+* Participar da preparação da estimativa de custos.</t>
+  </si>
+  <si>
     <t>* Reading technical documentation.
 * Mounting machinery units and/or their parts according to technical documentation.
 * Testing the functionality of machine units and/or their parts after assembly.
 * Removing detected anomalies.
 * Handing over machine units and/or their parts after assembly.</t>
   </si>
   <si>
+    <t>* Leia a documentação técnica.
+* Monte unidades de maquinaria e/ou suas partes de acordo com a documentação técnica.
+* Teste a funcionalidade das unidades de máquina e/ou suas partes após a montagem.
+* Remova as anomalias detectadas.
+* Entregue unidades de máquina e/ou suas partes após a montagem.</t>
+  </si>
+  <si>
     <t>Lathe operator</t>
+  </si>
+  <si>
+    <t>Torneiro mecânico</t>
   </si>
   <si>
     <t>* Reading drawings.
 * Setting up lathes.
 * Processing of semifinished lathe products with an emphasis on maintaining of the desired shape, dimensions and tolerances.
 * Simple surface finish treatment of semifinished products.
 * Carrying out simple repairs and maintenance of machinery and equipment.</t>
   </si>
   <si>
+    <t>* Leitura de desenhos.
+* Configuração de tornos.
+* Processamento de produtos semiacabados de torno, com ênfase na manutenção da forma desejada, dimensões e tolerâncias.
+* Tratamento simples de acabamento de superfície de produtos semiacabados.
+* Realização de reparos simples e manutenção de máquinas e equipamentos.</t>
+  </si>
+  <si>
     <t>Machine Fitter</t>
+  </si>
+  <si>
+    <t>Montador de Máquinas</t>
   </si>
   <si>
     <t>* Using technical documents.
 * Processing sketches to complement the technological process of locksmithing.
 * Manual processing of machine components by filing, sawing, cutting, evening, bending, drilling and reaming.
 * Assembling parts of machinery and equipment.
 * Diagnosing and troubleshooting machine malfunctions.
 * Scraping, grinding, balancing, adjusting, connecting with bolts and rivets, soldering and welding machine parts.
 * Assembling machinery and equipment.</t>
   </si>
   <si>
+    <t>* Utilizar documentos técnicos.
+* Processar esboços para complementar o processo tecnológico de serralharia.
+* Processar manualmente componentes de máquinas por meio de lima, serra, corte, alinhamento, dobragem, furação e escareamento.
+* Montar partes de máquinas e equipamentos.
+* Diagnosticar e solucionar problemas de mau funcionamento de máquinas.
+* Raspar, moer, equilibrar, ajustar, ligar com parafusos e rebites, soldar e soldar partes de máquinas.
+* Montar máquinas e equipamentos.</t>
+  </si>
+  <si>
     <t>* Operating construction machines and mechanisms.
 * Performing construction work according to master builder’s instructions.
 * Checking the technical condition of entrusted construction machines and mechanisms.
 * Performing simple repairs and maintenance activities on entrusted construction machines and mechanisms.
 * Fuelling entrusted construction machines and mechanisms.</t>
   </si>
   <si>
+    <t>* Operar máquinas e mecanismos de construção.
+* Realizar trabalhos de construção de acordo com as instruções do mestre de obras.
+* Verificar o estado técnico das máquinas e mecanismos de construção sob sua responsabilidade.
+* Realizar reparos simples e atividades de manutenção nas máquinas e mecanismos de construção sob sua responsabilidade.
+* Abastecer as máquinas e mecanismos de construção sob sua responsabilidade.</t>
+  </si>
+  <si>
+    <t>* Fornecer manutenção preventiva e operacional de máquinas e equipamentos.
+* Gerenciar, coordenar, motivar e avaliar funcionários subordinados.
+* Desenvolver e atualizar planos de manutenção.
+* Identificar peças desgastadas.
+* Solicitar peças sobressalentes.
+* Analisar as causas dos períodos de inatividade e tomar medidas para eliminá-los.
+* Monitorar e controlar custos de manutenção.
+* Comunicar-se com mestres de turno, engenheiros de processo e fornecedores de máquinas e equipamentos.</t>
+  </si>
+  <si>
     <t>Mechanical Design Engineer – Automation</t>
+  </si>
+  <si>
+    <t>Engenheiro de projeto mecânico – Automação</t>
   </si>
   <si>
     <t>* Design of technical solutions for automated machines, equipment, and production lines.
 * Creation of 3D models and technical drawings using CAD software (e.g., SolidWorks, AutoCAD, CATIA).
 * Collaboration with the project team in preparing concepts, quotations, and risk analyses.
 * Support for manufacturing, assembly, and commissioning of designed equipment.
 * Testing and verification of designs, ensuring compliance with technical standards and regulations.
 * Communication with suppliers and customers, technical support during product implementation.
 * Optimization of existing solutions and design of new components according to specific client requirements.</t>
   </si>
   <si>
+    <t>* Desenvolvimento de soluções técnicas para máquinas, equipamentos e linhas de produção automatizadas.
+* Criação de modelos 3D e documentação técnica utilizando software CAD (por exemplo, SolidWorks, AutoCAD, CATIA).
+* Colaboração com a equipa de projeto na preparação de conceitos, propostas e análises de risco.
+* Apoio à produção, montagem e comissionamento dos equipamentos projetados.
+* Testes e verificação dos projetos, garantindo conformidade com normas e regulamentos técnicos.
+* Comunicação com fornecedores e clientes, suporte técnico durante a implementação dos produtos.
+* Otimização de soluções existentes e desenvolvimento de novos componentes conforme os requisitos específicos dos clientes.</t>
+  </si>
+  <si>
     <t>Mechanical Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro mecânico</t>
   </si>
   <si>
     <t>* Designing components, machinery, equipment, automated equipment, tools and systems with the use of specialised software.
 * Communicating with clients with the aim to determine their needs.
 * Completing analyses and cost estimation.
 * Contacting manufacturing companies in connection with prototype production.
 * Incorporating client comments into the proposals. 
 * Product analysing and testing.
 * Communicating with subcontractors and other team members.
 * Solving incurred technical and technological problems.</t>
   </si>
   <si>
+    <t>* Projetar componentes, máquinas, equipamentos, equipamentos automatizados, ferramentas e sistemas com o uso de software especializado.
+* Comunicar-se com clientes com o objetivo de determinar suas necessidades.
+* Realizar análises e estimativas de custos.
+* Contatar empresas de fabricação em conexão com a produção de protótipos.
+* Incorporar comentários de clientes nas propostas.
+* Analisar e testar produtos.
+* Comunicar-se com subcontratantes e outros membros da equipe.
+* Resolver problemas técnicos e tecnológicos incorridos.</t>
+  </si>
+  <si>
     <t>Mechanization Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Mecanização</t>
   </si>
   <si>
     <t>* Develop concepts, processes and work methods and processes to support business and growth requirements.
 * Manage and direct all automation projects utilizing sound project management principles and tools.
 * Analyze and develop engineered standards utilizing time and motion studies, statistical analysis and manpower planning tools to improve productivity, accuracy and service level.
 * Responsible for repair maintenance of all the assets.
 * Maintenance planning and availability of all equipment.
 * Spares planning and management.
 * Liaison with various vendors for technical support.
 * Techno-commercial analysis for operational costs.
 * Preparing equipment performance reports.
 * Training the team of engineers and operators.
 * Cost effective equipment performance.</t>
   </si>
   <si>
+    <t>* Desenvolver conceitos, processos e métodos de trabalho para apoiar os requisitos de negócios e crescimento.
+* Gerenciar e direcionar todos os projetos de automação utilizando princípios e ferramentas de gerenciamento de projetos sólidos.
+* Analisar e desenvolver padrões engenharia utilizando estudos de tempo e movimento, análise estatística e ferramentas de planejamento de mão de obra para melhorar produtividade, precisão e nível de serviço.
+* Responsável pela manutenção e reparo de todos os ativos.
+* Planejamento de manutenção e disponibilidade de todos os equipamentos.
+* Planejamento e gerenciamento de peças sobressalentes.
+* Ligação com vários fornecedores para suporte técnico.
+* Análise técnico-comercial de custos operacionais.
+* Preparar relatórios de desempenho de equipamentos.
+* Treinar a equipe de engenheiros e operadores.
+* Desempenho de equipamentos rentáveis.</t>
+  </si>
+  <si>
     <t>Metalworker</t>
+  </si>
+  <si>
+    <t>Metalúrgico</t>
   </si>
   <si>
     <t>* Fabricating and assembling metal structures and components according to specifications and engineering drawings.
 * Operating various metalworking machines, including lathes, milling machines, and welding equipment.
 * Performing quality control checks to ensure that finished products meet industry standards and customer requirements.
 * Interpreting technical documents, blueprints, and schematics to carry out production tasks accurately.
 * Maintaining tools and equipment to ensure optimal performance and safety.
 * Collaborating with team members to improve production processes and efficiency.
 * Adhering to safety protocols and regulations to create a safe working environment.
 * Troubleshooting and resolving issues that arise during the manufacturing process.
 * Keeping detailed records of production activities, including materials used and time spent on each task.
 * Participating in training and development programs to enhance skills and knowledge in metalworking techniques and technologies.</t>
   </si>
   <si>
+    <t>* Fabricar e montar estruturas e componentes metálicos de acordo com as especificações e desenhos técnicos.
+* Operar diversas máquinas de trabalhar metal, incluindo tornos, fresadoras e equipamentos de soldagem.
+* Realizar inspeções de controle de qualidade para garantir que os produtos acabados atendam aos padrões da indústria e aos requisitos do cliente.
+* Interpretar documentos técnicos, plantas e esquemáticos para realizar tarefas de produção com precisão.
+* Manter ferramentas e equipamentos para garantir desempenho e segurança ótimos.
+* Colaborar com membros da equipe para melhorar processos e eficiência de produção.
+* Seguir protocolos e regulamentos de segurança para criar um ambiente de trabalho seguro.
+* Resolver problemas e solucionar questões que surgem durante o processo de fabricação.
+* Manter registros detalhados das atividades de produção, incluindo materiais utilizados e tempo gasto em cada tarefa.
+* Participar de programas de treinamento e desenvolvimento para aprimorar habilidades e conhecimentos em técnicas e tecnologias de trabalhar metal.</t>
+  </si>
+  <si>
     <t>Milling-Machine Operator</t>
+  </si>
+  <si>
+    <t>Operador de Fresadora</t>
   </si>
   <si>
     <t>* Reading drawings.
 * Setting up the cutter.
 * Processing semifinished products using a cutter with an emphasis placed on maintaining the desired shape, dimensions and tolerances.
 * Simple surface finish treatment of semifinished products.
 * Carrying out the simple repairs and maintenance of machinery and equipment.</t>
   </si>
   <si>
+    <t>* Leitura de desenhos.
+* Configuração da cortadora.
+* Processamento de produtos semiacabados utilizando uma cortadora, com ênfase na manutenção da forma, dimensões e tolerâncias desejadas.
+* Tratamento simples de acabamento de superfície de produtos semiacabados.
+* Realização de reparos e manutenção simples de máquinas e equipamentos.</t>
+  </si>
+  <si>
+    <t>* Responsabilidade pela implementação de novos produtos na empresa.
+* Elaboração de documentação de produção detalhada e procedimentos de trabalho.
+* Atualização da documentação de produção e procedimentos de trabalho em caso de alteração no processo de produção.
+* Implementação de ferramentas que aumentam a eficiência do processo de produção (por exemplo, Six Sigma, Kaizen, Lean, poka-yoke, etc.).
+* Redução de custos de produção, mantendo o nível de qualidade exigido.
+* Resolução de problemas e anomalias decorrentes.
+* Participação na seleção e implantação de equipamentos tecnológicos nas instalações da empresa.
+* Estimativa das necessidades em relação ao pessoal, tempo de produção e custos.
+* Comunicação com outros departamentos da empresa.</t>
+  </si>
+  <si>
     <t>Production Planner</t>
+  </si>
+  <si>
+    <t>Planejador de produção</t>
   </si>
   <si>
     <t>* Develop and maintain production schedules to ensure timely delivery of products.
 * Collaborate with various departments, including procurement, manufacturing, and logistics, to align production plans with company goals.
 * Analyze production data to identify trends, forecast demand, and optimize resource allocation.
 * Monitor inventory levels and coordinate with suppliers to ensure the availability of materials.
 * Adjust production schedules in response to changes in demand, supply chain disruptions, or equipment failures.
 * Communicate regularly with team members to provide updates on production status and address any potential issues.
 * Implement continuous improvement initiatives to enhance production efficiency and reduce costs.
 * Prepare reports on production performance, inventory levels, and capacity utilization for management review.
 * Ensure compliance with safety and quality standards throughout the production process.
 * Participate in cross-functional meetings to support strategic planning and operational excellence.</t>
   </si>
   <si>
+    <t>* Desenvolver e manter cronogramas de produção para garantir a entrega pontual dos produtos.
+* Colaborar com vários departamentos, incluindo compras, manufatura e logística, para alinhar os planos de produção com os objetivos da empresa.
+* Analisar dados de produção para identificar tendências, prever demanda e otimizar alocação de recursos.
+* Monitorar níveis de estoque e coordenar com fornecedores para garantir a disponibilidade de materiais.
+* Ajustar cronogramas de produção em resposta a mudanças na demanda, descontinuidades na cadeia de suprimentos ou falhas de equipamento.
+* Comunicar-se regularmente com membros da equipe para fornecer atualizações sobre o status da produção e abordar quaisquer problemas potenciais.
+* Implementar iniciativas de melhoria contínua para aprimorar a eficiência produtiva e reduzir custos.
+* Preparar relatórios sobre desempenho de produção, níveis de estoque e utilização de capacidade para análise gerencial.
+* Garantir o cumprimento dos padrões de segurança e qualidade ao longo do processo de produção.
+* Participar de reuniões multifuncionais para apoiar o planejamento estratégico e a excelência operacional.</t>
+  </si>
+  <si>
     <t>Qualified Mechanical Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro Mecânico Qualificado</t>
   </si>
   <si>
     <t>* Reading and interpreting blueprints, technical drawings, schematics, and computer-generated reports.
 * Conferring with engineers and other personnel to implement operating procedures, resolve system malfunctions, and provide technical information.
 * Researching and analyzing customer design proposals, specifications, manuals, and other data to evaluate the feasibility, cost, and maintenance requirements of designs or applications.
 * Researching, designing, evaluating, installing, operating, and maintaining mechanical products, equipment, systems and processes to meet requirements while applying knowledge of engineering principles.
 * Providing feedback to design engineers on customer problems and needs.
 * Overseeing installation, operation, maintenance, and repair to ensure that machines and equipment are installed and functioning according to specifications.</t>
   </si>
   <si>
+    <t>* Ler e interpretar plantas baixas, desenhos técnicos, esquemas e relatórios gerados por computador.
+* Conferenciar com engenheiros e outro pessoal para implementar procedimentos operacionais, resolver mau funcionamento do sistema e fornecer informações técnicas.
+* Pesquisar e analisar as propostas de design dos clientes, especificações, manuais e outros dados para avaliar a viabilidade, custo e requisitos de manutenção de projetos ou aplicações.
+* Pesquisar, projetar, avaliar, instalar, operar e manter produtos, equipamentos, sistemas e processos mecânicos para atender aos requisitos, aplicando conhecimento dos princípios de engenharia.
+* Fornecer feedback aos engenheiros de design sobre problemas e necessidades dos clientes.
+* Supervisionar a instalação, operação, manutenção e reparo para garantir que as máquinas e equipamentos sejam instalados e funcionem de acordo com as especificações.</t>
+  </si>
+  <si>
+    <t>* Montagem, desmontagem e ligação de máquinas e equipamentos de produção.
+* Realização de reparos e manutenção das máquinas e equipamentos de produção.
+* Fornecimento de treinamentos aos funcionários sobre o uso de máquinas e equipamentos de produção.
+* Elaboração de relatórios técnicos.
+* Fornecimento de suporte técnico a clientes internos e externos.</t>
+  </si>
+  <si>
     <t>Smith</t>
+  </si>
+  <si>
+    <t>Ferreiro</t>
   </si>
   <si>
     <t>* Fabricating artistic, craft and commercial products of daily needs made of iron, steel, copper and other metals.
 * Heating the steel and iron in a blacksmith’s furnace to the desired temperature.
 * Forming iron and steel with hand tools and machinery.
 * Cooling the finished product in water.
 * Fabricating horseshoes, shoeing horses.</t>
   </si>
   <si>
+    <t>* Fabricar produtos artísticos, artesanais e comerciais de necessidades diárias feitos de ferro, aço, cobre e outros metais.
+* Aquecer o aço e o ferro em uma forja de ferreiro até a temperatura desejada.
+* Moldar o ferro e o aço com ferramentas manuais e máquinas.
+* Resfriar o produto acabado em água.
+* Fabricar ferraduras, ferrar cavalos.</t>
+  </si>
+  <si>
     <t>Technical product engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro técnico de produto</t>
   </si>
   <si>
     <t>* Collaborating with cross-functional teams to develop and enhance mechanical products.
 * Conducting detailed analysis and simulations to validate product designs and performance.
 * Creating and maintaining technical documentation, including specifications, drawings, and user manuals.
 * Assisting in the testing and evaluation of prototypes to ensure compliance with industry standards.
 * Identifying and resolving engineering issues throughout the product lifecycle.
 * Providing technical support and guidance to production teams during manufacturing processes.
 * Participating in product development meetings to contribute insights and recommendations based on engineering principles.
 * Staying updated on industry trends and advancements in mechanical engineering to inform product innovation.
 * Ensuring adherence to safety regulations and quality assurance protocols.
 * Collaborating with suppliers to source materials and components necessary for product development.</t>
   </si>
   <si>
+    <t>* Colaborar com equipes multifuncionais para desenvolver e aprimorar produtos mecânicos.
+* Realizar análises e simulações detalhadas para validar projetos e desempenho de produtos.
+* Criar e manter documentação técnica, incluindo especificações, desenhos e manuais do usuário.
+* Auxiliar nos testes e avaliações de protótipos para garantir conformidade com padrões da indústria.
+* Identificar e resolver problemas de engenharia ao longo do ciclo de vida do produto.
+* Fornecer suporte e orientação técnicos às equipes de produção durante os processos de fabricação.
+* Participar de reuniões de desenvolvimento de produtos para contribuir com percepções e recomendações baseadas em princípios de engenharia.
+* Manter-se atualizado sobre tendências e avanços da indústria em engenharia mecânica para informar a inovação de produtos.
+* Garantir a aderência a regulamentações de segurança e protocolos de garantia de qualidade.
+* Colaborar com fornecedores para obter materiais e componentes necessários para o desenvolvimento de produtos.</t>
+  </si>
+  <si>
     <t>* Making machines, machinery and appliances operational in engineering production.
 * Analysing faults in order to identify the reasons why they originated.
 * Performing repairs of machines, machinery and appliances by replacing faulty components with new ones, or by modifying software.
 * Managing and checking technical documentation and keeping it up to date.
 * Ensuring technical support of processes and products in engineering production.</t>
   </si>
   <si>
+    <t>* Tornar máquinas, maquinário e aparelhos operacionais na produção de engenharia.
+* Analisar falhas para identificar as razões pelas quais elas ocorreram.
+* Realizar reparos de máquinas, maquinário e aparelhos, substituindo componentes defeituosos por novos ou modificando software.
+* Gerenciar e verificar a documentação técnica e mantê-la atualizada.
+* Garantir o suporte técnico de processos e produtos na produção de engenharia.</t>
+  </si>
+  <si>
+    <t>* Inventar novos e aprimorar processos tecnológicos existentes.
+* Supervisionar a observância de formulações e processos tecnológicos.
+* Gerenciar o processo de pré-produção para eliminar possíveis deficiências.
+* Avaliar a qualidade de novos produtos.
+* Propor medidas para otimizar os processos de produção.
+* Analisar variações incorridas em conjunto com os chefes de turno.
+* Elaborar e atualizar documentação tecnológica e/ou desenhos.
+* Cooperar na preparação de cálculos de preços.</t>
+  </si>
+  <si>
+    <t>* Soldagem de metais, plásticos e polímeros de acordo com a documentação técnica.
+* Definição de métodos adequados para soldagem e procedimentos de trabalho.
+* Utilização de ferramentas e instrumentos de soldagem, responsabilidade por configurações e uso adequados.
+* Limpeza, polimento e outros trabalhos de acabamento para soldas.
+* Inspeção da qualidade das soldas utilizando uma série de testes.
+* Manutenção e cuidado com equipamentos técnicos em condições de operação.</t>
+  </si>
+  <si>
     <t>Welding technologist</t>
+  </si>
+  <si>
+    <t>Tecnólogo de Soldagem</t>
   </si>
   <si>
     <t>Creating welding procedure specifications (WPS).
 Setting welding parameters for various materials.
 Inspecting weld quality and ensuring compliance with procedures.
 Responsibility for certification of welding processes and welders.
 Implementing new welding technologies and tools.
 Cooperating with production to resolve deviations.
 Analyzing weld defects and proposing corrective actions.
 Reviewing documentation and performing audit activities.</t>
   </si>
   <si>
+    <t>Elaboração de procedimentos tecnológicos de soldadura (WPS).
+Configuração dos parâmetros de soldadura para vários materiais.
+Controlo da qualidade das soldaduras e cumprimento dos procedimentos.
+Responsabilidade pela certificação dos processos de soldadura e dos soldadores.
+Implementação de novas tecnologias e ferramentas de soldadura.
+Colaboração com a produção na resolução de desvios.
+Análise de defeitos de soldadura e proposta de ações corretivas.
+Verificação da documentação e atividades de auditoria.</t>
+  </si>
+  <si>
     <t>Medicine &amp; Social Care</t>
   </si>
   <si>
+    <t>Medicina &amp; Assistência Social</t>
+  </si>
+  <si>
     <t>Ambulance Driver</t>
+  </si>
+  <si>
+    <t>Motorista de ambulância</t>
   </si>
   <si>
     <t>* Driving ambulances or assisting ambulance drivers in transporting sick, injured, or convalescent persons. 
 * Removing and replacing soiled linens and equipment in order to maintain sanitary conditions. 
 * Placing patients on stretchers, and loading stretchers into ambulances, usually with assistance from other attendants. 
 * Accompanying and assisting emergency medical technicians on calls. 
 * Earning and maintaining appropriate certifications. 
 * Replacing supplies and disposable items on ambulances. 
 * Reporting facts concerning accidents or emergencies to hospital personnel or law enforcement officials. 
 * Administering first aid such as bandaging, splinting, and administering oxygen. 
 * Restraining or shackling violent patients.</t>
   </si>
   <si>
+    <t>* Dirigir ambulâncias ou auxiliar motoristas de ambulância no transporte de pessoas doentes, feridas ou convalescentes.
+* Remover e substituir lençóis e equipamentos sujos para manter condições sanitárias.
+* Colocar pacientes em macas e carregar macas em ambulâncias, geralmente com assistência de outros atendentes.
+* Acompanhar e auxiliar técnicos de emergência médica em chamados.
+* Obter e manter certificações apropriadas.
+* Substituir suprimentos e itens descartáveis em ambulâncias.
+* Relatar fatos relacionados a acidentes ou emergências ao pessoal do hospital ou a autoridades policiais.
+* Administrar primeiros socorros, como curativos, imobilização e administração de oxigênio.
+* Controle ou algemar pacientes violentos.</t>
+  </si>
+  <si>
     <t>Ambulance Paramedic</t>
+  </si>
+  <si>
+    <t>Paramédico</t>
   </si>
   <si>
     <t>* Assisting in reducing the health consequences in emergency conditions, contingencies, and rescue operations.
 * Communicating with the emergency service despatched.
 * Monitoring patient’s vital signs.
 * Administering first aid to injured people involved in accidents, natural disasters, etc.
 * Cooperating in extricating injured people after accidents, etc.
 * Providing medicines, specialised material, and pharmaceuticals.	
 * Providing emergency health care, e.g. resuscitation, stopping the bleeding, etc.</t>
   </si>
   <si>
+    <t>* Auxiliar a reduzir as consequências para a saúde em condições de emergência, contingências e operações de resgate.
+* Comunicar com o serviço de emergência despachado.
+* Monitorizar os sinais vitais do paciente.
+* Administrar primeiros socorros a pessoas feridas envolvidas em acidentes, catástrofes naturais, etc.
+* Cooperar no resgate de pessoas feridas após acidentes, etc.
+* Fornecer medicamentos, material especializado e produtos farmacêuticos.
+* Prestar cuidados de saúde de emergência, como reanimação, estancamento de sangramento, etc.</t>
+  </si>
+  <si>
     <t>Anesthetist</t>
+  </si>
+  <si>
+    <t>Anestesista</t>
   </si>
   <si>
     <t>* Administering anesthesia to patients undergoing surgical and medical procedures.
 * Conducting preoperative assessments to evaluate patients' health and suitability for anesthesia.
 * Monitoring patients' vital signs and anesthesia levels during procedures to ensure safety and comfort.
 * Collaborating with surgical teams to develop anesthesia plans tailored to individual patient needs.
 * Providing postoperative care and pain management to ensure optimal recovery.
 * Educating patients and their families about anesthesia processes, risks, and recovery.
 * Staying updated on advancements in anesthesia practices and technologies.
 * Maintaining accurate and detailed records of anesthesia administration and patient responses.
 * Ensuring compliance with safety protocols and regulations in the operating room.
 * Participating in quality improvement initiatives and peer reviews to enhance patient care.</t>
   </si>
   <si>
+    <t>* Administrar anestesia a pacientes que se submetem a procedimentos cirúrgicos e médicos.
+* Realizar avaliações pré-operatórias para avaliar a saúde e a adequação dos pacientes para anestesia.
+* Monitorar os sinais vitais e os níveis de anestesia dos pacientes durante os procedimentos para garantir segurança e confort.
+* Colaborar com equipes cirúrgicas para desenvolver planos de anestesia personalizados às necessidades individuais dos pacientes.
+* Fornecer cuidados pós-operatórios e gerenciamento da dor para garantir uma recuperação ótima.
+* Educar pacientes e suas famílias sobre os processos de anestesia, riscos e recuperação.
+* Manter-se atualizado sobre os avanços nas práticas e tecnologias de anestesia.
+* Manter registros precisos e detalhados da administração de anestesia e das respostas dos pacientes.
+* Garantir a conformidade com protocolos e regulamentos de segurança no centro cirúrgico.
+* Participar de iniciativas de melhoria de qualidade e revisões por pares para aprimorar a assistência ao paciente.</t>
+  </si>
+  <si>
     <t>Caregiver</t>
+  </si>
+  <si>
+    <t>Cuidador de idosos</t>
   </si>
   <si>
     <t>* Providing compassionate care and support to elderly individuals in their daily activities.
 * Assisting with personal hygiene, grooming, and dressing to ensure comfort and dignity.
 * Helping with mobility and physical exercises to promote health and wellbeing.
 * Preparing and serving nutritious meals according to dietary requirements.
 * Administering medications as prescribed and monitoring health conditions.
 * Engaging clients in social and recreational activities to enhance their quality of life.
 * Communicating effectively with clients, their families, and healthcare professionals.
 * Maintaining a clean and safe living environment for clients.
 * Documenting care provided and reporting any changes in clients’ health or behavior.
 * Adhering to safety and health regulations to ensure the wellbeing of clients.
 * Being a reliable and empathetic companion to enhance clients' emotional and mental health.
 * Participating in ongoing training and development to improve caregiving skills.
 * Collaborating with multidisciplinary teams to provide holistic care.
 * Respecting clients' privacy and confidentiality at all times.</t>
   </si>
   <si>
+    <t>* Prestar cuidados e apoio compassivos a indivíduos idosos em suas atividades diárias.
+* Auxiliar com higiene pessoal, cuidados com a aparência e vestuário para garantir confort e dignidade.
+* Ajudar com mobilidade e exercícios físicos para promover saúde e bem-estar.
+* Preparar e servir refeições nutritivas de acordo com as necessidades dietéticas.
+* Administrar medicamentos conforme prescrito e monitorar condições de saúde.
+* Envolver os clientes em atividades sociais e recreativas para melhorar sua qualidade de vida.
+* Comunicar-se de forma eficaz com os clientes, suas famílias e profissionais de saúde.
+* Manter um ambiente de vida limpo e seguro para os clientes.
+* Documentar os cuidados prestados e relatar qualquer alteração na saúde ou comportamento dos clientes.
+* Cumprir as regulamentações de segurança e saúde para garantir o bem-estar dos clientes.
+* Ser um companheiro confiável e empático para melhorar a saúde emocional e mental dos clientes.
+* Participar de treinamentos e desenvolvimento contínuo para melhorar as habilidades de cuidador.
+* Colaborar com equipes multidisciplinares para fornecer cuidados holísticos.
+* Respeitar a privacidade e confidencialidade dos clientes em todos os momentos.</t>
+  </si>
+  <si>
     <t>Carer, Personal Assistant</t>
+  </si>
+  <si>
+    <t>Cuidador, Assistente Pessoal</t>
   </si>
   <si>
     <t>* Providing continuous care to sick, helpless and immobile clients.
 * Helping to meet their basic life needs.
 * Heating and serving of food and drinks, feeding clients.
 * Assistance with dressing/undressing and personal hygiene.
 * Activation of clients with regard to their personal interests.
 * Accompanying clients during doctor appointments, walks, visits to authorities etc.
 * Performing of minor housework.</t>
   </si>
   <si>
+    <t>* Prestar cuidados contínuos a clientes doentes, indefesos e imóveis.
+* Ajudar a satisfazer as suas necessidades básicas de vida.
+* Aquecer e servir alimentos e bebidas, alimentar os clientes.
+* Assistência no vestir/despir e higiene pessoal.
+* Ativação dos clientes em relação aos seus interesses pessoais.
+* Acompanhar os clientes em consultas médicas, passeios, visitas a autoridades, etc.
+* Execução de trabalhos domésticos menores.</t>
+  </si>
+  <si>
     <t>Caseworker</t>
+  </si>
+  <si>
+    <t>Assistente social</t>
   </si>
   <si>
     <t>* Providing assistance to clients in the form of social services and consultations.
 * Providing assistance in securing the basic needs of clients, the application and protection of their rights.
 * Performing social work in the field.
 * Communication with clients, offices, and state institutions.</t>
   </si>
   <si>
+    <t>* Prestar assistência a clientes sob a forma de serviços sociais e consultas.
+* Prestar assistência na garantia das necessidades básicas dos clientes, no pedido e proteção dos seus direitos.
+* Realizar trabalho social no terreno.
+* Comunicação com clientes, escritórios e instituições públicas.</t>
+  </si>
+  <si>
     <t>Charge Nurse</t>
+  </si>
+  <si>
+    <t>Enfermeiro/a Chefe</t>
   </si>
   <si>
     <t>* Being responsible for the professional standard of health care provided in the hospital.
 * Managing and supervising head nurses and managing health care staff in cooperation with department heads.
 * Ensuring the filling of staff positions in the hospital in cooperation with department heads.
 * Being responsible for the organisation, quality and efficiency of health care provided.
 * Being responsible for adherence to professional and ethical methods of health care.
 * Creating training plans and ensuring the training of subordinate employees.
 * Handling patient complaints in cooperation with the legal department.</t>
   </si>
   <si>
+    <t>* Ser responsável pelo padrão profissional de cuidados de saúde prestados no hospital.
+* Gerenciar e supervisionar enfermeiras-chefe e gerenciar funcionários de saúde em cooperação com chefes de departamento.
+* Garantir o preenchimento das vagas de funcionários no hospital em cooperação com chefes de departamento.
+* Ser responsável pela organização, qualidade e eficiência dos cuidados de saúde prestados.
+* Ser responsável pela adesão a métodos profissionais e éticos de cuidados de saúde.
+* Criar planos de treinamento e garantir a formação de funcionários subordinados.
+* Lidar com reclamações de pacientes em cooperação com o departamento jurídico.</t>
+  </si>
+  <si>
     <t>Clinical Psychologist</t>
+  </si>
+  <si>
+    <t>Psicólogo clínico</t>
   </si>
   <si>
     <t>* Conducting individual interviews and group therapy sessions.
 * Conducting specialist psychological examinations.
 * Diagnosing the causes of the problem, proposing an appropriate treatment.
 * Developing standardised psychological tests.
 * Managing records on the health condition of patients.</t>
   </si>
   <si>
+    <t>* Realizar entrevistas individuais e sessões de terapia de grupo.
+* Realizar exames psicológicos especializados.
+* Diagnosticar as causas do problema e propor um tratamento adequado.
+* Desenvolver testes psicológicos padronizados.
+* Gerenciar registros sobre a condição de saúde dos pacientes.</t>
+  </si>
+  <si>
     <t>Clinical Research Associate</t>
+  </si>
+  <si>
+    <t>Associado de Pesquisa Clinica</t>
   </si>
   <si>
     <t>* Conducting monitoring visits to clinical trial sites to ensure compliance with study protocols, regulatory requirements, and Good Clinical Practice (GCP).
 * Reviewing and verifying study documentation including informed consent forms, source documents, and case report forms.
 * Collaborating with site staff to facilitate the smooth execution of clinical trials.
 * Providing training and support to site personnel on study protocols and procedures.
 * Identifying and resolving issues related to study conduct and data integrity.
 * Collecting and reporting adverse events and serious adverse events in accordance with regulatory guidelines.
 * Maintaining accurate and timely records of monitoring activities and findings.
 * Assisting in the preparation of study-related materials, including monitoring plans and reports.
 * Ensuring proper storage and handling of investigational products.
 * Participating in project team meetings and contributing to study progress discussions.</t>
   </si>
   <si>
+    <t>* Realizar visitas de monitoramento a locais de ensaios clínicos para garantir a conformidade com protocolos de estudo, requisitos regulamentares e Boas Práticas Clínicas (BPC).
+* Revisar e verificar a documentação do estudo, incluindo formulários de consentimento informado, documentos-fonte e formulários de relatórios de caso.
+* Colaborar com a equipe do local para facilitar a execução suave de ensaios clínicos.
+* Fornecer treinamento e suporte ao pessoal do local sobre protocolos de estudo e procedimentos.
+* Identificar e resolver questões relacionadas à condução do estudo e à integridade dos dados.
+* Coletar e relatar eventos adversos e eventos adversos graves de acordo com diretrizes regulamentares.
+* Manter registros precisos e atualizados das atividades de monitoramento e dos resultados.
+* Auxiliar na preparação de materiais relacionados ao estudo, incluindo planos e relatórios de monitoramento.
+* Garantir o armazenamento e manuseio adequados de produtos de investigação.
+* Participar de reuniões da equipe do projeto e contribuir para discussões sobre o progresso do estudo.</t>
+  </si>
+  <si>
     <t>Crisis worker</t>
+  </si>
+  <si>
+    <t>Trabalhador de crise</t>
   </si>
   <si>
     <t>* A job as a Crisis Worker falls under the broader career category of Mental Health and Substance Abuse Social Workers. 
 * Activities may include individual and group therapy, crisis intervention, case management, client advocacy, prevention, and education.</t>
   </si>
   <si>
+    <t>* Um trabalho como Agente de Crise enquadra-se na categoria mais ampla de carreira de Trabalhadores Sociais de Saúde Mental e Abuso de Substâncias.
+* As atividades podem incluir terapia individual e em grupo, intervenção em crises, gestão de casos, defesa dos clientes, prevenção e educação.</t>
+  </si>
+  <si>
     <t>Dental Assistant</t>
+  </si>
+  <si>
+    <t>Assistente de dentista</t>
   </si>
   <si>
     <t>* Assisting the dentist during therapeutic procedures by preparing the patient, workspace, instruments, and equipment.
 * Ensuring the availability of dental instruments and supplies for efficient treatment.
 * Preparing patients for dental procedures and maintaining a clean and organized working environment.
 * Providing post-treatment care to patients and addressing any immediate concerns they may have.
 * Maintaining accurate records and documentation in compliance with legal regulations and practice standards.
 * Educating patients on oral hygiene and post-treatment care instructions.
 * Sterilizing and disinfecting dental instruments and equipment to ensure a safe environment.
 * Collaborating with dental team members to enhance patient care and streamline office operations.
 * Scheduling appointments and managing patient flow to optimize clinic efficiency.
 * Handling administrative tasks related to patient management and billing as needed.</t>
   </si>
   <si>
+    <t>* Assistentar o dentista durante procedimentos terapêuticos preparando o paciente, área de trabalho, instrumentos e equipamentos.
+* Garantir a disponibilidade de instrumentos e materiais odontológicos para um tratamento eficiente.
+* Preparar pacientes para procedimentos dentários e manter um ambiente de trabalho limpo e organizado.
+* Fornecer cuidados pós-tratamento aos pacientes e resolver quaisquer preocupações imediatas que possam ter.
+* Manter registros e documentação precisos em conformidade com regulamentações legais e padrões de prática.
+* Educar pacientes sobre higiene oral e instruções de cuidados pós-tratamento.
+* Esterilizar e desinfetar instrumentos e equipamentos odontológicos para garantir um ambiente seguro.
+* Colaborar com membros da equipe odontológica para melhorar o atendimento ao paciente e otimizar as operações do escritório.
+* Agendar consultas e gerenciar o fluxo de pacientes para otimizar a eficiência da clínica.
+* Tratar tarefas administrativas relacionadas à gestão de pacientes e faturamento conforme necessário.</t>
+  </si>
+  <si>
     <t>Dental Hygienist</t>
+  </si>
+  <si>
+    <t>Higienista dental</t>
   </si>
   <si>
     <t>* Conducting periodic examinations of patients.
 * Instructing patients on proper cleaning of teeth, interdental spaces and oral caries.
 * Removing tartar and pigment coating.
 * Taking and evaluating X-rays.
 * Fluoridating teeth, polishing dentures and dental enamel.
 * Providing advice on the prevention of tooth decay and related illnesses.</t>
   </si>
   <si>
+    <t>* Realizar exames periódicos de pacientes.
+* Instruir pacientes sobre limpeza adequada de dentes, espaços interdentais e cáries orais.
+* Remover tártaro e pigmentação.
+* Tirar e avaliar raios-X.
+* Fluoridar dentes, polir dentaduras e esmalte dentário.
+* Fornecer aconselhamento sobre prevenção de cáries dentárias e doenças relacionadas.</t>
+  </si>
+  <si>
     <t>Dental Technician</t>
+  </si>
+  <si>
+    <t>Técnico odontológico</t>
   </si>
   <si>
     <t>* Fabricating the oral cavity model with the use of plaster casts.
 * Fabricating false teeth and oral cavities made of wax. 
 * Fabricating and repairing crowns, bridges, removable complete dentures, and dental braces.
 * Communicating with dentists and dental specialists.
 * Performing final finishing work.</t>
   </si>
   <si>
+    <t>* Confeccionar o modelo da cavidade oral com o uso de moldes de gesso.
+* Confeccionar dentes falsos e cavidades orais feitas de cera.
+* Confeccionar e reparar coroas, pontes, dentaduras completas removíveis e aparelhos ortodônticos.
+* Comunicar-se com dentistas e especialistas em odontologia.
+* Realizar trabalho final de acabamento.</t>
+  </si>
+  <si>
     <t>Dentist</t>
+  </si>
+  <si>
+    <t>Dentista</t>
   </si>
   <si>
     <t>* Examining the teeth and their position, examining dental tissue, gums, dentures, etc.
 * Drilling the openings in tooth tissue depending on the extent of the dental caries found.
 * Filling the drilled openings in teeth with amalgam, composite resin, or porcelain dental fillings.
 * Application of local anaesthetics in the form of injections before painful procedures. 
 * Extracting teeth, blood vessels, and nerves.
 * Providing X-rays of the mouth.
 * Providing tooth enamel whitening.</t>
   </si>
   <si>
+    <t>* Examinar os dentes e sua posição, examinar tecido dentário, gengivas, dentaduras, etc.
+* Perfurar aberturas no tecido dentário dependendo da extensão das cáries dentárias encontradas.
+* Preencher as aberturas perfuradas nos dentes com obturações dentárias de amálgama, resina composta ou porcelana.
+* Aplicar anestésicos locais na forma de injeções antes de procedimentos dolorosos.
+* Extrair dentes, vasos sanguíneos e nervos.
+* Fornecer radiografias da boca.
+* Fornecer clareamento do esmalte dentário.</t>
+  </si>
+  <si>
     <t>Dispensing Optician</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oculista </t>
   </si>
   <si>
     <t>* Providing advice to customers regarding the selection of eyeglasses and sunglasses, contact lenses, frames, lenses, etc.
 * Selling eyeglasses and sunglasses, contact lenses, frames, lenses, cases, hanging braids, detergents, etc.
 * Examining the vision, measuring eye pressure and visual acuity.
 * Adjusting prescription devices.
 * Repairing damaged prescription devices.
 * Providing recommendations to complete specialised tests.</t>
   </si>
   <si>
+    <t>* Fornecer aconselhamento aos clientes sobre a seleção de óculos e óculos de sol, lentes de contato, armações, lentes, etc.
+* Vender óculos e óculos de sol, lentes de contato, armações, lentes, estojos, tranças suspensas, detergentes, etc.
+* Examinar a visão, medir a pressão ocular e a acuidade visual.
+* Ajustar dispositivos de prescrição.
+* Reparar dispositivos de prescrição danificados.
+* Fornecer recomendações para realizar exames especializados.</t>
+  </si>
+  <si>
     <t>Doctor</t>
+  </si>
+  <si>
+    <t>Doutor</t>
   </si>
   <si>
     <t>* Diagnosing acute and chronic illnesses within general medicine with subsequent therapy and recommendations for therapy and diagnostic procedures.
 * Close co-operation with other specialist doctors.
 * Collecting samples for haematology and biochemical tests, swabs for cultivation.
 * Recording the results of exams into a patient's health card, keeping ambulatory care records along with nurses.
 * Assigning points and recording individual health procedures for contracted health insurers.</t>
   </si>
   <si>
+    <t>* Diagnosticar doenças agudas e crônicas dentro da medicina geral, com subsequente terapia e recomendações para terapia e procedimentos diagnósticos.
+* Cooperação estreita com outros médicos especialistas.
+* Coletar amostras para exames de hematologia e bioquímica, swabs para cultura.
+* Registrar os resultados dos exames no cartão de saúde do paciente, manter registros de atendimento ambulatorial junto com as enfermeiras.
+* Atribuir pontos e registrar procedimentos de saúde individuais para seguradoras de saúde contratadas.</t>
+  </si>
+  <si>
     <t>Doctor apprentice</t>
+  </si>
+  <si>
+    <t>Aprendiz de Médico</t>
   </si>
   <si>
     <t>* Assisting experienced doctors in diagnosing and treating patients under supervision.
 * Participating in patient consultations and examinations to gain practical experience.
 * Conducting medical research and literature reviews to support clinical decision-making.
 * Attending medical training sessions, workshops, and seminars to enhance knowledge and skills.
 * Documenting patient histories, symptoms, and treatment plans in medical records.
 * Collaborating with healthcare teams to ensure comprehensive patient care.
 * Learning to perform basic medical procedures and techniques in a clinical setting.
 * Observing and adhering to medical ethics and patient confidentiality regulations.
 * Engaging in continuous professional development and staying updated on medical advancements.
 * Providing support in administrative tasks related to patient care and clinic operations.</t>
   </si>
   <si>
+    <t>* Auxiliar médicos experientes no diagnóstico e tratamento de pacientes sob supervisão.
+* Participar de consultas e exames de pacientes para adquirir experiência prática.
+* Realizar pesquisas médicas e revisões de literatura para apoiar a tomada de decisões clínicas.
+* Participar de sessões de treinamento médico, workshops e seminários para aprimorar conhecimentos e habilidades.
+* Documentar históricos de pacientes, sintomas e planos de tratamento em prontuários médicos.
+* Colaborar com as equipes de saúde para garantir cuidados abrangentes aos pacientes.
+* Aprender a realizar procedimentos e técnicas médicas básicas em um ambiente clínico.
+* Observar e cumprir as normas de ética médica e confidencialidade do paciente.
+* Engajar-se no desenvolvimento profissional contínuo e manter-se atualizado sobre avanços médicos.
+* Prestar apoio em tarefas administrativas relacionadas ao atendimento de pacientes e operações da clínica.</t>
+  </si>
+  <si>
     <t>Gynecologist</t>
+  </si>
+  <si>
+    <t>Ginecologista</t>
   </si>
   <si>
     <t>Diagnosis and treatment of gynecological conditions.
 Pregnancy management and prenatal care.
 Preventive gynecological examinations.
 Performing minor gynecological procedures.
 Consultations regarding contraception and reproductive health.
 Evaluating ultrasound and laboratory test results.
 Postoperative care for patients.
 Maintaining documentation and recommending further examinations.</t>
   </si>
   <si>
+    <t>Diagnóstico e tratamento de doenças ginecológicas.
+Acompanhamento da gravidez e cuidados pré‑natais.
+Exames ginecológicos preventivos.
+Realização de pequenos procedimentos ginecológicos.
+Aconselhamento sobre contraceção e saúde reprodutiva.
+Avaliação de resultados de ecografias e testes laboratoriais.
+Cuidados pós‑operatórios às pacientes.
+Gestão de documentação e recomendação de exames adicionais.</t>
+  </si>
+  <si>
     <t>Head Nurse</t>
+  </si>
+  <si>
+    <t>Enfermeira chefe</t>
   </si>
   <si>
     <t xml:space="preserve">* Participating in planning the staffing budget and recruitment
 * Ensure that nursing care meets regulatory standards
 * Review and approve nursing policies and procedures
 * Evaluate nursing staff performance
 * Collaborate with nursing staff, upper management and external agencies in the coordination of patient care
 * Train nursing management staff and coordinate educational programs for patients and their families
 * Facilitate meetings with medical staff from other departments
 * Ensure that nursing care medical services are meeting patient needs
 * Implement quality assurance systems
 * Participating in development of new patient care programs
 </t>
   </si>
   <si>
+    <t>* Participar no planejamento do orçamento de pessoal e recrutamento
+* Garantir que os cuidados de enfermagem atendam aos padrões regulamentares
+* Revisar e aprovar políticas e procedimentos de enfermagem
+* Avaliar o desempenho da equipe de enfermagem
+* Colaborar com a equipe de enfermagem, a alta gestão e agências externas na coordenação dos cuidados ao paciente
+* Treinar a equipe de gestão de enfermagem e coordenar programas educacionais para pacientes e suas famílias
+* Facilitar reuniões com a equipe médica de outros departamentos
+* Garantir que os serviços médicos de cuidados de enfermagem atendam às necessidades dos pacientes
+* Implementar sistemas de garantia de qualidade
+* Participar no desenvolvimento de novos programas de cuidados ao paciente</t>
+  </si>
+  <si>
     <t>Health Care Assistant</t>
+  </si>
+  <si>
+    <t>Assistente médico</t>
   </si>
   <si>
     <t>* Providing basic nursing care under the guidance of a nurse.
 * Administering and applying medicines, poultices, wraps, enemas, warm and cold procedures, healing sitz baths, etc.
 * Serving food and drinks to patients, monitoring the state of their body fluids.
 * Measurement and monitoring of patients' vital signs.
 * Taking samples of biological material for biochemical analysis.
 * Exchange of used and soiled bed linen.
 * Work with the information system of the medical facility.
 * Recording of performed performances in documentation, reporting of activities for the needs of health insurance companies and statistics.</t>
   </si>
   <si>
+    <t>* Prestar cuidados básicos de enfermagem sob a orientação de um enfermeiro.
+* Administrar e aplicar medicamentos, cataplasmas, curativos, enemas, procedimentos quentes e frios, banhos de assento terapêuticos, etc.
+* Servir alimentos e bebidas aos pacientes, monitorizando o estado dos seus fluidos corporais.
+* Medição e monitorização dos sinais vitais dos pacientes.
+* Recolher amostras de material biológico para análise bioquímica.
+* Trocar lençóis de cama usados e sujos.
+* Trabalhar com o sistema de informação da unidade médica.
+* Registar os desempenhos realizados em documentação, relatando as atividades para as necessidades das empresas de seguro de saúde e estatísticas.</t>
+  </si>
+  <si>
     <t>Internist</t>
+  </si>
+  <si>
+    <t>Clínico Geral / Internista</t>
   </si>
   <si>
     <t>Diagnosis and treatment of diseases of internal organs.
 Comprehensive management of chronic conditions (diabetes, hypertension, etc.).
 Interpretation of laboratory and imaging tests.
 Adjusting pharmacotherapy and monitoring treatment effects.
 Preventive check‑ups and patient education.
 Consultations for other specialists and general practitioners.
 Inpatient care depending on the workplace setting.
 Maintaining medical documentation and deciding on further examinations.</t>
   </si>
   <si>
+    <t>Diagnóstico e tratamento de doenças dos órgãos internos.
+Gestão abrangente de doenças crónicas (diabetes, hipertensão…).
+Interpretação de análises laboratoriais e exames de imagem.
+Ajuste da farmacoterapia e monitorização dos efeitos.
+Consultas preventivas e educação dos doentes.
+Consultoria para outros especialistas e médicos de família.
+Cuidados hospitalares conforme o tipo de unidade.
+Gestão de documentação e decisões sobre exames adicionais.</t>
+  </si>
+  <si>
     <t>Kinetotherapist</t>
+  </si>
+  <si>
+    <t>Cinetoterapeuta</t>
   </si>
   <si>
     <t>* Assessing patients' physical abilities and limitations through various tests and evaluations.
 * Developing individualized treatment plans based on patients' needs and goals.
 * Implementing therapeutic exercises and activities to improve patients' mobility and function.
 * Educating patients and their families on treatment protocols and self-management strategies.
 * Monitoring and documenting patients' progress throughout the therapy process.
 * Collaborating with healthcare professionals, including physicians and occupational therapists, to ensure comprehensive care.
 * Utilizing specialized equipment and techniques to aid in rehabilitation.
 * Providing support and encouragement to motivate patients during their recovery journey.
 * Staying updated on advancements in kinesiology and rehabilitation practices.
 * Participating in professional development activities to enhance skills and knowledge in the field.</t>
   </si>
   <si>
+    <t>* Avaliar as capacidades e limitações físicas dos pacientes por meio de vários testes e avaliações.
+* Desenvolver planos de tratamento individualizados com base nas necessidades e objetivos dos pacientes.
+* Implementar exercícios e atividades terapêuticas para melhorar a mobilidade e a função dos pacientes.
+* Educar pacientes e suas famílias sobre protocolos de tratamento e estratégias de autogerenciamento.
+* Monitorar e documentar o progresso dos pacientes ao longo do processo de terapia.
+* Colaborar com profissionais de saúde, incluindo médicos e terapeutas ocupacionais, para garantir uma assistência abrangente.
+* Utilizar equipamentos e técnicas especializados para auxiliar na reabilitação.
+* Oferecer apoio e incentivo para motivar os pacientes durante sua jornada de recuperação.
+* Manter-se atualizado sobre os avanços em cinesiologia e práticas de reabilitação.
+* Participar de atividades de desenvolvimento profissional para aprimorar habilidades e conhecimentos na área.</t>
+  </si>
+  <si>
     <t>Masseur</t>
+  </si>
+  <si>
+    <t>Massagista</t>
   </si>
   <si>
     <t>* Performing simple massages focusing on muscles, tendons, ligaments, joints, spine, and neck.
 * Performing sports massage and different types of wraps.
 * Performing reflexology massage and manual lymphatic drainage under the guidance of a certified physical therapist.
 * Providing advice concerning different types of exercises.</t>
   </si>
   <si>
+    <t>* Executar massagens simples com foco em músculos, tendões, ligamentos, articulações, coluna vertebral e pescoço.
+* Executar massagem esportiva e diferentes tipos de envoltórios.
+* Executar massagem de reflexologia e drenagem linfática manual sob a orientação de um fisioterapeuta certificado.
+* Fornecer aconselhamento sobre diferentes tipos de exercícios.</t>
+  </si>
+  <si>
     <t>Medical Advisor</t>
+  </si>
+  <si>
+    <t>Conselheiro médico</t>
   </si>
   <si>
     <t>* Provide expert medical advice and support to healthcare professionals and stakeholders.
 * Collaborate with cross-functional teams to develop and implement medical strategies and programs.
 * Conduct thorough reviews of clinical data and literature to inform decision-making and strategy.
 * Deliver presentations and training sessions to internal teams and external partners on medical topics.
 * Act as a liaison between the company and healthcare professionals, ensuring clear communication of product information.
 * Participate in the development and review of promotional materials to ensure compliance with medical standards.
 * Support clinical trial activities, including protocol development, site selection, and monitoring.
 * Address inquiries from healthcare providers and patients regarding product usage and safety.
 * Stay updated on industry trends, regulations, and advancements in medical science.
 * Contribute to the development of educational materials and resources for healthcare professionals and patients.
 * Ensure adherence to ethical standards and regulatory requirements in all medical communications.
 * Assist in the preparation of scientific publications and presentations for conferences and meetings.</t>
   </si>
   <si>
+    <t>* Fornecer orientação e apoio médico especializado a profissionais de saúde e partes interessadas.
+* Colaborar com equipes multifuncionais para desenvolver e implementar estratégias e programas médicos.
+* Realizar revisões minuciosas de dados clínicos e literatura para informar a tomada de decisões e estratégias.
+* Apresentar palestras e sessões de treinamento para equipes internas e parceiros externos sobre assuntos médicos.
+* Atuar como intermediário entre a empresa e profissionais de saúde, garantindo comunicação clara sobre informações de produtos.
+* Participar do desenvolvimento e revisão de materiais promocionais para garantir a conformidade com padrões médicos.
+* Apoiar as atividades de ensaios clínicos, incluindo desenvolvimento de protocolos, seleção de locais e monitoramento.
+* Responder às perguntas de profissionais de saúde e pacientes sobre uso e segurança de produtos.
+* Manter-se atualizado sobre tendências da indústria, regulamentações e avanços da ciência médica.
+* Contribuir para o desenvolvimento de materiais e recursos educacionais para profissionais de saúde e pacientes.
+* Garantir a adesão a padrões éticos e requisitos regulamentares em todas as comunicações médicas.
+* Auxiliar na preparação de publicações científicas e apresentações para conferências e reuniões.</t>
+  </si>
+  <si>
     <t>Medical assistant</t>
   </si>
   <si>
     <t>* Assisting healthcare professionals in delivering patient care and support.
 * Preparing and maintaining patient records, ensuring accuracy and confidentiality.
 * Measuring and recording vital signs, such as blood pressure, temperature, and pulse.
 * Assisting with medical examinations and procedures under the supervision of a physician or nurse.
 * Administering medications and injections as prescribed, following proper protocols.
 * Educating patients and their families about health management and treatment plans.
 * Coordinating patient appointments and managing schedules to optimize clinic flow.
 * Ensuring cleanliness and organization of medical equipment and examination rooms.
 * Monitoring and reporting changes in patient conditions to the healthcare team.
 * Participating in training and professional development to enhance skills and knowledge in medical assistance.</t>
   </si>
   <si>
+    <t>* Auxiliar profissionais de saúde na prestação de cuidados e apoio aos pacientes.
+* Preparar e manter os registros dos pacientes, garantindo a precisão e a confidencialidade.
+* Medir e registrar sinais vitais, como pressão arterial, temperatura e pulso.
+* Auxiliar em exames e procedimentos médicos sob a supervisão de um médico ou enfermeiro.
+* Administrar medicamentos e injeções conforme prescrito, seguindo protocolos adequados.
+* Educar os pacientes e suas famílias sobre gestão de saúde e planos de tratamento.
+* Coordenar marcações de consultas e gerenciar agendas para otimizar o fluxo da clínica.
+* Garantir a limpeza e a organização de equipamentos médicos e salas de exame.
+* Monitorar e relatar mudanças nas condições dos pacientes para a equipe de saúde.
+* Participar de treinamentos e desenvolvimento profissional para aprimorar habilidades e conhecimentos em assistência médica.</t>
+  </si>
+  <si>
     <t>Medical graduate</t>
+  </si>
+  <si>
+    <t>Médico</t>
   </si>
   <si>
     <t>* Conducting thorough medical assessments and evaluations of patients.
 * Developing and implementing personalized treatment plans based on patient needs and conditions.
 * Collaborating with healthcare professionals to ensure comprehensive patient care.
 * Monitoring and documenting patient progress and response to treatments.
 * Educating patients and their families about health conditions, treatment options, and preventive measures.
 * Performing diagnostic tests and interpreting results to inform medical decisions.
 * Keeping up-to-date with medical advancements and best practices in the field.
 * Adhering to ethical and legal standards in patient care and medical practices.
 * Participating in continuing education and professional development activities.
 * Providing emotional support and counseling to patients facing health challenges.
 * Engaging in community outreach and health promotion initiatives.
 * Maintaining accurate and confidential patient records in compliance with regulations.
 * Responding to medical emergencies and providing immediate care when necessary.
 * Collaborating in research activities to advance medical knowledge and practices.
 * Upholding the values of compassion, integrity, and respect in all interactions with patients and colleagues.</t>
   </si>
   <si>
+    <t>* Realizar avaliações e exames médicos completos em pacientes.
+* Desenvolver e implementar planos de tratamento personalizados com base nas necessidades e condições dos pacientes.
+* Colaborar com profissionais de saúde para garantir cuidados abrangentes aos pacientes.
+* Monitorar e documentar o progresso dos pacientes e a resposta aos tratamentos.
+* Educar pacientes e suas famílias sobre condições de saúde, opções de tratamento e medidas preventivas.
+* Realizar testes diagnósticos e interpretar resultados para informar decisões médicas.
+* Manter-se atualizado sobre avanços médicos e melhores práticas no campo.
+* Adotar padrões éticos e legais nos cuidados ao paciente e nas práticas médicas.
+* Participar de atividades de educação continuada e desenvolvimento profissional.
+* Oferecer apoio emocional e aconselhamento a pacientes que enfrentam desafios de saúde.
+* Participar de iniciativas de divulgação e promoção da saúde na comunidade.
+* Manter registros precisos e confidenciais dos pacientes em conformidade com regulamentações.
+* Responder a emergências médicas e fornecer cuidados imediatos quando necessário.
+* Colaborar em atividades de pesquisa para avançar os conhecimentos e práticas médicas.
+* Defender os valores de compaixão, integridade e respeito em todas as interações com pacientes e colegas.</t>
+  </si>
+  <si>
     <t>Medical Institution Manager</t>
+  </si>
+  <si>
+    <t>Diretor de Instituição Médica</t>
   </si>
   <si>
     <t>* Overseeing the daily operations of the medical institution to ensure efficient service delivery.
 * Developing and implementing policies and procedures in alignment with healthcare regulations and standards.
 * Managing budgets, financial resources, and funding allocations to optimize institutional performance.
 * Coordinating with medical staff, administrative personnel, and external stakeholders to foster a collaborative work environment.
 * Ensuring compliance with health and safety regulations, as well as quality assurance protocols.
 * Leading recruitment, training, and professional development initiatives for healthcare personnel.
 * Evaluating and improving patient care services and operational processes to enhance service quality.
 * Analyzing performance metrics and preparing reports for stakeholders on institutional performance and strategic initiatives.
 * Addressing patient and staff concerns, facilitating conflict resolution, and promoting a positive organizational culture.
 * Engaging with community stakeholders to promote health programs and services offered by the institution.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações diárias da instituição médica para garantir a entrega eficiente de serviços.
+* Desenvolver e implementar políticas e procedimentos alinhados com regulamentações e padrões de saúde.
+* Gerenciar orçamentos, recursos financeiros e alocações de fundos para otimizar o desempenho institucional.
+* Coordenar com a equipe médica, pessoal administrativo e partes interessadas externas para fomentar um ambiente de trabalho colaborativo.
+* Garantir a conformidade com regulamentações de saúde e segurança, bem como protocolos de garantia de qualidade.
+* Liderar iniciativas de recrutamento, treinamento e desenvolvimento profissional para pessoal de saúde.
+* Avaliar e melhorar os serviços de atendimento ao paciente e processos operacionais para melhorar a qualidade do serviço.
+* Analisar métricas de desempenho e preparar relatórios para partes interessadas sobre o desempenho institucional e iniciativas estratégicas.
+* Abordar preocupações de pacientes e funcionários, facilitar a resolução de conflitos e promover uma cultura organizacional positiva.
+* Interagir com partes interessadas da comunidade para promover programas de saúde e serviços oferecidos pela instituição.</t>
+  </si>
+  <si>
     <t>Medical Laboratory Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Laboratório Médico</t>
   </si>
   <si>
     <t>* Laboratory testing according to standard analytical methods.
 * Receiving and accepting samples of biological material.
 * Operating diagnostic equipment in the laboratory.
 * Evaluating results and detecting changes in the physiological and pathological conditions.
 * Preparing medical documentation related to test results.</t>
   </si>
   <si>
+    <t>* Realização de testes laboratoriais de acordo com métodos analíticos padrão.
+* Recebimento e aceitação de amostras de material biológico.
+* Operação de equipamentos de diagnóstico no laboratório.
+* Avaliação de resultados e detecção de alterações nas condições fisiológicas e patológicas.
+* Preparação de documentação médica relacionada aos resultados dos testes.</t>
+  </si>
+  <si>
     <t>Medical Orderly</t>
+  </si>
+  <si>
+    <t>Enfermeiro/a hospitalar</t>
   </si>
   <si>
     <t>* Manipulation with biological material such as blood, urine, etc.
 * Positioning of patients.
 * Helping the patients with hygiene and other ancillary work according to the instructions of the nurse.
 * Transport of patients to their destination, e.g. to the operating room, bed, medical examination etc.
 * Preparing medical supplies and aids as directed by the nurse.
 * Taking care of the patient`s bed and other inventory of the medical facility, e.g. collection and disposal of used bedclothes.
 * Basic treatment of patients such as dressing.</t>
   </si>
   <si>
+    <t>* Manipulação de material biológico, como sangue, urina, etc.
+* Posicionamento de pacientes.
+* Auxílio aos pacientes com higiene e outros trabalhos auxiliares, de acordo com as instruções do enfermeiro.
+* Transporte de pacientes ao destino, por exemplo, para a sala de operação, cama, exame médico, etc.
+* Preparação de fornecimentos médicos e auxílios, conforme orientação do enfermeiro.
+* Cuidado com a cama do paciente e outros itens do inventário da unidade médica, por exemplo, coleta e descarte de lençóis usados.
+* Tratamento básico de pacientes, como curativos.</t>
+  </si>
+  <si>
     <t>Medical Records Clerk</t>
+  </si>
+  <si>
+    <t>Funcionário de Registros Médicos</t>
   </si>
   <si>
     <t>* Maintaining and organizing patient medical records in compliance with legal and ethical standards.
 * Ensuring accuracy and confidentiality of patient information in electronic and paper formats.
 * Updating and retrieving patient records as requested by healthcare professionals or authorized personnel.
 * Assisting in the processing of patient admissions, discharges, and transfers by managing relevant documentation.
 * Coordinating with healthcare staff to ensure timely access to medical records for patient care.
 * Responding to inquiries regarding medical records and providing assistance to patients and families as needed.
 * Conducting regular audits of medical records for completeness and accuracy.
 * Training new staff on medical record management procedures and systems.
 * Implementing and adhering to policies related to health information management.
 * Supporting the overall administrative functions of the healthcare facility through effective record-keeping.</t>
   </si>
   <si>
+    <t>* Manter e organizar os registros médicos dos pacientes em conformidade com os padrões legais e éticos.
+* Garantir a exatidão e a confidencialidade das informações dos pacientes em formatos eletrônicos e físicos.
+* Atualizar e recuperar os registros dos pacientes conforme solicitado por profissionais de saúde ou pessoal autorizado.
+* Auxiliar no processamento de admissões, altas e transferências de pacientes gerenciando a documentação relevante.
+* Coordenar com a equipe de saúde para garantir acesso oportuno aos registros médicos para o cuidado dos pacientes.
+* Responder a consultas sobre registros médicos e fornecer assistência a pacientes e famílias conforme necessário.
+* Realizar auditorias regulares dos registros médicos para verificar completude e exatidão.
+* Treinar novos funcionários sobre procedimentos e sistemas de gerenciamento de registros médicos.
+* Implementar e cumprir as políticas relacionadas ao gerenciamento de informações de saúde.
+* Apoiar as funções administrativas gerais da instituição de saúde por meio de um registro eficaz.</t>
+  </si>
+  <si>
     <t>Medical/Pharmaceutical Sales Representative</t>
+  </si>
+  <si>
+    <t>Representante de vendas de medicamentos/representante farmacêutico</t>
   </si>
   <si>
     <t>* Educating clients about products and services.
 * Promoting and presenting the sales program to potential and existing customers.
 * Maintaining and developing relationships with current clients while identifying new customers to expand the sales program.
 * Conducting market research and monitoring competitor activities.
 * Actively participating in professional conferences and events.
 * Engaging in training sessions to enhance sales skills and familiarize with the sales program.
 * Regularly reporting on activities undertaken and being accountable for achieving sales targets.
 * Collaborating with healthcare professionals, including doctors, pharmacists, and medical staff in clinics, pharmacies, and other healthcare facilities.
 * Developing strategies to effectively communicate product benefits and address client needs.
 * Ensuring compliance with industry regulations and company policies during sales activities.</t>
   </si>
   <si>
+    <t>* Educar os clientes sobre produtos e serviços.
+* Promover e apresentar o programa de vendas a clientes potenciais e existentes.
+* Manter e desenvolver relacionamentos com os clientes atuais enquanto identifica novos clientes para expandir o programa de vendas.
+* Realizar pesquisas de mercado e monitorar as atividades dos concorrentes.
+* Participar ativamente em conferências e eventos profissionais.
+* Participar de sessões de treinamento para aprimorar as habilidades de vendas e familiarizar-se com o programa de vendas.
+* Relatar regularmente as atividades realizadas e ser responsável por alcançar os objetivos de vendas.
+* Colaborar com profissionais de saúde, incluindo médicos, farmacêuticos e equipes médicas em clínicas, farmácias e outras unidades de saúde.
+* Desenvolver estratégias para comunicar eficazmente os benefícios dos produtos e atender às necessidades dos clientes.
+* Garantir a conformidade com as regulamentações do setor e as políticas da empresa durante as atividades de vendas.</t>
+  </si>
+  <si>
     <t>Microbiologist</t>
+  </si>
+  <si>
+    <t>Microbiologista</t>
   </si>
   <si>
     <t>* Laboratory diagnostics of viral, bacterial, parasitic and fungal diseases
 * Evaluating and monitoring results
 * Supervising how procedures are followed
 * Introducing new investigative procedures (methodology) and techniques
 * Participation in domestic and foreign professional gatherings, suggestions and application of knowledge acquired at these events</t>
   </si>
   <si>
+    <t>* Diagnósticos laboratoriais de doenças virais, bacterianas, parasitárias e fúngicas
+* Avaliação e acompanhamento de resultados
+* Supervisão da adesão aos procedimentos
+* Introdução de novos procedimentos de investigação (metodologia) e técnicas
+* Participação em encontros profissionais nacionais e internacionais, sugestões e aplicação do conhecimento adquirido nesses eventos</t>
+  </si>
+  <si>
     <t>Midwife</t>
+  </si>
+  <si>
+    <t>Parteira</t>
   </si>
   <si>
     <t>* Providing care to women during pregnancy, childbirth and postpartum period.
 * Keeping and supporting the optimum health condition of new and expectant mothers.
 * Leading a physiological birth, cooperating with a doctor in case of complications.
 * Educating new and expectant mothers regarding the care for newborns.
 * Preparing new and expectant mothers for breastfeeding.
 * Visiting women with gynaecological problems.
 * Managing medical records.</t>
   </si>
   <si>
+    <t>* Prestar cuidados às mulheres durante a gravidez, o parto e o pós-parto.
+* Manter e apoiar a condição de saúde ótima de mães novas e grávidas.
+* Conduzir um parto fisiológico, cooperando com um médico em caso de complicações.
+* Educar mães novas e grávidas sobre os cuidados com recém-nascidos.
+* Preparar mães novas e grávidas para a amamentação.
+* Visitar mulheres com problemas ginecológicos.
+* Gerenciar prontuários médicos.</t>
+  </si>
+  <si>
     <t>Nanny</t>
+  </si>
+  <si>
+    <t>Babá</t>
   </si>
   <si>
     <t>* Providing attentive and nurturing care for children in a home setting.
 * Creating a safe, stimulating, and engaging environment for child development.
 * Planning and supervising age-appropriate activities, including educational games and outings.
 * Assisting with daily routines such as meals, bathing, dressing, and bedtime.
 * Supporting children's emotional and social development through positive reinforcement and guidance.
 * Communicating effectively with parents regarding children's progress, behavior, and any concerns.
 * Maintaining a clean and organized environment, including tidying up play areas and children's rooms.
 * Administering basic first aid and medication as needed, following parents' instructions.
 * Collaborating with parents to establish and adhere to family routines and rules.
 * Adapting care techniques to meet the individual needs and preferences of each child.
 * Ensuring compliance with safety regulations and guidelines to protect children at all times.
 * Providing transportation for children to and from activities, school, or appointments as required.</t>
   </si>
   <si>
+    <t>* Fornecer cuidados atentos e acolhedores para crianças em ambiente familiar.
+* Criar um ambiente seguro, estimulante e envolvente para o desenvolvimento infantil.
+* Planejar e supervisionar atividades adequadas à idade, incluindo jogos educacionais e saídas.
+* Auxiliar nas rotinas diárias, como refeições, banho, vestuário e hora de dormir.
+* Apoiar o desenvolvimento emocional e social das crianças por meio de reforço positivo e orientação.
+* Comunicar-se de forma eficaz com os pais sobre o progresso, comportamento e preocupações das crianças.
+* Manter o ambiente limpo e organizado, incluindo a organização de áreas de brincar e quartos das crianças.
+* Administrar primeiros socorros básicos e medicamentos conforme necessário, seguindo as instruções dos pais.
+* Colaborar com os pais para estabelecer e respeitar rotinas e regras familiares.
+* Adaptar técnicas de cuidado para atender às necessidades e preferências individuais de cada criança.
+* Garantir cumprimento das regulamentações e diretrizes de segurança para proteger as crianças em todos os momentos.
+* Fornecer transporte para as crianças para e de atividades, escola ou consultas, conforme necessário.</t>
+  </si>
+  <si>
     <t>Neurologist</t>
+  </si>
+  <si>
+    <t>Neurologista</t>
   </si>
   <si>
     <t>Diagnosis of disorders of the nervous system (brain, spinal cord, peripheral nerves).
 Performing neurological examinations.
 Ordering EMG, EEG, MRI, and other diagnostic tests.
 Treatment of acute and chronic neurological conditions.
 Long‑term follow‑up of patients with progressive diseases.
 Collaboration with rehabilitation and neurosurgery.
 Maintaining medical records.
 Educating patients and families on disease management.</t>
   </si>
   <si>
+    <t>Diagnóstico de doenças do sistema nervoso (cérebro, medula espinhal, nervos periféricos).
+Realização de exames neurológicos.
+Indicação de EMG, EEG, RM e outros testes.
+Tratamento de doenças neurológicas agudas e crónicas.
+Acompanhamento prolongado de pacientes com doenças progressivas.
+Colaboração com reabilitação e neurocirurgia.
+Gestão da documentação clínica.
+Educação de pacientes e famílias sobre a gestão da doença.</t>
+  </si>
+  <si>
     <t>Nurse</t>
+  </si>
+  <si>
+    <t>Enfermeira</t>
   </si>
   <si>
     <t>* Providing assistance during specialised medical procedures and examinations.
 * Measuring and monitoring patient vital signs and functions.
 * Administering injections and prescribed medications to patients.
 * Collecting samples of biological materials.
 * Ordering preventative check-ups and examinations for patients.
 * Administering health records and documentation.
 * Washing, disinfecting, and sterilising medical instruments and aids.
 * Providing first aid in an emergency.</t>
   </si>
   <si>
+    <t>* Prestar assistência durante procedimentos e exames médicos especializados.
+* Medir e monitorar os sinais vitais e funções dos pacientes.
+* Administrar injeções e medicamentos prescritos aos pacientes.
+* Coletar amostras de materiais biológicos.
+* Solicitar exames e check-ups preventivos para os pacientes.
+* Gerenciar registros e documentação de saúde.
+* Lavar, desinfetar e esterilizar instrumentos e auxílios médicos.
+* Prestar primeiros socorros em caso de emergência.</t>
+  </si>
+  <si>
     <t>Nutrition Assistant</t>
+  </si>
+  <si>
+    <t>Assistente de Nutrição</t>
   </si>
   <si>
     <t>* Compiling menus, depending on the type of diet.
 * Cooperating with doctors in the area of diet therapy.
 * Providing counselling and consultations in the area of healthy nutrition.
 * Leading discussions on the principles of proper nutrition, beneficial and harmful foods, their nutritional value, etc.
 * Keeping the compulsory medical documentation.</t>
   </si>
   <si>
+    <t>* Elaborar menus, dependendo do tipo de dieta.
+* Cooperar com médicos na área de terapia dietética.
+* Fornecer aconselhamento e consultas na área de nutrição saudável.
+* Liderar discussões sobre os princípios da nutrição adequada, alimentos benéficos e prejudiciais, seu valor nutricional, etc.
+* Manter a documentação médica obrigatória.</t>
+  </si>
+  <si>
     <t>Occupational health nurse</t>
+  </si>
+  <si>
+    <t>Enfermeira do Trabalho</t>
   </si>
   <si>
     <t>* Conducting health assessments and screenings for employees to monitor their overall health and well-being.
 * Providing education and guidance on occupational health issues, including injury prevention and wellness programs.
 * Collaborating with management to develop and implement health and safety policies and procedures.
 * Administering first aid and emergency care in case of workplace injuries or health crises.
 * Monitoring and evaluating workplace environments to ensure compliance with health regulations.
 * Maintaining accurate health records and documentation for all employee interactions and treatments.
 * Offering support and counseling for employees dealing with work-related stress or mental health issues.
 * Coordinating with external healthcare providers and specialists as necessary for employee referrals and treatments.
 * Participating in health promotion activities and initiatives to foster a healthier workplace culture.
 * Staying updated on industry trends and best practices in occupational health to continuously improve services.</t>
   </si>
   <si>
+    <t>* Realizar avaliações e exames de saúde para os funcionários a fim de monitorar sua saúde e bem-estar geral.
+* Fornecer educação e orientação sobre questões de saúde ocupacional, incluindo prevenção de lesões e programas de bem-estar.
+* Colaborar com a gestão para desenvolver e implementar políticas e procedimentos de saúde e segurança.
+* Administrar primeiros socorros e cuidados de emergência em caso de lesões no local de trabalho ou crises de saúde.
+* Monitorar e avaliar ambientes de trabalho para garantir a conformidade com regulamentações de saúde.
+* Manter registros e documentação de saúde precisos para todas as interações e tratamentos de funcionários.
+* Oferecer apoio e aconselhamento para funcionários que lidam com estresse relacionado ao trabalho ou problemas de saúde mental.
+* Coordenar com provedores e especialistas de saúde externos, conforme necessário, para encaminhamentos e tratamentos de funcionários.
+* Participar de atividades e iniciativas de promoção à saúde para fomentar uma cultura de local de trabalho mais saudável.
+* Manter-se atualizado sobre tendências e melhores práticas da indústria em saúde ocupacional para melhorar continuamente os serviços.</t>
+  </si>
+  <si>
     <t>Optometrist</t>
+  </si>
+  <si>
+    <t>Optometrista</t>
   </si>
   <si>
     <t>* Communicating with clients in order to become familiar with their health condition, previous eye problems, their profession, etc.
 * Operating ophthalmic instruments.
 * Examining of clients’ eyesight, identifying the power of dioptres.
 * Fabricating, repairing and customising the corrective devices.
 * Providing advice concerning the selection of contact lenses, spectacle frames, etc.</t>
   </si>
   <si>
+    <t>* Comunicar com os clientes para se familiarizar com a sua condição de saúde, problemas oculares anteriores, profissão, etc.
+* Operar instrumentos oftálmicos.
+* Examinar a visão dos clientes, identificando o grau de dioptria.
+* Fabricar, reparar e personalizar dispositivos corretivos.
+* Fornecer conselhos sobre a seleção de lentes de contato, armações de óculos, etc.</t>
+  </si>
+  <si>
     <t>Orthopedic Technician</t>
+  </si>
+  <si>
+    <t>Técnico Ortopédico</t>
   </si>
   <si>
     <t>* Checking prosthetic products and semi-products.
 * Processing leather (rawhide) and lining materials manually and using machinery.
 * Making orthopaedic devices using machinery.
 * Joining orthopaedic materials by hand and machine sewing, riveting (solid bonding with metal components), etc.
 * Adjusting orthopaedic parts made from wood, leather, plastics, and other natural materials.
 * Making soft bandages and combined orthopaedic inserts.
 * Making orthopaedic shoes on the basis of prescriptions.</t>
   </si>
   <si>
+    <t>* Verificação de produtos e semiprodutos protéticos.
+* Processamento de couro (pele crua) e materiais de revestimento manual e por meio de maquinário.
+* Fabricação de dispositivos ortopédicos utilizando maquinário.
+* União de materiais ortopédicos por meio de costura manual e à máquina, rebitagem (união sólida com componentes metálicos), etc.
+* Ajuste de partes ortopédicas feitas de madeira, couro, plástico e outros materiais naturais.
+* Confeção de bandagens moles e inserções ortopédicas combinadas.
+* Fabricação de calçados ortopédicos com base em prescrições.</t>
+  </si>
+  <si>
     <t>Pediatrician</t>
+  </si>
+  <si>
+    <t>Pediatra</t>
   </si>
   <si>
     <t>Diagnosis and treatment of illnesses in children from birth to adolescence.
 Preventive check‑ups and monitoring of child growth and development.
 Vaccination and management of vaccination records.
 Prescribing treatment and monitoring its effectiveness.
 Consulting with parents on children’s health and nutrition.
 Identifying developmental disorders and referring to specialists.
 Maintaining medical documentation.
 Cooperating with hospitals and specialists in comprehensive care.</t>
   </si>
   <si>
+    <t>Diagnóstico e tratamento de doenças em crianças desde o nascimento até à adolescência.
+Consultas preventivas e acompanhamento do crescimento e desenvolvimento da criança.
+Vacinação e gestão dos registos de vacinação.
+Prescrição de tratamentos e monitorização da sua eficácia.
+Aconselhamento aos pais sobre saúde e nutrição infantil.
+Identificação de perturbações do desenvolvimento e encaminhamento para especialistas.
+Gestão da documentação médica.
+Colaboração com hospitais e especialistas no tratamento complexo.</t>
+  </si>
+  <si>
     <t>Pharmaceutical Laboratory Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Laboratório Farmacêutico</t>
   </si>
   <si>
     <t>* Preparing medications according to standard prescriptions.
 * Weighing substances used in the preparation of medications, without participating in the formulation process according to the physician's instructions.
 * Maintaining laboratory equipment and ensuring cleanliness.
 * Conducting various physical-chemical and biological analyses and measurements using laboratory apparatus.
 * Assisting in the preparation of production and overseeing technological phases in the manufacturing of pharmaceutical and cosmetic products.
 * Collaborating with pharmacists and other healthcare professionals to ensure accurate medication preparation.
 * Adhering to safety and quality standards in all laboratory and production processes.
 * Documenting and reporting any discrepancies or issues encountered during the preparation and analysis processes.
 * Participating in training and continuous education to stay updated on new pharmaceutical practices and technologies.
 * Supporting the research and development of new pharmaceutical formulations and products.</t>
   </si>
   <si>
+    <t>* Preparar medicamentos de acordo com prescrições padrão.
+* Pesar substâncias utilizadas na preparação de medicamentos, sem participar do processo de formulação de acordo com as instruções do médico.
+* Manter equipamentos de laboratório e garantir a limpeza.
+* Realizar diversas análises e medições físico-químicas e biológicas utilizando aparelhos de laboratório.
+* Auxiliar na preparação da produção e supervisionar fases tecnológicas na fabricação de produtos farmacêuticos e cosméticos.
+* Colaborar com farmacêuticos e outros profissionais de saúde para garantir a preparação precisa de medicamentos.
+* Respeitar padrões de segurança e qualidade em todos os processos laboratoriais e de produção.
+* Documentar e relatar quaisquer discrepâncias ou problemas encontrados durante os processos de preparação e análise.
+* Participar de treinamento e educação contínua para se manter atualizado sobre novas práticas e tecnologias farmacêuticas.
+* Apoiar a pesquisa e desenvolvimento de novas formulações e produtos farmacêuticos.</t>
+  </si>
+  <si>
     <t>Pharmacist</t>
+  </si>
+  <si>
+    <t>Farmacêutico</t>
   </si>
   <si>
     <t>* Preparing medications according to physician prescriptions.
 * Providing information to patients regarding the purpose and application of medications.
 * Addressing customer inquiries about prescribed medications, including potential side effects and interactions with other drugs or conditions.
 * Responding to questions about over-the-counter medications and substances used for the prevention of certain conditions.
 * Compounding medications by mixing ingredients in the forms of powders, tablets, capsules, and solutions.
 * Ensuring the safe storage and handling of pharmaceuticals in compliance with regulations.
 * Monitoring patient health and progress to ensure safe and effective medication use.
 * Collaborating with healthcare professionals to assess patient needs and recommend appropriate therapies.
 * Educating patients on proper medication usage, potential side effects, and lifestyle modifications to enhance treatment outcomes.
 * Maintaining accurate records of prescriptions, patient interactions, and medication inventories.
 * Staying updated on new medications, treatments, and industry regulations to provide the best care possible.</t>
   </si>
   <si>
+    <t>* Preparar medicamentos de acordo com as prescrições médicas.
+* Fornecer informações aos pacientes sobre o propósito e a aplicação de medicamentos.
+* Atender às consultas de clientes sobre medicamentos prescritos, incluindo possíveis efeitos colaterais e interações com outros medicamentos ou condições.
+* Responder a perguntas sobre medicamentos de venda livre e substâncias usadas para a prevenção de certas condições.
+* Manipular medicamentos misturando ingredientes nas formas de pós, comprimidos, cápsulas e soluções.
+* Garantir o armazenamento e manuseio seguro de produtos farmacêuticos em conformidade com as regulamentações.
+* Monitorar a saúde e o progresso dos pacientes para garantir o uso seguro e eficaz de medicamentos.
+* Colaborar com profissionais de saúde para avaliar as necessidades dos pacientes e recomendar terapias apropriadas.
+* Educar pacientes sobre o uso adequado de medicamentos, possíveis efeitos colaterais e modificações do estilo de vida para melhorar os resultados do tratamento.
+* Manter registros precisos de prescrições, interações com pacientes e estoques de medicamentos.
+* Manter-se atualizado sobre novos medicamentos, tratamentos e regulamentações do setor para fornecer o melhor atendimento possível.</t>
+  </si>
+  <si>
     <t>Physiotherapist</t>
+  </si>
+  <si>
+    <t>Fisioterapeuta</t>
   </si>
   <si>
     <t>* Assessing the health condition of patients, diagnosing the source of troubles.
 * Prescribing specialised exercises depending on the nature of the troubles.
 * Performing rehabilitation procedures and exercises.
 * Instructing patients regarding proper walking, sitting, standing, and posture.
 * Managing documentation on the health condition of patients.</t>
   </si>
   <si>
+    <t>* Avaliar a condição de saúde dos pacientes, diagnosticando a origem dos problemas.
+* Prescrever exercícios especializados dependendo da natureza dos problemas.
+* Realizar procedimentos e exercícios de reabilitação.
+* Orientar pacientes sobre como caminhar, sentar, levantar e manter a postura correta.
+* Gerenciar a documentação sobre a condição de saúde dos pacientes.</t>
+  </si>
+  <si>
     <t>Pre-school/School/ Kindergarder nurse</t>
+  </si>
+  <si>
+    <t>Enfermeira escolar</t>
   </si>
   <si>
     <t>* Providing nursing care and support to preschool and school-aged children.
 * Conducting health assessments and monitoring the physical and emotional well-being of students.
 * Administering medications and treatments as prescribed and maintaining accurate health records.
 * Collaborating with educators and parents to promote health education and wellness initiatives.
 * Identifying and addressing health issues and concerns among students.
 * Ensuring compliance with health regulations and school policies.
 * Organizing and participating in health screenings and immunization programs.
 * Developing and implementing health promotion activities and programs in the school environment.
 * Responding to medical emergencies and providing first aid as needed.
 * Maintaining a safe and healthy school environment by promoting hygiene and disease prevention.
 * Serving as a resource for students, parents, and staff regarding health-related issues.
 * Keeping up-to-date with developments in pediatric nursing and school health practices.</t>
   </si>
   <si>
+    <t>* Prestar cuidados e apoio de enfermagem a crianças em idade pré-escolar e escolar.
+* Realizar avaliações de saúde e monitorar o bem-estar físico e emocional dos alunos.
+* Administrar medicamentos e tratamentos conforme prescrito e manter registros de saúde precisos.
+* Colaborar com educadores e pais para promover a educação em saúde e iniciativas de bem-estar.
+* Identificar e abordar questões e preocupações de saúde entre os alunos.
+* Garantir a conformidade com regulamentos de saúde e políticas escolares.
+* Organizar e participar de programas de triagem de saúde e imunização.
+* Desenvolver e implementar atividades e programas de promoção à saúde no ambiente escolar.
+* Responder a emergências médicas e fornecer primeiros socorros conforme necessário.
+* Manter um ambiente escolar seguro e saudável promovendo a higiene e a prevenção de doenças.
+* Servir como recurso para alunos, pais e funcionários sobre questões relacionadas à saúde.
+* Manter-se atualizado sobre desenvolvimentos em enfermagem pediátrica e práticas de saúde escolar.</t>
+  </si>
+  <si>
     <t>Priest</t>
+  </si>
+  <si>
+    <t>Padre</t>
   </si>
   <si>
     <t>* Providing spiritual guidance and support to individuals and families within the community.
 * Leading religious services, including worship, sacraments, and ceremonies.
 * Offering counseling and emotional support to congregants during times of crisis and personal challenges.
 * Engaging in community outreach initiatives to promote social welfare and spiritual development.
 * Collaborating with other religious and community organizations to address social issues and provide assistance.
 * Conducting educational programs, such as Bible studies and religious education for all age groups.
 * Visiting the sick, elderly, and those in need to provide comfort and companionship.
 * Maintaining accurate records of church activities, membership, and financial contributions.
 * Upholding the values and teachings of the faith while fostering a welcoming environment for all.
 * Encouraging volunteerism and participation in church activities and community service projects.</t>
   </si>
   <si>
+    <t>* Oferecer orientação e apoio espiritual a indivíduos e famílias dentro da comunidade.
+* Liderar serviços religiosos, incluindo cultos, sacramentos e cerimônias.
+* Oferecer aconselhamento e apoio emocional a congregantes durante períodos de crise e desafios pessoais.
+* Participar de iniciativas de alcance comunitário para promover o bem-estar social e o desenvolvimento espiritual.
+* Colaborar com outras organizações religiosas e comunitárias para abordar questões sociais e fornecer assistência.
+* Realizar programas educacionais, como estudos bíblicos e educação religiosa para todas as faixas etárias.
+* Visitar doentes, idosos e pessoas necessitadas para fornecer conforto e companhia.
+* Manter registros precisos das atividades da igreja, filiação e contribuições financeiras.
+* Defender os valores e ensinamentos da fé, promovendo um ambiente acolhedor para todos.
+* Incentivar o voluntariado e a participação em atividades da igreja e projetos de serviço comunitário.</t>
+  </si>
+  <si>
     <t>Psychiatrist</t>
+  </si>
+  <si>
+    <t>Psiquiatra</t>
   </si>
   <si>
     <t>Diagnosis of mental disorders.
 Prescribing psychopharmaceuticals and monitoring effectiveness.
 Crisis intervention and management of acute conditions.
 Long‑term care of patients with chronic psychiatric diagnoses.
 Collaboration with psychologists and therapists.
 Inpatient care depending on the workplace setting.
 Preparation of expert reports and medical assessments.
 Maintaining documentation and planning treatment.</t>
   </si>
   <si>
+    <t>Diagnóstico de perturbações mentais.
+Prescrição de psicofármacos e monitorização da eficácia.
+Intervenção em crises e gestão de quadros agudos.
+Acompanhamento de longo prazo de pacientes com diagnósticos psiquiátricos crónicos.
+Colaboração com psicólogos e terapeutas.
+Cuidados hospitalares conforme o tipo de unidade.
+Elaboração de relatórios e pareceres especializados.
+Gestão da documentação e planeamento do tratamento.</t>
+  </si>
+  <si>
     <t>Public Health Administrator</t>
+  </si>
+  <si>
+    <t>Administrador de Saúde Pública</t>
   </si>
   <si>
     <t>* Performing expert activities in the area of primary prevention, protection, support, and strengthening of public health.
 * Performing state health supervision in the field of environment and working environment, occupational health, the creation and protection of healthy living and working conditions of children and youth, and on workplaces with ionising radiation.
 * Monitoring and statistical analysis of environmental factors and health characteristics.
 * Performing specialised tasks within the public health surveillance.
 * Performing activities in the area of health counselling and education.</t>
   </si>
   <si>
+    <t>* Realizar atividades especializadas na área de prevenção primária, proteção, apoio e fortalecimento da saúde pública.
+* Realizar supervisão sanitária estadual nos campos do meio ambiente e ambiente de trabalho, saúde ocupacional, criação e proteção de condições saudáveis de vida e trabalho para crianças e jovens, e em locais de trabalho com radiação ionizante.
+* Monitorar e realizar análises estatísticas de fatores ambientais e características de saúde.
+* Realizar tarefas especializadas dentro da vigilância em saúde pública.
+* Realizar atividades na área de aconselhamento e educação em saúde.</t>
+  </si>
+  <si>
     <t>Radiographer</t>
+  </si>
+  <si>
+    <t>Radiologista</t>
   </si>
   <si>
     <t>* Performing diagnostic imaging examinations using X-ray equipment to assist in the diagnosis and treatment of patients.
 * Collaborating with physicians and healthcare professionals to determine appropriate imaging techniques and protocols.
 * Preparing patients for radiographic procedures by explaining the process, addressing concerns, and ensuring comfort.
 * Positioning patients correctly to obtain high-quality images while minimizing exposure to radiation.
 * Maintaining and operating radiographic equipment, ensuring compliance with safety and quality standards.
 * Analyzing images for technical quality and assisting in the interpretation of findings.
 * Keeping accurate patient records and documenting procedures performed and results obtained.
 * Ensuring the cleanliness and organization of the radiography department and equipment.
 * Staying updated with advancements in radiographic technology and techniques through continuous education and training.
 * Adhering to all regulatory and safety guidelines to ensure a safe environment for patients and staff.</t>
   </si>
   <si>
+    <t>* Realizar exames de imagem diagnósticos utilizando equipamentos de Raios X para auxiliar no diagnóstico e tratamento de pacientes.
+* Colaborar com médicos e profissionais de saúde para determinar técnicas e protocolos de imagem apropriados.
+* Preparar pacientes para procedimentos radiográficos explicando o processo, abordando preocupações e garantindo conforto.
+* Posicionar pacientes corretamente para obter imagens de alta qualidade, minimizando a exposição à radiação.
+* Manter e operar equipamentos radiográficos, garantindo conformidade com padrões de segurança e qualidade.
+* Analisar imagens quanto à qualidade técnica e auxiliar na interpretação dos resultados.
+* Manter registros precisos de pacientes e documentar procedimentos realizados e resultados obtidos.
+* Garantir a limpeza e organização do departamento de radiografia e equipamentos.
+* Manter-se atualizado com avanços em tecnologia e técnicas radiográficas por meio de educação e treinamento contínuos.
+* Cumprir todas as diretrizes regulamentares e de segurança para garantir um ambiente seguro para pacientes e funcionários.</t>
+  </si>
+  <si>
     <t>Radiologist</t>
   </si>
   <si>
     <t>Performing and evaluating imaging examinations (X‑ray, ultrasound, CT, MRI).
 Providing findings and diagnostic recommendations.
 Collaborating with clinical physicians during diagnostics.
 Supervising the technical quality of imaging procedures.
 Ensuring radiation protection and compliance with legislation.
 Documenting and archiving imaging material.
 Recommending additional examinations when needed.
 Consulting results with other specialists.</t>
   </si>
   <si>
+    <t>Realização e interpretação de exames de imagem (RX, USG, TC, RM).
+Elaboração de relatórios e recomendações diagnósticas.
+Colaboração com médicos clínicos no processo diagnóstico.
+Supervisão da qualidade técnica dos exames.
+Garantir a proteção radiológica e o cumprimento da legislação.
+Documentação e arquivamento do material imagiológico.
+Recomendação de exames complementares quando necessário.
+Discussão dos resultados com outros especialistas.</t>
+  </si>
+  <si>
     <t>Radiology Assistant</t>
+  </si>
+  <si>
+    <t>Assistente de Radiologia</t>
   </si>
   <si>
     <t>* Independent specialised professional work during standard skiagraphic and skiascopic examinations.
 * Assisting with non-standard radiological operations using complex instrumentation.
 * Developing and processing of film material in the darkroom.
 * Performing CT and MR examinations and assisting in CT-guided intervention (biopsy and drainage).
 * Processing CT and MR image documentation and its recording on electronic media.
 * Informing the patient about the nature, preparation, duration, and potential risks of examination as well as the time of receiving the results.</t>
   </si>
   <si>
+    <t>* Trabalho profissional especializado independente durante exames skiográficos e skiascópicos padrão.
+* Auxílio em operações radiológicas não padrão utilizando instrumentação complexa.
+* Desenvolvimento e processamento de material de filme no quarto escuro.
+* Realização de exames de TC e RM e auxílio em intervenções guiadas por TC (biópsia e drenagem).
+* Processamento da documentação de imagens de TC e RM e sua gravação em mídia eletrônica.
+* Informar o paciente sobre a natureza, preparação, duração e riscos potenciais do exame, bem como o momento de recebimento dos resultados.</t>
+  </si>
+  <si>
     <t>Regulatory Affairs Manager</t>
+  </si>
+  <si>
+    <t>Gerente de assuntos regulatórios</t>
   </si>
   <si>
     <t>* Preparing, submitting, and implementing registration documents of pharmaceutical products.
 * Ensuring the correct translation and comprehensibility of technical texts shown on the packaging and package inserts of medicines.
 * Negotiation with the company’s internal clients.
 * Communicating with regulatory authorities, state institutions (National Institute for Drug Control, Ministry of Health of the Slovak Republic) and the company's headquarters.
 * Preparing, submitting, and detailed processing of requests for the authorisation of clinical trials.</t>
   </si>
   <si>
+    <t>* Preparar, submeter e implementar documentos de registro de produtos farmacêuticos.
+* Garantir a tradução correta e a compreensibilidade dos textos técnicos apresentados na embalagem e nos folhetos de medicamentos.
+* Negociação com clientes internos da empresa.
+* Comunicação com autoridades regulamentadoras, instituições estatais (Instituto Nacional de Controle de Medicamentos, Ministério da Saúde da República Eslovaca) e a sede da empresa.
+* Preparar, submeter e processar detalhadamente pedidos de autorização de ensaios clínicos.</t>
+  </si>
+  <si>
     <t>Regulatory Affairs Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Assuntos Regulatórios</t>
   </si>
   <si>
     <t>* Preparing documents for product registration by the State Institute for Drug Control (SIDC).
 * Updating the registration database and archiving documentation.
 * Updating and reviewing registration documentation on the basis of comments.
 * Monitoring legislative changes at the national and European levels.
 * Ensuring compliance and implementation of the legislative requirements.
 * Checking product documentation, advertising materials, and texts.
 * Ensuring the preparation and evaluation of analyses.
 * Communicating with regulatory authorities, state institutions, and other departments within the company.</t>
   </si>
   <si>
+    <t>* Preparar documentos para o registo de produtos pelo Instituto Estadual de Controlo de Medicamentos (SIDC).
+* Atualizar a base de dados de registo e arquivar documentação.
+* Atualizar e rever documentação de registo com base em comentários.
+* Monitorizar alterações legislativas a nível nacional e europeu.
+* Garantir a conformidade e implementação dos requisitos legislativos.
+* Verificar documentação de produtos, materiais publicitários e textos.
+* Garantir a preparação e avaliação de análises.
+* Comunicar com as autoridades reguladoras, instituições estatais e outros departamentos dentro da empresa.</t>
+  </si>
+  <si>
     <t>Research Physician</t>
+  </si>
+  <si>
+    <t>Médico Pesquisador</t>
   </si>
   <si>
     <t>* Performs screening assessments including physical examinations, medical history review; reviews results of diagnostic studies; evaluates subjects with regard to suitability for protocols
 * Counsels subjects with regard to abnormal and/or exclusionary diagnostic results, as necessary 
 * Accurately completes source documents and data input
 * Provides medical care and emergency care for study subjects, as necessary
 * Performs duties accurately and within timelines to avoid unnecessary wastage of valuable resources 
 * Responsible for the study design, documentation and reports of all medical aspects to insure that the safety and medical execution is secured</t>
   </si>
   <si>
+    <t>* Realiza avaliações de triagem, incluindo exames físicos, revisão de histórico médico; revisa resultados de estudos diagnósticos; avalia os sujeitos em relação à adequação para os protocolos
+* Orienta os sujeitos em relação a resultados diagnósticos anormais e/ou de exclusão, conforme necessário
+* Preenche com precisão documentos-fonte e entra dados
+* Presta atendimento médico e atendimento de emergência para os sujeitos do estudo, conforme necessário
+* Realiza tarefas com precisão e dentro dos prazos para evitar o desperdício desnecessário de recursos valiosos
+* Responsável pelo design do estudo, documentação e relatórios de todos os aspectos médicos para garantir que a segurança e a execução médica sejam garantidas</t>
+  </si>
+  <si>
     <t>Social rehabilitation specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Reabilitação Social</t>
   </si>
   <si>
     <t>* Assessing the needs and capabilities of individuals requiring social rehabilitation services.
 * Developing and implementing personalized rehabilitation plans in collaboration with clients and interdisciplinary teams.
 * Providing guidance and support to clients in developing life skills, social skills, and coping strategies.
 * Facilitating group therapy sessions and workshops to promote social interaction and community integration.
 * Monitoring client progress and adjusting rehabilitation plans as necessary to ensure optimal outcomes.
 * Collaborating with healthcare professionals, social workers, and community organizations to coordinate services and resources.
 * Educating clients and their families about available social services and support systems.
 * Advocating for clients' rights and needs within various social service frameworks.
 * Maintaining accurate records and documentation of client interactions, progress, and outcomes.
 * Staying informed about best practices and developments in the field of social rehabilitation and related areas.</t>
   </si>
   <si>
+    <t>* Avaliar as necessidades e capacidades de indivíduos que necessitam de serviços de reabilitação social.
+* Desenvolver e implementar planos de reabilitação personalizados em colaboração com os clientes e equipes interdisciplinares.
+* Fornecer orientação e apoio aos clientes no desenvolvimento de habilidades para a vida, habilidades sociais e estratégias de enfrentamento.
+* Facilitar sessões de terapia de grupo e oficinas para promover a interação social e a integração comunitária.
+* Monitorar o progresso dos clientes e ajustar os planos de reabilitação conforme necessário para garantir os melhores resultados.
+* Colaborar com profissionais de saúde, assistentes sociais e organizações comunitárias para coordenar serviços e recursos.
+* Educar os clientes e suas famílias sobre os serviços sociais e sistemas de apoio disponíveis.
+* Defender os direitos e necessidades dos clientes dentro de vários quadros de serviços sociais.
+* Manter registros e documentação precisos das interações com os clientes, do progresso e dos resultados.
+* Manter-se informado sobre as melhores práticas e desenvolvimentos na área de reabilitação social e áreas relacionadas.</t>
+  </si>
+  <si>
     <t>Speech Therapist</t>
+  </si>
+  <si>
+    <t>Fonoaudióloga</t>
   </si>
   <si>
     <t>* Assessing, diagnosing, and treating speech, language, and communication disorders in individuals of all ages.
 * Developing personalized treatment plans tailored to the specific needs of each client.
 * Conducting therapy sessions to improve speech clarity, language skills, and communication abilities.
 * Collaborating with other healthcare professionals, educators, and families to support clients' overall development.
 * Utilizing evidence-based practices and therapeutic techniques to enhance client outcomes.
 * Monitoring and documenting clients’ progress and adjusting treatment plans as necessary.
 * Providing guidance and support to families regarding communication strategies and resources.
 * Educating clients and their families about speech and language disorders and the therapeutic process.
 * Participating in continuing education and professional development to stay current with best practices in the field.
 * Maintaining confidentiality and adhering to ethical standards in all aspects of practice.</t>
   </si>
   <si>
+    <t>* Avaliar, diagnosticar e tratar distúrbios da fala, linguagem e comunicação em indivíduos de todas as idades.
+* Desenvolver planos de tratamento personalizados adaptados às necessidades específicas de cada cliente.
+* Realizar sessões de terapia para melhorar a clareza da fala, habilidades linguísticas e capacidades de comunicação.
+* Colaborar com outros profissionais de saúde, educadores e famílias para apoiar o desenvolvimento geral dos clientes.
+* Utilizar práticas com base em evidências e técnicas terapêuticas para melhorar os resultados dos clientes.
+* Monitorar e documentar o progresso dos clientes e ajustar os planos de tratamento conforme necessário.
+* Fornecer orientação e apoio às famílias sobre estratégias e recursos de comunicação.
+* Educar os clientes e suas famílias sobre distúrbios da fala e linguagem e o processo terapêutico.
+* Participar de educação continuada e desenvolvimento profissional para se manter atualizado com as melhores práticas no campo.
+* Manter a confidencialidade e aderir aos padrões éticos em todos os aspectos da prática.</t>
+  </si>
+  <si>
     <t>Surgeon</t>
+  </si>
+  <si>
+    <t>Cirurgião</t>
   </si>
   <si>
     <t>Diagnosis and indication of surgical procedures.
 Performing surgical operations.
 Pre‑ and postoperative patient care.
 Assessing surgical risks and informing the patient.
 Monitoring wound healing and preventing complications.
 Collaboration with anesthesiology and other specialties.
 Reviewing outcomes and planning follow‑up treatment.
 Maintaining surgical documentation.</t>
   </si>
   <si>
+    <t>Diagnóstico e indicação de procedimentos cirúrgicos.
+Realização de operações cirúrgicas.
+Cuidados ao paciente antes e após a cirurgia.
+Avaliação dos riscos cirúrgicos e informação ao paciente.
+Acompanhamento da cicatrização e prevenção de complicações.
+Colaboração com anestesiologia e outras especialidades.
+Revisão dos resultados e planeamento do tratamento subsequente.
+Gestão da documentação cirúrgica.</t>
+  </si>
+  <si>
     <t>Veterinarian</t>
+  </si>
+  <si>
+    <t>Veterinário</t>
   </si>
   <si>
     <t>* Examining the health of animals, determining diagnoses.
 * Examining and removing tissues and biological materials.
 * Prescribing and administering drugs to animals.
 * Performing minor and major surgeries.
 * Vaccinating animals against diseases, treating them for parasites.
 * Sterilising animals.
 * Euthanising animals.
 * Providing advice to owners and keepers of animals regarding proper nutrition.</t>
   </si>
   <si>
+    <t>* Examinar a saúde dos animais e determinar diagnósticos.
+* Examinar e remover tecidos e materiais biológicos.
+* Prescrever e administrar medicamentos para os animais.
+* Realizar cirurgias menores e maiores.
+* Vacinar animais contra doenças e tratar parasitas.
+* Esterilizar animais.
+* Sacrificar animais.
+* Fornecer conselhos aos proprietários e cuidadores de animais sobre nutrição adequada.</t>
+  </si>
+  <si>
     <t>Veterinary Technician</t>
+  </si>
+  <si>
+    <t>Técnico veterinário</t>
   </si>
   <si>
     <t>* Assisting or performing treatments, diagnostics and monitoring.
 * Collecting, preparing and running or submitting samples for requested tests.
 * Providing specialised nursing care.
 * Preparing animals, instruments and equipment for surgery.
 * Preparing prescriptions, dispensed medications and medication refills.
 * Assisting with with inventory control.</t>
+  </si>
+  <si>
+    <t>* Auxiliar ou realizar tratamentos, diagnósticos e monitoramentos.
+* Coletar, preparar e executar ou submeter amostras para testes solicitados.
+* Fornecer cuidados de enfermagem especializados.
+* Preparar animais, instrumentos e equipamentos para cirurgia.
+* Preparar prescrições, medicação dispensada e reabastecimento de medicação.
+* Auxiliar no controle de estoque.</t>
   </si>
   <si>
     <t>Ward domestic</t>
   </si>
   <si>
     <t>* Maintaining cleanliness and hygiene standards within the ward environment.
 * Assisting healthcare staff with the preparation of patient rooms and facilities.
 * Supporting patients with daily living activities, ensuring their comfort and dignity.
 * Distributing meals and snacks to patients, ensuring dietary requirements are met.
 * Collecting and disposing of waste materials in accordance with health regulations.
 * Reporting any safety hazards or maintenance issues to the appropriate personnel.
 * Assisting in the transportation of patients within the facility when needed.
 * Collaborating with nursing staff to ensure a safe and supportive environment for patients.
 * Participating in training and development programs to enhance skills and knowledge.
 * Upholding confidentiality and respecting patient privacy at all times.</t>
   </si>
   <si>
+    <t>* Manter padrões de limpeza e higiene no ambiente da enfermaria.
+* Auxiliar a equipe de saúde na preparação dos quartos e instalações dos pacientes.
+* Apoiar os pacientes em atividades diárias de vida, garantindo seu confort e dignidade.
+* Distribuir refeições e lanches aos pacientes, garantindo que sejam atendidos os requisitos dietéticos.
+* Coletar e descartar materiais de resíduos de acordo com as regulamentações de saúde.
+* Informar sobre qualquer risco à segurança ou problema de manutenção ao pessoal apropriado.
+* Auxiliar no transporte de pacientes dentro da instalação quando necessário.
+* Colaborar com a equipe de enfermagem para garantir um ambiente seguro e de apoio aos pacientes.
+* Participar de programas de treinamento e desenvolvimento para aprimorar habilidades e conhecimentos.
+* Manter a confidencialidade e respeitar a privacidade dos pacientes em todos os momentos.</t>
+  </si>
+  <si>
     <t>Mining, Metallurgy</t>
   </si>
   <si>
+    <t>Mineração, Metalurgia</t>
+  </si>
+  <si>
     <t>Iron founder</t>
+  </si>
+  <si>
+    <t>Modelador de Metais (Fundição)</t>
   </si>
   <si>
     <t>* Fabricating models serving as a model for the production of castings.
 * Fabricating one-time and permanent founding forms.
 * Operating smelting machines and equipment in order to melt the metal to the desired temperature.
 * Fabricating components with complex shapes and semi-finished products by casting molten metal into sand, ceramic and metal moulds.
 * Removing the rough castings from moulds after cooling.
 * Removing the residues of moulding material from the surface of rough castings.
 * Grinding, sanding or other processing of rough castings.</t>
   </si>
   <si>
+    <t>* Fabricar modelos que sirvam como modelo para a produção de fundições.
+* Fabricar formas de fundição temporárias e permanentes.
+* Operar máquinas e equipamentos de fusão para derreter o metal até a temperatura desejada.
+* Fabricar componentes com formas complexas e produtos semiacabados ao fundir metal fundido em moldes de areia, cerâmica e metal.
+* Remover as fundições brutas dos moldes após o resfriamento.
+* Remover os resíduos do material de moldagem da superfície das fundições brutas.
+* Lixar, lixar ou realizar outros processamentos em fundições brutas.</t>
+  </si>
+  <si>
     <t>Metallurgist</t>
+  </si>
+  <si>
+    <t>Metalurgista</t>
   </si>
   <si>
     <t>* Producing pig iron, steel and nonferrous metals.
 * Operating machinery and equipment preparing ore for further processing.
 * Compiling batches and their charging into the smelter.
 * Operating equipment for the production of pig iron, steel and nonferrous metals.
 * Reviewing the course of the melting process.
 * Cleaning, treating and maintaining machinery and equipment in working order.</t>
   </si>
   <si>
+    <t>* Produzindo ferro-gusa, aço e metais não ferrosos.
+* Operando máquinas e equipamentos que preparam o minério para processamento posterior.
+* Compilando lotes e seu carregamento no forno.
+* Operando equipamentos para a produção de ferro-gusa, aço e metais não ferrosos.
+* Revisando o curso do processo de fusão.
+* Limpeza, tratamento e manutenção de máquinas e equipamentos em funcionamento.</t>
+  </si>
+  <si>
     <t>Metallurgy Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro Metalúrgico</t>
   </si>
   <si>
     <t>* Developing new and improving existing methods of extracting metals.
 * Developing new and improving existing metals and alloys.
 * Sampling ores and subjecting them to laboratory analyses.
 * Examining the structure of metals and their physical properties.
 * Finding a use for steel scrap and lower grade ores.</t>
   </si>
   <si>
+    <t>* Desenvolver novos e aprimorar métodos existentes de extração de metais.
+* Desenvolver novos e aprimorar metais e ligas existentes.
+* Amostrar minérios e submetê-los a análises laboratoriais.
+* Examinar a estrutura dos metais e suas propriedades físicas.
+* Encontrar um uso para sucata de aço e minérios de baixo grau.</t>
+  </si>
+  <si>
     <t>Miner</t>
+  </si>
+  <si>
+    <t>Mineiro</t>
   </si>
   <si>
     <t>* Changing into work clothing, accepting protective gear, headlamps and protective devices before the shift.
 * Handing over personal metal signs to dispatchers before descending into the mine.
 * Descending underground using the mine elevator.
 * Using an electric mine train and walking to the mining field.
 * Mining mineral raw materials by means of mechanical equipment and tools.
 * Completing a thorough physical examination before leaving the mine (in case of mining precious metals, stones, etc.).</t>
   </si>
   <si>
+    <t>* Trocar para roupa de trabalho, receber equipamento de proteção, lanternas de cabeça e dispositivos de proteção antes do turno.
+* Entregar placas de metal pessoais aos despachantes antes de descer à mina.
+* Descer ao subsolo utilizando o elevador da mina.
+* Utilizar um trem de mina elétrico e caminhar até o campo de mineração.
+* Extrair matéria-prima mineral por meio de equipamento e ferramentas mecânicas.
+* Realizar um exame físico completo antes de deixar a mina (no caso de mineração de metais preciosos, pedras, etc.).</t>
+  </si>
+  <si>
     <t>Mining Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Mineração</t>
   </si>
   <si>
     <t>* Conducting feasibility studies and environmental assessments for mining projects.
 * Designing and planning mining operations, including the selection of equipment and technology.
 * Overseeing the extraction process to ensure efficiency and safety.
 * Collaborating with geologists to evaluate mineral deposits and resource potential.
 * Implementing and monitoring health, safety, and environmental policies and practices.
 * Analyzing data to improve operational processes and reduce costs.
 * Managing teams of technicians and workers to ensure project completion within deadlines.
 * Preparing technical reports and presentations for stakeholders and regulatory bodies.
 * Staying updated on industry trends, technologies, and regulations affecting mining operations.
 * Ensuring compliance with local, national, and international mining laws and regulations.
 * Participating in community engagement initiatives related to mining activities.
 * Providing training and support to junior engineers and other staff members.
 * Troubleshooting operational issues and developing solutions to enhance productivity.
 * Coordinating with other departments, such as finance and logistics, to align project goals.
 * Evaluating the performance of mining equipment and recommending upgrades or replacements.</t>
   </si>
   <si>
+    <t>* Realizar estudos de viabilidade e avaliações ambientais para projetos de mineração.
+* Projetar e planejar operações de mineração, incluindo a seleção de equipamentos e tecnologia.
+* Supervisionar o processo de extração para garantir eficiência e segurança.
+* Colaborar com geólogos para avaliar depósitos minerais e potencial de recursos.
+* Implementar e monitorar políticas e práticas de saúde, segurança e meio ambiente.
+* Analisar dados para melhorar processos operacionais e reduzir custos.
+* Gerenciar equipes de técnicos e trabalhadores para garantir a conclusão do projeto dentro dos prazos.
+* Preparar relatórios técnicos e apresentações para partes interessadas e órgãos reguladores.
+* Manter-se atualizado sobre tendências da indústria, tecnologias e regulamentos que afetam as operações de mineração.
+* Garantir a conformidade com leis e regulamentos de mineração locais, nacionais e internacionais.
+* Participar de iniciativas de engajamento com a comunidade relacionadas às atividades de mineração.
+* Fornecer treinamento e apoio a engenheiros júniores e outros membros da equipe.
+* Resolver problemas operacionais e desenvolver soluções para melhorar a produtividade.
+* Coordenar com outros departamentos, como finanças e logística, para alinhar metas de projeto.
+* Avaliar o desempenho de equipamentos de mineração e recomendar atualizações ou substituições.</t>
+  </si>
+  <si>
     <t>Mining Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Mineração</t>
   </si>
   <si>
     <t>* Participating in the search for new deposits.
 * Measuring the amount of air in mine tunnels.
 * Participating in designing and installing mine ventilation systems.
 * Taking samples of air and their laboratory analysing for the presence of methane and other toxic gases.
 * Obtaining information by means of physicochemical tests and by observing the mining operations.
 * Issuing warnings about the dangers of entering the selected areas in the mine.
 * Communicating with the mine workers on the working conditions.</t>
   </si>
   <si>
+    <t>* Participar na busca por novos depósitos.
+* Medir a quantidade de ar nos túneis da mina.
+* Participar na concepção e instalação de sistemas de ventilação de minas.
+* Recolher amostras de ar e analisá-las em laboratório para detectar a presença de metano e outros gases tóxicos.
+* Obter informações por meio de testes fisicoquímicos e pela observação das operações de mineração.
+* Emitir alertas sobre os perigos de entrar nas áreas selecionadas da mina.
+* Comunicar com os trabalhadores da mina sobre as condições de trabalho.</t>
+  </si>
+  <si>
     <t>Petroleum engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de petróleo</t>
   </si>
   <si>
     <t>* Plans and designs equipment and processes to achieve the maximum profitable recovery of oil and gas. 
 * Prospects for reservoirs containing oil or natural gas. 
 * Collaborates with geologists and other specialists to understand the geologic formation and properties of the rock containing the reservoir, determine the drilling methods to be used, and monitor drilling and production operations.
 * Develops well drilling plan for management approval. 
 * Utilizes computer models to simulate reservoir performance using different recovery techniques and effects of various drilling options. 
 * Provides technical consultation during drilling operations.</t>
   </si>
   <si>
+    <t>* Planeja e projeta equipamentos e processos para alcançar a recuperação máxima e rentável de petróleo e gás.
+* Prospeciona reservatórios que contenham petróleo ou gás natural.
+* Colabora com geólogos e outros especialistas para entender a formação geológica e as propriedades da rocha que contém o reservatório, determinar os métodos de perfuração a serem utilizados e monitorar as operações de perfuração e produção.
+* Desenvolve plano de perfuração de poços para aprovação da gestão.
+* Utiliza modelos computacionais para simular o desempenho do reservatório utilizando diferentes técnicas de recuperação e efeitos de várias opções de perfuração.
+* Fornece consultoria técnica durante as operações de perfuração.</t>
+  </si>
+  <si>
     <t>Pharmaceutical Industry</t>
   </si>
   <si>
+    <t>Indústria farmacêutica</t>
+  </si>
+  <si>
     <t>Clinical Data Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Dados Clínicos</t>
   </si>
   <si>
     <t>* Ensuring the accuracy of statistical information and the results of clinical trials.
 * Drafting and approving information collection forms.
 * Recording information on the effects of drugs on trial participants.
 * Entering information on trial participants into the computer system.
 * Entering data on the type, dose, and effects of drugs on a specific group of trial participants into the computer system.
 * Instructing monitors of clinical trials in order to obtain more valuable information.
 * Preparing and submitting final reports to superiors.</t>
   </si>
   <si>
+    <t>* Garantir a precisão das informações estatísticas e dos resultados dos ensaios clínicos.
+* Elaborar e aprovar formulários de coleta de informações.
+* Registrar informações sobre os efeitos dos medicamentos nos participantes dos ensaios.
+* Inserir informações sobre os participantes dos ensaios no sistema de computador.
+* Inserir dados sobre o tipo, dose e efeitos dos medicamentos em um grupo específico de participantes dos ensaios no sistema de computador.
+* Instruir monitores de ensaios clínicos para obter informações mais valiosas.
+* Preparar e submeter relatórios finais aos superiores.</t>
+  </si>
+  <si>
     <t>* Participating in the selecting of facilities for carrying out clinical trials.
 * Monitoring the progress of clinical trials, supervising compliance with the defined procedure by the investigators.
 * Responsibility for reviewing the accuracy and data processing.
 * Communicating with the regulatory bodies and other institutions.
 * Preparing documents for the National Institute for Drug Control (NIDC) and the European Commission (EC).
 * Submitting regular reports on the progress of studies.</t>
   </si>
   <si>
+    <t>* Participar na seleção de instalações para a realização de ensaios clínicos.
+* Acompanhar o progresso dos ensaios clínicos, supervisionar a conformidade com o procedimento definido pelos investigadores.
+* Responsabilidade por rever a exatidão e o processamento de dados.
+* Comunicar com os órgãos reguladores e outras instituições.
+* Preparar documentos para o Instituto Nacional de Controlo de Medicamentos (INCM) e a Comissão Europeia (CE).
+* Apresentar relatórios regulares sobre o progresso dos estudos.</t>
+  </si>
+  <si>
     <t>Drug Safety Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Segurança de Medicamentos</t>
   </si>
   <si>
     <t>* Collecting information on contraindications and adverse reactions to drugs on the market and in clinical research.
 * Evaluating the information found.
 * Implementing and monitoring compliance with standards and methods relating to pharmacovigilance.
 * Preparing and submitting periodic reports on the safety of drugs to the State Institute for Drug Control (SIDC).
 * Training new members of the pharmacovigilance department.</t>
   </si>
   <si>
+    <t>* Coletar informações sobre contraindicações e reações adversas a medicamentos no mercado e em pesquisas clínicas.
+* Avaliar as informações encontradas.
+* Implementar e monitorar a conformidade com padrões e métodos relacionados à farmacovigilância.
+* Preparar e submeter relatórios periódicos sobre a segurança de medicamentos ao Instituto Estadual de Controle de Medicamentos (IECM).
+* Treinar novos membros do departamento de farmacovigilância.</t>
+  </si>
+  <si>
     <t>Head Pharmacist</t>
+  </si>
+  <si>
+    <t>Farmacêutico Chefe</t>
   </si>
   <si>
     <t>* Overseeing the daily operations of the pharmacy, ensuring compliance with all regulatory requirements and best practices.
 * Managing and supervising pharmacy staff, including pharmacists and pharmacy technicians, to ensure high-quality patient care and service.
 * Developing and implementing pharmacy policies and procedures to enhance operational efficiency and safety.
 * Ensuring accurate and timely dispensing of medications and providing consultation to patients regarding their prescriptions and over-the-counter medications.
 * Collaborating with healthcare professionals to optimize medication therapy and patient outcomes.
 * Monitoring inventory levels, ordering medications and supplies, and managing stock to prevent shortages and waste.
 * Conducting regular training and development sessions for pharmacy staff to keep them informed of new products, regulations, and best practices.
 * Addressing patient inquiries and concerns, resolving issues related to medications, and providing exceptional customer service.
 * Participating in quality assurance programs and contributing to the continuous improvement of pharmacy services.
 * Staying updated on industry trends, new medications, and advancements in pharmacy practice to enhance service delivery.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações diárias da farmácia, garantindo conformidade com todos os requisitos regulamentares e as melhores práticas.
+* Gerenciar e supervisionar a equipe da farmácia, incluindo farmacêuticos e técnicos em farmácia, para garantir cuidados e serviços de alta qualidade ao paciente.
+* Desenvolver e implementar políticas e procedimentos da farmácia para melhorar a eficiência operacional e a segurança.
+* Garantir a dispensação precisa e oportuna de medicamentos e fornecer consulta aos pacientes sobre suas prescrições e medicamentos de venda livre.
+* Colaborar com profissionais de saúde para otimizar a terapia medicamentosa e os resultados dos pacientes.
+* Monitorar os níveis de estoque, solicitar medicamentos e suprimentos e gerenciar estoque para evitar escassez e desperdício.
+* Realizar sessões regulares de treinamento e desenvolvimento para a equipe da farmácia, mantendo-os informados sobre novos produtos, regulamentos e melhores práticas.
+* Atender às consultas e preocupações dos pacientes, resolver problemas relacionados a medicamentos e fornecer um serviço ao cliente excepcional.
+* Participar de programas de garantia de qualidade e contribuir para a melhoria contínua dos serviços da farmácia.
+* Manter-se atualizado sobre tendências do setor, novos medicamentos e avanços na prática da farmácia para melhorar a entrega de serviços.</t>
+  </si>
+  <si>
     <t>* Providing support and specialist guarantee regarding products.
 * Communicating with doctors and experts in the field, attending seminars and conferences.
 * Providing technical product data to colleagues from the sales and marketing department, and answering their questions.
 * Providing specialist retraining to employees who are in charge of sales and marketing of the given product.
 * Training new employees in the field of medical knowledge; following continuous specialist trainings.
 * Preparing outputs and analyses of products for professional journals.* Maintaining contacts with the media.
 * Implementing and reviewing clinical trials of pharmaceutical preparations.* Cooperating with product managers, district managers and the registration manager.</t>
   </si>
   <si>
+    <t>* Fornecer suporte e garantia especializada em relação aos produtos.
+* Comunicar-se com médicos e especialistas da área, participar de seminários e conferências.
+* Fornecer dados técnicos de produtos aos colegas dos departamentos de vendas e marketing, e responder às suas perguntas.
+* Fornecer treinamento especializado aos funcionários responsáveis pelas vendas e marketing do produto em questão.
+* Treinar novos funcionários na área de conhecimento médico; seguir treinamentos especializados contínuos.
+* Preparar saídas e análises de produtos para revistas profissionais.* Manter contatos com a mídia.
+* Implementar e revisar testes clínicos de preparações farmacêuticas.* Cooperar com gerentes de produtos, gerentes de distrito e o gerente de registro.</t>
+  </si>
+  <si>
     <t>* Visiting health facilities in the assigned region in order to support the marketability of products.
 * Accepting orders and meeting a personal performance plan.
 * Organising expert seminars and conferences.
 * Presenting the company's products in medical congresses and symposia.
 * Monitoring of the market, current trends, and competitive activities.
 * Creating and maintaining good relations with clients.</t>
+  </si>
+  <si>
+    <t>* Visitar instalações de saúde na região atribuída para apoiar a comercialização dos produtos.
+* Aceitar pedidos e cumprir um plano de desempenho pessoal.
+* Organizar seminários e conferências especializados.
+* Apresentar os produtos da empresa em congressos e simpósios médicos.
+* Acompanhar o mercado, tendências atuais e atividades competitivas.
+* Criar e manter boas relações com os clientes.</t>
   </si>
   <si>
     <t>* Performing expert work regarding the receipt, preparation, control and storage of medicines as directed by a pharmacist.
 * Issuing of non-prescription medicines, medical aids and supplementary products of the pharmacy.
 * Assisting the pharmacist with issuing prescription drugs and processing of documents for health insurance companies.
 * Providing advice to patients on a limited scale.
 * Controlling prices of medicines, medical aids and supplementary products in accordance with the current price list of the pharmacy.
 * Receiving quantity shipments, verifying the correctness of the storage of medicines and medical supplies.
 * Monitoring the expiration of drugs and disposal of time-expired drugs.</t>
   </si>
   <si>
+    <t>* Realizar trabalhos especializados relacionados com o recebimento, preparação, controle e armazenamento de medicamentos, conforme orientação de um farmacêutico.
+* Emissão de medicamentos não sujeitos a prescrição médica, ajudas médicas e produtos suplementares da farmácia.
+* Auxiliar o farmacêutico com a emissão de medicamentos prescritos e processamento de documentos para empresas de seguro saúde.
+* Prestar aconselhamento a pacientes em escala limitada.
+* Controlar os preços de medicamentos, ajudas médicas e produtos suplementares de acordo com a lista de preços atual da farmácia.
+* Receber remessas de quantidade, verificar a correção do armazenamento de medicamentos e suprimentos médicos.
+* Monitorar a data de validade dos medicamentos e descarte de medicamentos fora do prazo.</t>
+  </si>
+  <si>
     <t>Pharmaceutical Products Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Produtos Farmacêuticos</t>
   </si>
   <si>
     <t>* Developing and implementing marketing strategies for pharmaceutical products.
 * Conducting market research to identify trends, customer needs, and competitive landscape.
 * Collaborating with cross-functional teams including sales, regulatory, and supply chain to ensure product success.
 * Managing product lifecycle from development through launch and post-launch activities.
 * Preparing and presenting product information and training materials for sales teams and healthcare professionals.
 * Monitoring product performance and analyzing sales data to inform strategic decisions.
 * Ensuring compliance with industry regulations and company policies in all marketing activities.
 * Building and maintaining relationships with key stakeholders, including healthcare providers and industry partners.
 * Organizing promotional events and initiatives to enhance product visibility and market penetration.
 * Staying updated on industry developments, emerging therapies, and competitor activities to inform product strategy.
 * Managing budgets related to product marketing and ensuring efficient allocation of resources.
 * Providing support in the development of product-related documentation and promotional materials.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar estratégias de marketing para produtos farmacêuticos.
+* Realizar pesquisas de mercado para identificar tendências, necessidades dos clientes e paisagem competitiva.
+* Colaborar com equipes multifuncionais, incluindo vendas, regulamentação e cadeia de suprimentos, para garantir o sucesso do produto.
+* Gerenciar o ciclo de vida do produto, desde o desenvolvimento até o lançamento e atividades pós-lançamento.
+* Preparar e apresentar informações do produto e materiais de treinamento para equipes de vendas e profissionais de saúde.
+* Monitorar o desempenho do produto e analisar dados de vendas para informar decisões estratégicas.
+* Garantir a conformidade com regulamentações do setor e políticas da empresa em todas as atividades de marketing.
+* Construir e manter relacionamentos com partes interessadas chave, incluindo prestadores de serviços de saúde e parceiros do setor.
+* Organizar eventos e iniciativas promocionais para melhorar a visibilidade do produto e a penetração no mercado.
+* Manter-se atualizado sobre desenvolvimentos do setor, terapias emergentes e atividades de concorrentes para informar a estratégia do produto.
+* Gerenciar orçamentos relacionados à comercialização do produto e garantir a alocação eficiente de recursos.
+* Fornecer apoio no desenvolvimento de documentação e materiais promocionais relacionados ao produto.</t>
+  </si>
+  <si>
     <t>* Producing individually prepared medicines in accordance with the principles of good manufacturing practice, valid pharmacopoeia and standards.
 * Handing out prescription-only medicines, over-the-counter medicines, medical devices, and complementary pharmacy goods. 
 * Medical prescription and health cards processing with the use of computer technology.
 * Providing advice to patients regarding proper use, dosage, and the normal and side effects of medicines.
 * Checking stock levels, ordering medicines, medical devices, and complementary pharmacy goods.
 * Inspecting the quality of medicines and receiving medicines and raw materials into the stock records.
 * Checking the accuracy of the placement and storage of medicines and medical goods.
 * Coordinating the work of pharmacy technicians.</t>
   </si>
   <si>
+    <t>* Preparar medicamentos individualmente de acordo com os princípios de boas práticas de fabricação, farmacopeia válida e padrões.
+* Entregar medicamentos sujeitos a prescrição médica, medicamentos de venda livre, dispositivos médicos e produtos complementares de farmácia.
+* Processar prescrições médicas e cartões de saúde com o uso de tecnologia computacional.
+* Fornecer orientação aos pacientes sobre o uso adequado, dosagem e efeitos normais e colaterais dos medicamentos.
+* Verificar os níveis de estoque, encomendar medicamentos, dispositivos médicos e produtos complementares de farmácia.
+* Inspeccionar a qualidade dos medicamentos e receber medicamentos e matérias-primas nos registros de estoque.
+* Verificar a precisão da colocação e armazenamento de medicamentos e produtos médicos.
+* Coordenar o trabalho dos técnicos de farmácia.</t>
+  </si>
+  <si>
     <t>Pharmacist assistant</t>
+  </si>
+  <si>
+    <t>Assistente farmacêutico</t>
   </si>
   <si>
     <t>* Assisting pharmacists in preparing and dispensing medications to patients.
 * Providing information to patients regarding prescription medications and over-the-counter products.
 * Maintaining accurate records of prescriptions and inventory management.
 * Ensuring compliance with health and safety regulations in the pharmacy.
 * Assisting in the management of pharmacy stock and placing orders for medications and supplies.
 * Conducting medication reviews and providing support in medication therapy management.
 * Educating patients on the proper use of medications and potential side effects.
 * Collaborating with healthcare professionals to ensure optimal patient care.
 * Handling customer inquiries and resolving issues related to prescriptions and services.
 * Maintaining a clean and organized work environment to promote efficiency and safety.
 * Participating in continuing education and training to stay updated on pharmaceutical practices and regulations.
 * Supporting the pharmacist in administrative tasks and daily operations of the pharmacy.</t>
   </si>
   <si>
+    <t>* Auxiliar farmacêuticos na preparação e dispensa de medicamentos a pacientes.
+* Fornecer informações a pacientes sobre medicamentos prescritos e produtos de venda livre.
+* Manter registros precisos de prescrições e gerenciamento de estoque.
+* Garantir a conformidade com regulamentos de saúde e segurança na farmácia.
+* Auxiliar no gerenciamento de estoque da farmácia e realizar pedidos de medicamentos e suprimentos.
+* Realizar revisões de medicamentos e fornecer suporte no gerenciamento da terapia medicamentosa.
+* Educador pacientes sobre o uso adequado de medicamentos e possíveis efeitos colaterais.
+* Colaborar com profissionais de saúde para garantir a melhor assistência ao paciente.
+* Atender a consultas de clientes e resolver problemas relacionados a prescrições e serviços.
+* Manter um ambiente de trabalho limpo e organizado para promover eficiência e segurança.
+* Participar de educação continuada e treinamento para se manter atualizado sobre práticas e regulamentos farmacêuticos.
+* Apoiar o farmacêutico em tarefas administrativas e operações diárias da farmácia.</t>
+  </si>
+  <si>
+    <t>* Preparar, submeter e implementar documentos de registro de produtos farmacêuticos.
+* Garantir a tradução correta e a compreensibilidade de textos técnicos apresentados na embalagem e nos folhetos de medicamentos.
+* Negociação com os clientes internos da empresa.
+* Comunicação com as autoridades reguladoras, instituições estaduais (Instituto Nacional de Controle de Medicamentos, Ministério da Saúde da República Eslovaca) e a sede da empresa.
+* Preparar, submeter e processar detalhadamente os pedidos de autorização de ensaios clínicos.</t>
+  </si>
+  <si>
+    <t>* Preparar documentos para o registro de produtos pelo Instituto Estadual de Controle de Medicamentos (SIDC).
+* Atualizar o banco de dados de registro e arquivar a documentação.
+* Atualizar e revisar a documentação de registro com base em comentários.
+* Acompanhar as mudanças legislativas nos níveis nacional e europeu.
+* Garantir a conformidade e implementação dos requisitos legislativos.
+* Verificar a documentação do produto, materiais de publicidade e textos.
+* Garantir a preparação e avaliação de análises.
+* Comunicar-se com as autoridades reguladoras, instituições estaduais e outros departamentos dentro da empresa.</t>
+  </si>
+  <si>
     <t>Production</t>
   </si>
   <si>
+    <t>Produção</t>
+  </si>
+  <si>
+    <t>* Leitura de documentação técnica.
+* Montagem de unidades de maquinaria e/ou peças, de acordo com a documentação técnica.
+* Teste da funcionalidade das unidades de máquina e/ou suas peças após montagem.
+* Remoção de anomalias detectadas.
+* Entrega de unidades de máquina e/ou suas peças após montagem.</t>
+  </si>
+  <si>
     <t>Foreman</t>
+  </si>
+  <si>
+    <t>Capataz</t>
   </si>
   <si>
     <t>* Managing a small group of workers
 * Planning and allocating work to individual team members
 * Supervising workers</t>
   </si>
   <si>
+    <t>* Gerenciar um pequeno grupo de trabalhadores
+* Planejar e alocar tarefas a membros da equipe individualmente
+* Supervisionar os trabalhadores</t>
+  </si>
+  <si>
     <t>Glassmaker</t>
+  </si>
+  <si>
+    <t>Vidreiro</t>
   </si>
   <si>
     <t>* Melting and mixing raw materials for glass production in a furnace.
 * Shaping molten glass by blowing into a blowpipe or by pressing, rolling and casting.
 * Cooling the molten glass to the required temperature.
 * Decorated the glass by grinding, cutting, engraving, etching, painting, gilding, silvering etc.</t>
   </si>
   <si>
+    <t>* Derretimento e mistura de matérias-primas para produção de vidro em um forno.
+* Moldagem de vidro fundido soprando em um canudo de sopro ou por pressão, rolagem e fundição.
+* Resfriamento do vidro fundido até a temperatura necessária.
+* Decoração do vidro por meio de moagem, corte, gravação, corrosão, pintura, douração, prateamento, etc.</t>
+  </si>
+  <si>
     <t>Industrial painter</t>
+  </si>
+  <si>
+    <t>Pintor industrial</t>
   </si>
   <si>
     <t>* Preparing surfaces for painting by cleaning, sanding, and applying primers as needed.
 * Mixing paints and coatings to achieve desired colors and finishes.
 * Applying paint using various techniques, including spray, brush, and roller methods.
 * Ensuring a high-quality finish by inspecting work and making necessary adjustments.
 * Adhering to safety protocols and using personal protective equipment to minimize risks.
 * Collaborating with other team members to meet production deadlines and quality standards.
 * Maintaining tools and equipment in good working condition and reporting any issues.
 * Keeping work areas tidy and organized to ensure efficiency and safety.
 * Following industry standards and regulations regarding environmental impact and waste disposal.
 * Providing input on process improvements to enhance productivity and quality.</t>
   </si>
   <si>
+    <t>* Preparar superfícies para pintura limpando, lixando e aplicando primers conforme necessário.
+* Misturar tintas e revestimentos para obter as cores e acabamentos desejados.
+* Aplicar tinta usando várias técnicas, incluindo métodos de spray, pincel e rolo.
+* Garantir um acabamento de alta qualidade inspecionando o trabalho e fazendo ajustes necessários.
+* Adotar protocolos de segurança e usar equipamentos de proteção individual para minimizar riscos.
+* Colaborar com outros membros da equipe para atender prazos de produção e padrões de qualidade.
+* Manter ferramentas e equipamentos em boas condições de funcionamento e relatar quaisquer problemas.
+* Manter áreas de trabalho organizadas e limpas para garantir eficiência e segurança.
+* Seguir normas e regulamentos industriais relativos ao impacto ambiental e descarte de resíduos.
+* Fornecer sugestões para melhorias de processos para aumentar a produtividade e a qualidade.</t>
+  </si>
+  <si>
     <t>* Performing a wide range of professional tasks and supporting work depending on the specialisation of the production company.
 * Responsibility for following technical procedures, quality and quantity of produced or finished products and semi-finished goods.
 * Operating machinery, instruments, and equipment.
 * Following safety, fire prevention, and internal regulations.
 * Providing proper notice regarding any problems related to occupational health and safety.</t>
   </si>
   <si>
+    <t>* Executar uma ampla gama de tarefas profissionais e trabalhos de apoio dependendo da especialização da empresa de produção.
+* Responsabilidade por seguir procedimentos técnicos, qualidade e quantidade de produtos produzidos ou acabados e matérias-primas semiacabadas.
+* Operar máquinas, instrumentos e equipamentos.
+* Seguir normas de segurança, prevenção de incêndios e regulamentos internos.
+* Fornecer aviso adequado sobre quaisquer problemas relacionados à saúde e segurança no trabalho.</t>
+  </si>
+  <si>
     <t>Machine Operator</t>
+  </si>
+  <si>
+    <t>Operador de Máquinas</t>
   </si>
   <si>
     <t>* Operating and monitoring the operation of one or more pieces of equipment on the production line.
 * Adding materials to pieces of equipment as needed and removing such materials if there is any excess.
 * Checking the in-process and finished products using measurement instruments.
 * Halting the production line operation in case of insufficient quality products.
 * Producing finished products, finishing in-process products.</t>
   </si>
   <si>
+    <t>* Operar e monitorar o funcionamento de uma ou mais máquinas na linha de produção.
+* Adicionar materiais às máquinas conforme necessário e remover esses materiais se houver excesso.
+* Verificar os produtos em processo e terminados utilizando instrumentos de medição.
+* Paralisar a operação da linha de produção em caso de produtos com qualidade insuficiente.
+* Produzir produtos terminados, finalizar produtos em processo.</t>
+  </si>
+  <si>
     <t>Machine Setter</t>
   </si>
   <si>
     <t>* Identification of causes of problems and their subsequent removal
 * Sorting of production machines and devices
 * Setting parameters of the devices in the automatic production
 * Maintenance and regular check-up of machines, including both the mechanic and the robotic aspects 
 * Taking care of entrusted machines</t>
+  </si>
+  <si>
+    <t>* Identificação das causas dos problemas e sua subsequente remoção
+* Classificação de máquinas e dispositivos de produção
+* Definição de parâmetros dos dispositivos na produção automática
+* Manutenção e verificação regular de máquinas, incluindo tanto os aspectos mecânicos quanto os robóticos
+* Cuidado com as máquinas confiadas</t>
+  </si>
+  <si>
+    <t>* Realizar manutenção preventiva e operacional de máquinas e equipamentos.
+* Gerenciar, coordenar, motivar e avaliar os funcionários subordinados.
+* Desenvolver e atualizar planos de manutenção.
+* Identificar peças desgastadas.
+* Solicitar peças de reposição.
+* Analisar as causas de paralisações e tomar medidas para eliminá-las.
+* Monitorar e controlar os custos de manutenção.
+* Comunicar-se com os mestres de turno, engenheiros de processo e fornecedores de máquinas e equipamentos.</t>
   </si>
   <si>
     <t>* Setting up and operating metalworking machines, such as lathes, milling machines, and grinders.
 * Interpreting technical drawings and blueprints to produce precise metal components.
 * Selecting appropriate materials and tools for various metal fabrication tasks.
 * Performing quality control checks to ensure that finished products meet specified standards.
 * Conducting routine maintenance and troubleshooting on metalworking equipment.
 * Collaborating with engineering and design teams to optimize production processes.
 * Ensuring a safe and organized work environment by adhering to health and safety regulations.
 * Assisting in the development of new metalworking techniques and processes.
 * Training and mentoring junior metalworkers in best practices and machine operation.
 * Keeping accurate records of production output and machine performance.
 * Participating in continuous improvement initiatives to enhance productivity and efficiency.
 * Maintaining inventory of raw materials and supplies necessary for production.</t>
   </si>
   <si>
+    <t>* Configuração e operação de máquinas de trabalhos em metal, como tornos, fresadoras e retificadores.
+* Interpretação de desenhos técnicos e plantas para produzir componentes de metal precisos.
+* Seleção de materiais e ferramentas adequados para várias tarefas de fabricação de metal.
+* Realização de verificações de controle de qualidade para garantir que os produtos acabados atendam aos padrões especificados.
+* Realização de manutenção rotineira e resolução de problemas em equipamentos de trabalhos em metal.
+* Colaboração com as equipes de engenharia e design para otimizar os processos de produção.
+* Garantia de um ambiente de trabalho seguro e organizado, cumprindo as regulamentações de saúde e segurança.
+* Auxílio no desenvolvimento de novas técnicas e processos de trabalhos em metal.
+* Treinamento e mentoria de metalúrgicos júniores em práticas recomendadas e operação de máquinas.
+* Manutenção de registros precisos da produção e do desempenho das máquinas.
+* Participação em iniciativas de melhoria contínua para aumentar a produtividade e eficiência.
+* Manutenção do estoque de materiais brutos e suprimentos necessários para a produção.</t>
+  </si>
+  <si>
     <t>Metrologist</t>
+  </si>
+  <si>
+    <t>Metrologista</t>
   </si>
   <si>
     <t>* Measuring parts and components in a metrological laboratory.
 * Detecting and recording possible deviations detected during the measurement.
 * Performing internal and external calibration of measuring equipment.
 * Responsibility for recording, storing and issuing instruments.
 * Responsibility for the technical condition of measuring instruments and reference standards.
 * Maintaining, archiving and reading technical documentation.</t>
   </si>
   <si>
+    <t>* Medição de peças e componentes em um laboratório metrologico.
+* Detecção e registro de possíveis desvios detectados durante a medição.
+* Realização de calibrações internas e externas de equipamentos de medição.
+* Responsabilidade por registrar, armazenar e emitir instrumentos.
+* Responsabilidade pelas condições técnicas dos instrumentos de medição e padrões de referência.
+* Manutenção, arquivamento e leitura de documentação técnica.</t>
+  </si>
+  <si>
     <t>Operations Supervisor</t>
+  </si>
+  <si>
+    <t>Gerente de Operações</t>
   </si>
   <si>
     <t>* Creating a production plan and monitoring its compliance.
 * Monitoring the department`s effectiveness.
 * Monitoring the activities of the employees and their monthly evaluation.
 * Planning and purchasing of subcomponents required for production.
 * Monitoring the compliance with safety regulations in the operation.
 * Ensuring the provision of technical equipment in the operation.</t>
   </si>
   <si>
+    <t>* Criação de um plano de produção e acompanhamento do seu cumprimento.
+* Acompanhamento da eficácia do departamento.
+* Acompanhamento das atividades dos funcionários e sua avaliação mensal.
+* Planejamento e compra de subcomponentes necessários para a produção.
+* Acompanhamento do cumprimento das normas de segurança na operação.
+* Garantia do fornecimento de equipamentos técnicos na operação.</t>
+  </si>
+  <si>
     <t>Packer</t>
+  </si>
+  <si>
+    <t>Empacotador</t>
   </si>
   <si>
     <t>* Sorting products by size, weight, colour, content, etc.
 * Sticking information labels and stickers on product packaging.
 * Packing products in boxes.</t>
+  </si>
+  <si>
+    <t>* Classificar produtos por tamanho, peso, cor, conteúdo, etc.
+* Colar etiquetas e adesivos informativos na embalagem dos produtos.
+* Embalar produtos em caixas.</t>
+  </si>
+  <si>
+    <t>* Responsabilidade pela implementação de novos produtos na empresa.
+* Elaboração de documentação de produção detalhada e procedimentos de trabalho.
+* Atualização da documentação de produção e procedimentos de trabalho em caso de alteração no processo de produção.
+* Implementação de ferramentas que aumentem a eficiência do processo de produção (por exemplo, Seis Sigma, Kaizen, Lean, poka-yoke, etc.).
+* Redução dos custos de produção mantendo o nível de qualidade exigido.
+* Resolução de problemas e anomalias ocorridos.
+* Participação na seleção e implantação de equipamentos tecnológicos nas instalações da empresa.
+* Estimativa das necessidades em relação ao pessoal, tempo de produção e custos.
+* Comunicação com outros departamentos da empresa.</t>
   </si>
   <si>
     <t>* Planning the production process on the basis of received orders, calculating production capacities.
 * Drawing up daily, weekly and monthly production plans.
 * Ensuring timely supplies of material.
 * Adjusting production plans based on stock levels and production capacities.
 * Ensuring the smooth running of the production process.
 * Monitoring compliance with the production deadlines in accordance with the production plan.
 * Proposing measures to optimise the production process.
 * Analysing production downtime and bottlenecks in the planning process.
 * Cooperating with other departments in the company.</t>
   </si>
   <si>
+    <t>* Planejamento do processo de produção com base nos pedidos recebidos, calculando as capacidades de produção.
+* Elaboração de planos de produção diários, semanais e mensais.
+* Garantia do fornecimento atempado de materiais.
+* Ajuste dos planos de produção com base nos níveis de estoque e capacidades de produção.
+* Garantia da execução suave do processo de produção.
+* Monitoramento da observância dos prazos de produção de acordo com o plano de produção.
+* Proposição de medidas para otimizar o processo de produção.
+* Análise das paralisações de produção e gargalos no processo de planejamento.
+* Colaboração com outros departamentos da empresa.</t>
+  </si>
+  <si>
     <t>Production Standard Setter</t>
+  </si>
+  <si>
+    <t>Encarregado de Padrão de Produção/Padronizador</t>
   </si>
   <si>
     <t>* Conducting and evaluating time studies to determine how much time, labour, and machinery is needed to carry out individual work tasks.
 * Determining the amount of time, labour, and machinery needed to carry out various work tasks.
 * Creating work standards and norms.
 * Detecting inefficiencies in the production process and taking measures to eliminate them in the future.
 * Creating new work standards and norms, leading to increased work productivity.
 * Analysing the implementation of labour standards.</t>
+  </si>
+  <si>
+    <t>* Realizar e avaliar estudos de tempo para determinar quanto tempo, mão de obra e maquinário são necessários para realizar tarefas de trabalho individual.
+* Determinar a quantidade de tempo, mão de obra e maquinário necessários para realizar várias tarefas de trabalho.
+* Criar padrões e normas de trabalho.
+* Detectar ineficiências no processo de produção e tomar medidas para eliminá-las no futuro.
+* Criar novos padrões e normas de trabalho, levando a um aumento da produtividade do trabalho.
+* Analisar a implementação de padrões de mão de obra.</t>
+  </si>
+  <si>
+    <t>* Realizar inspeção de entrada, intermediária e saída de matérias-primas, componentes e produtos.
+* Operar instrumentos de medição.
+* Registrar os resultados das medições.
+* Coletar amostras de matérias-primas e realizar testes laboratoriais.
+* Propor medidas e implementá-las após identificar erros e desvantagens.
+* Participar da implementação de sistemas de qualidade.
+* Concluir relatórios sobre os resultados de auditoria.
+* Gerenciar e atualizar documentação prescrita.</t>
+  </si>
+  <si>
+    <t>* Montagem, desmontagem e ligação de máquinas e equipamentos de produção.
+* Realização de reparos e manutenção de máquinas e equipamentos de produção.
+* Fornecimento de treinamentos aos funcionários sobre o uso de máquinas e equipamentos de produção.
+* Elaboração de relatórios técnicos.
+* Fornecimento de suporte técnico a clientes internos e externos.</t>
   </si>
   <si>
     <t>* Providing after-sale services for sold products.
 * Mounting and plugging products at the customers’ premises.
 * Identifying the causes of defects in products.
 * Assessing the eligibility of claims.
 * Ordering non-functional or damaged parts from manufacturers.
 * Issuing assembly letters to customers.
 * Receiving and disbursing cash for performed repairs.</t>
   </si>
   <si>
+    <t>* Prestar serviços pós-venda para produtos vendidos.
+* Montar e conectar produtos nas instalações dos clientes.
+* Identificar as causas de defeitos nos produtos.
+* Avaliar a elegibilidade dos pedidos de reparo.
+* Encomendar peças não funcionais ou danificadas aos fabricantes.
+* Emitir cartas de montagem para os clientes.
+* Receber e pagar dinheiro por reparos realizados.</t>
+  </si>
+  <si>
+    <t>* Inventar novos e melhorar os processos tecnológicos existentes.
+* Supervisionar o cumprimento das formulações e processos tecnológicos.
+* Gerenciar o processo de pré-produção para eliminar quaisquer possíveis deficiências.
+* Avaliar a qualidade de novos produtos.
+* Propor medidas para otimizar os processos de produção.
+* Analisar variações incorridas em conjunto com os chefes de turno.
+* Elaborar e atualizar documentação tecnológica e/ou desenhos.
+* Cooperar na preparação de cálculos de preço.</t>
+  </si>
+  <si>
     <t>Toolmaker</t>
+  </si>
+  <si>
+    <t>Fabricante de ferramentas</t>
   </si>
   <si>
     <t>* Manufacturing tools, devices, components and spare parts according to drawings.
 * Processing finished and unfinished products by grinding, sharpening, milling, drilling, turning, etc.</t>
   </si>
   <si>
+    <t>* Fabricar ferramentas, dispositivos, componentes e peças sobressalentes de acordo com os desenhos.
+* Processar produtos acabados e não acabados por meio de moagem, afiação, fresagem, perfuração, torneamento, etc.</t>
+  </si>
+  <si>
+    <t>* Preparação de veículos antes da aplicação de revestimento (limpeza, esmerilhamento, vedação, máscara).
+* Preparação, mistura e aplicação da cor primária, tinta metálica, tinta e laca usando pistolas de pulverização no veículo ou suas peças.
+* Verificação da qualidade do trabalho realizado após uma queima e cura completa da tinta.
+* Eliminação das desvantagens incorridas de acordo com os procedimentos tecnológicos.</t>
+  </si>
+  <si>
     <t>Public Administration, Self-governance</t>
   </si>
   <si>
+    <t>Administração Pública, Autogoverno</t>
+  </si>
+  <si>
     <t>Advisor</t>
+  </si>
+  <si>
+    <t>Conselheiro</t>
   </si>
   <si>
     <t>* Providing expert advice and guidance on public administration policies and procedures.
 * Analyzing and interpreting legislation, regulations, and local government policies to ensure compliance.
 * Assisting in the development and implementation of strategic initiatives to improve public services.
 * Collaborating with various stakeholders, including government officials, community organizations, and the public.
 * Conducting research and preparing reports on public administration issues and trends.
 * Organizing and facilitating meetings, workshops, and training sessions for staff and stakeholders.
 * Monitoring and evaluating the effectiveness of public programs and services.
 * Preparing and presenting recommendations to senior management and decision-makers.
 * Supporting the development of communication strategies to enhance public engagement and awareness.
 * Staying informed about changes in public administration practices and policies at local, national, and international levels.</t>
   </si>
   <si>
+    <t>* Fornecer orientação e assessoria especializada sobre políticas e procedimentos de administração pública.
+* Analisar e interpretar legislações, regulamentações e políticas governamentais locais para garantir a conformidade.
+* Auxiliar no desenvolvimento e implementação de iniciativas estratégicas para melhorar os serviços públicos.
+* Colaborar com diversos interessados, incluindo funcionários do governo, organizações comunitárias e o público em geral.
+* Realizar pesquisas e preparar relatórios sobre questões e tendências de administração pública.
+* Organizar e facilitar reuniões, oficinas e sessões de treinamento para equipes e interessados.
+* Monitorar e avaliar a eficácia dos programas e serviços públicos.
+* Preparar e apresentar recomendações à alta gestão e tomadores de decisão.
+* Apoiar o desenvolvimento de estratégias de comunicação para melhorar o engajamento e conscientização do público.
+* Manter-se informado sobre mudanças nas práticas e políticas de administração pública em níveis local, nacional e internacional.</t>
+  </si>
+  <si>
     <t>Associate</t>
+  </si>
+  <si>
+    <t>Associado</t>
   </si>
   <si>
     <t>* Assisting in the development and implementation of public administration policies and programs.
 * Conducting research and analysis to support policy formulation and decision-making.
 * Preparing reports, presentations, and briefing materials for stakeholders.
 * Coordinating and facilitating communication between various departments and agencies.
 * Organizing and attending meetings, workshops, and public consultations.
 * Maintaining accurate records and databases related to public administration activities.
 * Assisting in budget preparation and financial management for public projects.
 * Responding to inquiries from the public and providing information on administrative processes.
 * Supporting the evaluation and monitoring of public programs and initiatives.
 * Collaborating with team members to enhance the efficiency and effectiveness of public services.</t>
   </si>
   <si>
+    <t>* Auxiliar no desenvolvimento e implementação de políticas e programas de administração pública.
+* Realizar pesquisas e análises para apoiar a formulação de políticas e a tomada de decisões.
+* Preparar relatórios, apresentações e materiais de briefing para as partes interessadas.
+* Coordenar e facilitar a comunicação entre vários departamentos e agências.
+* Organizar e participar de reuniões, workshops e consultas públicas.
+* Manter registros e bases de dados precisos relacionados às atividades de administração pública.
+* Auxiliar na preparação do orçamento e na gestão financeira de projetos públicos.
+* Responder a consultas do público e fornecer informações sobre processos administrativos.
+* Apoiar a avaliação e monitoramento de programas e iniciativas públicas.
+* Colaborar com membros da equipe para melhorar a eficiência e eficácia dos serviços públicos.</t>
+  </si>
+  <si>
     <t>Chief Advisor</t>
+  </si>
+  <si>
+    <t>Conselheiro Chefe</t>
   </si>
   <si>
     <t>* Providing strategic advice and guidance to senior management on policy and operational matters.
 * Analyzing and interpreting complex data to inform decision-making processes.
 * Coordinating the development and implementation of public administration initiatives and projects.
 * Collaborating with various stakeholders, including government agencies and community organizations, to enhance service delivery.
 * Preparing detailed reports and presentations for executive meetings and public forums.
 * Ensuring compliance with relevant laws, regulations, and policies in public administration.
 * Conducting research on best practices and emerging trends in public policy and administration.
 * Facilitating training and development programs for staff to improve organizational effectiveness.
 * Representing the organization at conferences, meetings, and other public events.
 * Managing special projects and initiatives as assigned by senior leadership to support organizational goals.</t>
   </si>
   <si>
+    <t>* Fornecer orientação e consultoria estratégica à alta gerência em questões de políticas e operacionais.
+* Analisar e interpretar dados complexos para informar os processos de tomada de decisão.
+* Coordenar o desenvolvimento e a implementação de iniciativas e projetos de administração pública.
+* Colaborar com vários stakeholders, incluindo agências governamentais e organizações comunitárias, para melhorar a entrega de serviços.
+* Preparar relatórios detalhados e apresentações para reuniões executivas e fóruns públicos.
+* Garantir a conformidade com leis, regulamentos e políticas relevantes na administração pública.
+* Realizar pesquisas sobre melhores práticas e tendências emergentes em política pública e administração.
+* Facilitar programas de treinamento e desenvolvimento para funcionários para melhorar a eficácia organizacional.
+* Representar a organização em conferências, reuniões e outros eventos públicos.
+* Gerenciar projetos especiais e iniciativas designadas pela liderança sênior para apoiar os objetivos organizacionais.</t>
+  </si>
+  <si>
     <t>Chief borough controller</t>
+  </si>
+  <si>
+    <t>Controlador-chefe do município</t>
   </si>
   <si>
     <t>* Checking the legality, efficiency, and economic efficiency in the management of the city’s property and property rights.
 * Reviewing the implementation of the city’s approved budget. 
 * Submitting plans for the city’s auditing activities.
 * Checking compliance with Act No. 502/2001 Coll. on Financial Control.
 * Reviewing the processing of complaints and petitions.
 * Controlling treasury operations.
 * Reviewing the implementation of resolutions adopted by the city or municipal council, as well as responses to the requests of citizens and council members’ interpellations.</t>
   </si>
   <si>
+    <t>* Verificar a legalidade, eficiência e eficiência econômica na gestão dos bens e direitos patrimoniais da cidade.
+* Revisar a implementação do orçamento aprovado da cidade.
+* Apresentar planos para as atividades de auditoria da cidade.
+* Verificar a conformidade com a Lei nº 502/2001 Coll. sobre Controle Financeiro.
+* Revisar o processamento de reclamações e petições.
+* Controlar as operações do tesouro.
+* Revisar a implementação das resoluções adotadas pela cidade ou conselho municipal, bem como as respostas aos pedidos dos cidadãos e as interpelações dos membros do conselho.</t>
+  </si>
+  <si>
     <t>Chief Official</t>
+  </si>
+  <si>
+    <t>Oficial Principal</t>
   </si>
   <si>
     <t>* Overseeing administrative operations and ensuring compliance with organizational policies.
 * Managing and coordinating departmental activities and projects to enhance efficiency.
 * Preparing reports, documents, and presentations for internal and external stakeholders.
 * Facilitating communication between departments and ensuring timely dissemination of information.
 * Assisting in the development and implementation of policies and procedures.
 * Conducting research and analysis to support decision-making processes.
 * Organizing and attending meetings, taking minutes, and following up on action items.
 * Supervising administrative staff and providing guidance and support as needed.
 * Maintaining accurate records and databases, ensuring data integrity and confidentiality.
 * Handling budgetary tasks, including monitoring expenditures and preparing financial reports.
 * Liaising with external agencies and organizations to foster collaborative relationships.
 * Providing high-level customer service to clients, stakeholders, and the public.
 * Managing office supplies and resources to ensure a well-functioning work environment.
 * Contributing to strategic planning and organizational development initiatives.</t>
   </si>
   <si>
+    <t>* Supervisionar operações administrativas e garantir conformidade com as políticas organizacionais.
+* Gerenciar e coordenar atividades e projetos departamentais para melhorar a eficiência.
+* Preparar relatórios, documentos e apresentações para partes interessadas internas e externas.
+* Facilitar a comunicação entre departamentos e garantir a disseminação atempada de informações.
+* Auxiliar no desenvolvimento e implementação de políticas e procedimentos.
+* Realizar pesquisas e análises para apoiar os processos de tomada de decisões.
+* Organizar e participar de reuniões, registrar atas e acompanhar ações.
+* Supervisionar funcionários administrativos e fornecer orientação e apoio conforme necessário.
+* Manter registros e bancos de dados precisos, garantindo a integridade e confidencialidade dos dados.
+* Realizar tarefas orçamentárias, incluindo monitoramento de gastos e preparação de relatórios financeiros.
+* Manter contato com agências e organizações externas para fomentar relações colaborativas.
+* Fornecer atendimento de alto nível a clientes, partes interessadas e ao público.
+* Gerenciar suprimentos e recursos de escritório para garantir um ambiente de trabalho bem funcional.
+* Contribuir para iniciativas de planejamento estratégico e desenvolvimento organizacional.</t>
+  </si>
+  <si>
     <t>Chief State Advisor</t>
+  </si>
+  <si>
+    <t>Conselheiro Chefe de Estado</t>
   </si>
   <si>
     <t>* Providing expert advice and guidance to government officials and agencies on policy development and implementation.
 * Analyzing complex issues and providing strategic recommendations to enhance public administration effectiveness.
 * Collaborating with various stakeholders, including government departments, non-profit organizations, and community groups, to align objectives and ensure successful program execution.
 * Conducting research and evaluating public policies, programs, and services to identify areas for improvement and innovation.
 * Preparing comprehensive reports, presentations, and briefings for senior management and policymakers.
 * Facilitating workshops, meetings, and training sessions to promote best practices in public administration.
 * Monitoring and assessing the impact of public policies and initiatives on diverse populations.
 * Ensuring compliance with relevant laws, regulations, and ethical standards in public service.
 * Mentoring and supporting junior staff in their professional development and career advancement.
 * Representing the organization at public forums, conferences, and inter-agency meetings to advocate for policies and initiatives.</t>
   </si>
   <si>
+    <t>* Prestar assessoria especializada e orientação a funcionários e agências governamentais sobre desenvolvimento e implementação de políticas.
+* Analisar questões complexas e fornecer recomendações estratégicas para aprimorar a eficácia da administração pública.
+* Colaborar com vários interessados, incluindo departamentos governamentais, organizações sem fins lucrativos e grupos comunitários, para alinhar objetivos e garantir a execução bem-sucedida de programas.
+* Realizar pesquisas e avaliar políticas, programas e serviços públicos para identificar áreas de melhoria e inovação.
+* Preparar relatórios abrangentes, apresentações e informativos para a alta gestão e formuladores de políticas.
+* Facilitar workshops, reuniões e sessões de treinamento para promover boas práticas na administração pública.
+* Monitorar e avaliar o impacto de políticas e iniciativas públicas em populações diversas.
+* Garantir a conformidade com leis, regulamentos e padrões éticos relevantes no serviço público.
+* Mentorar e apoiar funcionários júnior em seu desenvolvimento profissional e avanço na carreira.
+* Representar a organização em fóruns públicos, conferências e reuniões interinstitucionais para defender políticas e iniciativas.</t>
+  </si>
+  <si>
     <t>Customs Officer</t>
+  </si>
+  <si>
+    <t>Oficial de alfândega</t>
   </si>
   <si>
     <t>* Guarding the state border to prevent the illegal entry of persons and goods without a valid residence permit for the Slovak Republic.
 * Checking the personal identification documents of persons entering/leaving the country.
 * Asking persons entering the state territory questions.
 * Comparing goods declared in the customs declaration with the actual state.
 * Conducting random and targeted personal examinations and examinations of luggage, hand luggage, vehicles, etc.
 * Confiscating illegal and non-officially declared goods to the Exchequer.
 * Supervising the disposal of illegal goods under the temporary management of the state.</t>
   </si>
   <si>
+    <t>* Proteger a fronteira estadual para evitar a entrada ilegal de pessoas e mercadorias sem um visto de residência válido para a República Eslovaca.
+* Verificar os documentos de identificação pessoal das pessoas que entram/saem do país.
+* Fazer perguntas às pessoas que entram no território estadual.
+* Comparar as mercadorias declaradas na declaração aduaneira com o estado atual.
+* Realizar exames pessoais aleatórios e direcionados e exames de bagagens, bagagens de mão, veículos, etc.
+* Confiscar mercadorias ilegais e não declaradas oficialmente ao Tesouro.
+* Supervisionar a disposição de mercadorias ilegais sob gestão temporária do Estado.</t>
+  </si>
+  <si>
     <t>Department Director</t>
+  </si>
+  <si>
+    <t>Diretor de Departamento</t>
   </si>
   <si>
     <t>* Overseeing departmental operations and ensuring alignment with organizational goals.
 * Developing and implementing policies and procedures to enhance efficiency and effectiveness.
 * Leading, mentoring, and managing a team of professionals within the department.
 * Collaborating with other departments and stakeholders to facilitate cross-functional initiatives.
 * Monitoring and evaluating departmental performance, providing regular reports to senior management.
 * Managing budgetary allocations and ensuring responsible financial management within the department.
 * Representing the department in meetings, conferences, and public engagements as necessary.
 * Fostering a positive and inclusive workplace culture that promotes employee engagement and development.
 * Addressing and resolving any issues or conflicts that arise within the department.
 * Staying informed about industry trends and best practices to continually improve departmental functions.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações do departamento e garantir a alinhamento com os objetivos organizacionais.
+* Desenvolver e implementar políticas e procedimentos para melhorar a eficiência e eficácia.
+* Liderar, orientar e gerenciar uma equipe de profissionais dentro do departamento.
+* Colaborar com outros departamentos e partes interessadas para facilitar iniciativas interfuncionais.
+* Monitorar e avaliar o desempenho do departamento, fornecendo relatórios regulares à gestão sênior.
+* Gerenciar as alocações orçamentárias e garantir a gestão financeira responsável dentro do departamento.
+* Representar o departamento em reuniões, conferências e compromissos públicos conforme necessário.
+* Fomentar uma cultura de trabalho positiva e inclusiva que promova o engajamento e o desenvolvimento dos funcionários.
+* Resolver questões ou conflitos que possam surgir dentro do departamento.
+* Manter-se informado sobre tendências e melhores práticas da indústria para melhorar continuamente as funções do departamento.</t>
+  </si>
+  <si>
     <t>General State Advisor</t>
+  </si>
+  <si>
+    <t>Conselheiro Geral do Estado</t>
   </si>
   <si>
     <t>* Providing expert advice and guidance on state policies and regulations to government officials and stakeholders.
 * Analyzing and interpreting legislation to ensure compliance and effective implementation at various levels of government.
 * Coordinating with different governmental departments to facilitate communication and collaboration on public administration matters.
 * Conducting research and preparing reports on public administration issues to support decision-making processes.
 * Representing the state in discussions and negotiations with external agencies and organizations.
 * Developing and implementing strategies to improve public services and enhance operational efficiency.
 * Monitoring and evaluating the effectiveness of public programs and initiatives.
 * Assisting in the preparation of budgets and financial plans related to public administration projects.
 * Organizing and leading training sessions for government employees to enhance their skills and knowledge in public administration.
 * Staying updated with emerging trends and best practices in public administration to inform policy development and implementation.</t>
   </si>
   <si>
+    <t>* Fornecer aconselhamento e orientação especializados sobre políticas e regulamentos estaduais a funcionários do governo e partes interessadas.
+* Analisar e interpretar legislações para garantir a conformidade e a implementação eficaz em vários níveis de governo.
+* Coordenar com diferentes departamentos governamentais para facilitar a comunicação e a colaboração em assuntos de administração pública.
+* Realizar pesquisas e preparar relatórios sobre questões de administração pública para apoiar os processos de tomada de decisão.
+* Representar o estado em discussões e negociações com agências e organizações externas.
+* Desenvolver e implementar estratégias para melhorar os serviços públicos e aumentar a eficiência operacional.
+* Monitorar e avaliar a eficácia de programas e iniciativas públicas.
+* Auxiliar na preparação de orçamentos e planos financeiros relacionados a projetos de administração pública.
+* Organizar e liderar sessões de treinamento para funcionários do governo para melhorar suas habilidades e conhecimentos em administração pública.
+* Manter-se atualizado sobre tendências emergentes e melhores práticas em administração pública para informar o desenvolvimento e a implementação de políticas.</t>
+  </si>
+  <si>
     <t>Independent Advisor</t>
   </si>
   <si>
+    <t>Conselheiro independente</t>
+  </si>
+  <si>
     <t>* Responsibility for managing assigned agenda</t>
   </si>
   <si>
+    <t>* Responsabilidade por gerenciar a agenda atribuída</t>
+  </si>
+  <si>
     <t>Independent Expert Associate</t>
+  </si>
+  <si>
+    <t>Associado Especialista Independente</t>
   </si>
   <si>
     <t>* Providing expertise in the field of specialization.
 * Providing training and transferring expert knowledge and experience to other employees and management.
 * Providing an independent opinion on the situation or the topic and reason of engagement.
 * Analyzing problems/situations, giving suggestions, solutions, developing a plan and participating in solutions.
 * Team working with other experts or employees engaged in optimal problem-solving.
 * Performing other assigned tasks that require the possession of professional knowledge.</t>
   </si>
   <si>
+    <t>* Fornecer especialização no campo de atuação.
+* Fornecer treinamento e transferir conhecimento especializado e experiência para outros funcionários e gestores.
+* Fornecer uma opinião independente sobre a situação ou o tópico e motivo do engajamento.
+* Analisar problemas/situações, dar sugestões, soluções, desenvolver um plano e participar das soluções.
+* Trabalhar em equipe com outros especialistas ou funcionários engajados na resolução ótima de problemas.
+* Executar outras tarefas atribuídas que exigem a posse de conhecimento profissional.</t>
+  </si>
+  <si>
     <t>Independent Official</t>
+  </si>
+  <si>
+    <t>Oficial Independente</t>
   </si>
   <si>
     <t>* Providing administrative support to ensure efficient operation of the office.
 * Assisting in the preparation and implementation of policies and procedures.
 * Coordinating and organizing meetings, including preparing agendas and recording minutes.
 * Managing communication with internal and external stakeholders.
 * Conducting research and compiling reports to support decision-making processes.
 * Overseeing the maintenance of office records and documentation.
 * Ensuring compliance with relevant regulations and standards in public administration.
 * Collaborating with team members to improve operational efficiency and service delivery.
 * Handling inquiries and providing information to the public regarding services and programs.
 * Supporting the budgeting process and monitoring expenditures related to administrative functions.
 * Participating in training and development activities to enhance professional skills and knowledge.
 * Maintaining confidentiality and security of sensitive information.
 * Assisting in the organization of public events and outreach initiatives.</t>
   </si>
   <si>
+    <t>* Prestar apoio administrativo para garantir o funcionamento eficiente do escritório.
+* Auxiliar na preparação e implementação de políticas e procedimentos.
+* Coordenar e organizar reuniões, incluindo a preparação de agendas e a gravação de atas.
+* Gerenciar a comunicação com partes interessadas internas e externas.
+* Realizar pesquisas e elaborar relatórios para apoiar os processos de tomada de decisão.
+* Supervisionar a manutenção de registros e documentação do escritório.
+* Garantir a conformidade com regulamentos e padrões relevantes na administração pública.
+* Colaborar com membros da equipe para melhorar a eficiência operacional e a entrega de serviços.
+* Atender a solicitações e fornecer informações ao público sobre serviços e programas.
+* Apoiar o processo de orçamento e monitorar as despesas relacionadas às funções administrativas.
+* Participar de atividades de treinamento e desenvolvimento para aprimorar habilidades e conhecimentos profissionais.
+* Manter a confidencialidade e segurança de informações sensíveis.
+* Auxiliar na organização de eventos públicos e iniciativas de divulgação.</t>
+  </si>
+  <si>
     <t>Inspector</t>
+  </si>
+  <si>
+    <t>Inspetor</t>
   </si>
   <si>
     <t>* Conducting inspections to ensure compliance with regulations and standards.
 * Evaluating processes, systems, and operations within various public sectors.
 * Preparing detailed reports and documentation of findings and recommendations.
 * Collaborating with other governmental agencies and stakeholders to address issues.
 * Providing guidance and support to organizations on compliance matters.
 * Investigating complaints and concerns raised by the public or other entities.
 * Monitoring and assessing the effectiveness of implemented policies and procedures.
 * Organizing and leading training sessions for staff on compliance and regulatory standards.
 * Maintaining accurate records and databases related to inspections and outcomes.
 * Staying informed about changes in laws, regulations, and best practices in public administration.
 * Assisting in the development of new policies and procedures to enhance public service delivery.
 * Representing the agency in meetings, hearings, and public forums as necessary.</t>
   </si>
   <si>
+    <t>* Realizar inspeções para garantir a conformidade com regulamentos e padrões.
+* Avaliar processos, sistemas e operações em vários setores públicos.
+* Preparar relatórios detalhados e documentação de achados e recomendações.
+* Colaborar com outras agências governamentais e partes interessadas para abordar questões.
+* Fornecer orientação e apoio a organizações em questões de conformidade.
+* Investigar reclamações e preocupações levantadas pelo público ou outras entidades.
+* Monitorar e avaliar a eficácia das políticas e procedimentos implementados.
+* Organizar e liderar sessões de treinamento para funcionários sobre padrões de conformidade e regulamentação.
+* Manter registros e bancos de dados precisos relacionados a inspeções e resultados.
+* Manter-se informado sobre mudanças em leis, regulamentos e melhores práticas em administração pública.
+* Auxiliar no desenvolvimento de novas políticas e procedimentos para melhorar a prestação de serviços públicos.
+* Representar a agência em reuniões, audiências e fóruns públicos, conforme necessário.</t>
+  </si>
+  <si>
     <t>Official</t>
+  </si>
+  <si>
+    <t>Oficial</t>
   </si>
   <si>
     <t>* Communicating with clients to inform them of the necessary personal and other documents required for review and the forms they need to complete to obtain requested documents.
 * Preparing requested documents based on the information provided in the submitted documentation.
 * Printing documents in accordance with prescribed forms and templates.
 * Maintaining accurate records of received and issued documents.
 * Assisting in the organization of public administration activities and events.
 * Collaborating with various departments to ensure efficient processing of requests and documentation.
 * Providing guidance and support to clients regarding public administration procedures and requirements.
 * Monitoring and ensuring compliance with relevant regulations and policies.
 * Participating in training and development opportunities to enhance knowledge of public administration practices.
 * Contributing to the improvement of administrative processes and systems to increase efficiency and effectiveness.</t>
   </si>
   <si>
+    <t>* Comunicar com os clientes para informá-los sobre os documentos pessoais e outros necessários para revisão e os formulários que precisam preencher para obter os documentos solicitados.
+* Preparar os documentos solicitados com base nas informações fornecidas na documentação submetida.
+* Imprimir documentos de acordo com os formulários e modelos prescritos.
+* Manter registros precisos dos documentos recebidos e emitidos.
+* Auxiliar na organização de atividades e eventos de administração pública.
+* Colaborar com vários departamentos para garantir o processamento eficiente de solicitações e documentação.
+* Fornecer orientação e apoio aos clientes sobre procedimentos e requisitos de administração pública.
+* Monitorar e garantir a conformidade com regulamentações e políticas relevantes.
+* Participar de oportunidades de treinamento e desenvolvimento para aprimorar o conhecimento de práticas de administração pública.
+* Contribuir para a melhoria de processos e sistemas administrativos para aumentar a eficiência e eficácia.</t>
+  </si>
+  <si>
     <t>* Performing administrative tasks to support the efficient operation of the office.
 * Managing correspondence, including emails and phone calls, ensuring timely responses.
 * Organizing and maintaining files, both physical and digital, for easy retrieval.
 * Scheduling appointments and meetings, coordinating calendars for staff and management.
 * Assisting in the preparation of reports, presentations, and other documentation.
 * Welcoming visitors and clients, providing excellent customer service and support.
 * Handling travel arrangements, including booking accommodations and transportation.
 * Maintaining office supplies inventory and placing orders as necessary.
 * Assisting in the organization of company events and meetings, including logistics and catering.
 * Supporting the team with various administrative duties as required to enhance productivity.</t>
   </si>
   <si>
+    <t>* Realizar tarefas administrativas para apoiar a operação eficiente do escritório.
+* Gerenciar a correspondência, incluindo e-mails e chamadas telefônicas, garantindo respostas oportunas.
+* Organizar e manter arquivos, físicos e digitais, para fácil recuperação.
+* Agendar compromissos e reuniões, coordenando calendários para funcionários e gerenciamento.
+* Auxiliar na preparação de relatórios, apresentações e outros documentos.
+* Receber visitantes e clientes, proporcionando excelente atendimento ao cliente e suporte.
+* Gerenciar arranjos de viagem, incluindo a reserva de acomodações e transporte.
+* Manter o inventário de suprimentos do escritório e fazer pedidos conforme necessário.
+* Auxiliar na organização de eventos e reuniões da empresa, incluindo logística e catering.
+* Apoiar a equipe com diversas tarefas administrativas conforme necessário para melhorar a produtividade.</t>
+  </si>
+  <si>
     <t>Senior Associate</t>
+  </si>
+  <si>
+    <t>Associado Sênior</t>
   </si>
   <si>
     <t>* Assisting in the development and implementation of public administration policies and programs.
 * Conducting research and analysis to support decision-making processes.
 * Collaborating with various stakeholders, including government agencies and community organizations.
 * Preparing reports, presentations, and documentation related to public administration initiatives.
 * Managing project timelines and ensuring deliverables are met according to established deadlines.
 * Facilitating communication between departments and ensuring alignment on objectives.
 * Organizing and participating in meetings, workshops, and public consultations.
 * Monitoring and evaluating the effectiveness of public policies and programs.
 * Providing guidance and support to junior staff and interns within the department.
 * Staying informed about legislative changes and best practices in public administration.</t>
   </si>
   <si>
+    <t>* Auxiliar no desenvolvimento e implementação de políticas e programas de administração pública.
+* Realizar pesquisas e análises para apoiar processos de tomada de decisões.
+* Colaborar com vários stakeholders, incluindo agências governamentais e organizações comunitárias.
+* Preparar relatórios, apresentações e documentação relacionada a iniciativas de administração pública.
+* Gerenciar cronogramas de projetos e garantir que os prazos sejam cumpridos de acordo com os prazos estabelecidos.
+* Facilitar a comunicação entre departamentos e garantir o alinhamento dos objetivos.
+* Organizar e participar de reuniões, oficinas e consultas públicas.
+* Monitorar e avaliar a eficácia das políticas e programas públicos.
+* Fornecer orientação e apoio ao pessoal júnior e estagiários dentro do departamento.
+* Manter-se informado sobre mudanças legislativas e melhores práticas em administração pública.</t>
+  </si>
+  <si>
     <t>Specialist Advisor</t>
+  </si>
+  <si>
+    <t>Conselheiro Especialista</t>
   </si>
   <si>
     <t>* Providing expert advice and guidance on public administration policies and procedures.
 * Conducting research and analysis to support decision-making and strategic planning.
 * Collaborating with government officials and stakeholders to develop and implement public programs.
 * Preparing detailed reports, presentations, and recommendations for senior management.
 * Assisting in the formulation of public policy initiatives and legislative proposals.
 * Monitoring and evaluating the effectiveness of public administration projects and initiatives.
 * Facilitating communication between various departments and external agencies.
 * Organizing and leading workshops, training sessions, and public consultations.
 * Ensuring compliance with relevant laws, regulations, and best practices in public administration.
 * Supporting the development of performance metrics and evaluation frameworks for public services.</t>
   </si>
   <si>
+    <t>* Prestar orientação e consultoria especializada sobre políticas e procedimentos de administração pública.
+* Realizar pesquisas e análises para apoiar a tomada de decisões e o planejamento estratégico.
+* Colaborar com funcionários do governo e partes interessadas para desenvolver e implementar programas públicos.
+* Preparar relatórios detalhados, apresentações e recomendações para a alta gestão.
+* Auxiliar na formulação de iniciativas de políticas públicas e propostas legislativas.
+* Monitorar e avaliar a eficácia de projetos e iniciativas de administração pública.
+* Facilitar a comunicação entre vários departamentos e agências externas.
+* Organizar e liderar oficinas, sessões de treinamento e consultas públicas.
+* Garantir a conformidade com leis, regulamentações e melhores práticas relevantes em administração pública.
+* Apoiar o desenvolvimento de métricas de desempenho e quadros de avaliação para serviços públicos.</t>
+  </si>
+  <si>
     <t>Specialist Official</t>
+  </si>
+  <si>
+    <t>Oficial Especialista</t>
   </si>
   <si>
     <t>* Providing expert advice and support on public administration policies and procedures.
 * Assisting in the development and implementation of administrative strategies and initiatives.
 * Conducting research and analysis to inform decision-making and policy formulation.
 * Preparing reports, presentations, and documentation for internal and external stakeholders.
 * Coordinating communication between various departments and external agencies.
 * Managing project timelines and ensuring compliance with regulations and standards.
 * Organizing and facilitating meetings, workshops, and training sessions.
 * Monitoring and evaluating the effectiveness of public administration programs and services.
 * Maintaining accurate records and databases related to administrative functions.
 * Supporting the preparation of budgets and financial reports related to public administration activities.
 * Acting as a liaison between the public and government entities, addressing inquiries and concerns.
 * Ensuring adherence to best practices in public administration and promoting transparency and accountability.</t>
   </si>
   <si>
+    <t>* Fornecer orientação especializada e apoio em políticas e procedimentos de administração pública.
+* Auxiliar no desenvolvimento e implementação de estratégias e iniciativas administrativas.
+* Realizar pesquisas e análises para informar a tomada de decisões e formulação de políticas.
+* Preparar relatórios, apresentações e documentação para partes interessadas internas e externas.
+* Coordenar a comunicação entre vários departamentos e agências externas.
+* Gerenciar cronogramas de projetos e garantir a conformidade com regulamentos e normas.
+* Organizar e facilitar reuniões, workshops e sessões de treinamento.
+* Monitorar e avaliar a eficácia de programas e serviços de administração pública.
+* Manter registros e bancos de dados precisos relacionados às funções administrativas.
+* Apoiar a preparação de orçamentos e relatórios financeiros relacionados às atividades de administração pública.
+* Atuar como elo de ligação entre o público e entidades governamentais, atendendo a consultas e preocupações.
+* Garantir a adesão às melhores práticas em administração pública e promover a transparência e a responsabilidade.</t>
+  </si>
+  <si>
     <t>State Advisor</t>
+  </si>
+  <si>
+    <t>Conselheiro de Estado</t>
   </si>
   <si>
     <t>* Advising government officials and agencies on policy development and implementation.
 * Conducting research and analysis to support decision-making processes.
 * Preparing reports, briefs, and presentations for stakeholders.
 * Collaborating with various departments to ensure effective communication and coordination of public initiatives.
 * Monitoring and evaluating the impact of policies and programs.
 * Engaging with community stakeholders to gather feedback and address concerns.
 * Assisting in the drafting of legislation and regulatory frameworks.
 * Providing guidance on legal and ethical standards in public administration.
 * Participating in meetings and forums to represent the interests of the state.
 * Facilitating training and development programs for public sector employees.
 * Ensuring compliance with governmental regulations and policies.
 * Supporting strategic planning and resource allocation within the public sector.
 * Maintaining up-to-date knowledge of relevant laws, regulations, and best practices in public administration.</t>
   </si>
   <si>
+    <t>* Assessorar funcionários e agências governamentais no desenvolvimento e implementação de políticas.
+* Realizar pesquisas e análises para apoiar os processos de tomada de decisão.
+* Preparar relatórios, resumos e apresentações para os stakeholders.
+* Colaborar com vários departamentos para garantir a comunicação eficaz e a coordenação de iniciativas públicas.
+* Monitorar e avaliar o impacto de políticas e programas.
+* Interagir com os stakeholders da comunidade para coletar feedback e abordar preocupações.
+* Auxiliar na elaboração de legislação e marcos regulatórios.
+* Fornecer orientação sobre padrões legais e éticos na administração pública.
+* Participar de reuniões e fóruns para representar os interesses do estado.
+* Facilitar programas de treinamento e desenvolvimento para funcionários do setor público.
+* Garantir a conformidade com regulamentos e políticas governamentais.
+* Apoiar o planejamento estratégico e a alocação de recursos dentro do setor público.
+* Manter conhecimento atualizado sobre leis, regulamentos e melhores práticas relevantes na administração pública.</t>
+  </si>
+  <si>
     <t>Quality Management</t>
   </si>
   <si>
+    <t>Gestão da Qualidade</t>
+  </si>
+  <si>
     <t>ISO Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em ISO</t>
   </si>
   <si>
     <t>* Managing the quality management system in the company developed on the basis of international ISO standards. 
 * Gradual and continuous monitoring of documentation system applications.
  * Supporting the application of the quality management system on the basis of requirements of ISO standards. 
 * Cooperating on the concept and design of quality policy, environmental policy, and directives of the company. 
 * Taking part in determining the quality objectives, development goals, as well as their subsequent implementation.</t>
   </si>
   <si>
+    <t>* Gerenciamento do sistema de gestão de qualidade na empresa desenvolvido com base nas normas internacionais ISO.
+* Monitoramento gradual e contínuo das aplicações do sistema de documentação.
+* Apoio à aplicação do sistema de gestão de qualidade com base nos requisitos das normas ISO.
+* Colaboração no conceito e design da política de qualidade, política ambiental e diretrizes da empresa.
+* Participação na definição dos objetivos de qualidade, metas de desenvolvimento, bem como sua implementação subsequente.</t>
+  </si>
+  <si>
     <t>Quality Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Qualidade</t>
   </si>
   <si>
     <t>* Drawing up the production control plan.
 * Performing process audits.
 * Performing mechanical and electronic measurements.
 * Considering the quality requirements from internal and external customers.
 * Resolving claims from internal and external customers.
 * Preparing materials for monthly reports.</t>
   </si>
   <si>
+    <t>* Elaborar o plano de controle da produção.
+* Realizar auditorias de processos.
+* Realizar medições mecânicas e eletrônicas.
+* Considerar os requisitos de qualidade dos clientes internos e externos.
+* Resolver reclamações de clientes internos e externos.
+* Preparar materiais para relatórios mensais.</t>
+  </si>
+  <si>
     <t>* Conducting random, extraordinary, dynamic, and final inspections.
 * Documenting errors in production.
 * Cooperating with the manufacturing department in the implementation of action plans, corrective measures, and process improvement.
 * Implementing technical solutions aimed at eliminating errors of processes and products.</t>
   </si>
   <si>
+    <t>* Realizar inspeções aleatórias, extraordinárias, dinâmicas e finais.
+* Documentar erros na produção.
+* Cooperar com o departamento de manufatura na implementação de planos de ação, medidas corretivas e melhoria de processos.
+* Implementar soluções técnicas visando eliminar erros de processos e produtos.</t>
+  </si>
+  <si>
     <t>Quality Planner</t>
+  </si>
+  <si>
+    <t>Planejador de Qualidade</t>
   </si>
   <si>
     <t>* Developing and implementing quality plans to ensure compliance with industry standards and regulations.
 * Collaborating with cross-functional teams to identify quality requirements and establish quality metrics.
 * Conducting regular quality audits and inspections to assess adherence to quality standards.
 * Analyzing data from quality tests and inspections to identify trends and areas for improvement.
 * Preparing detailed reports on quality performance and presenting findings to management.
 * Coordinating with suppliers and vendors to ensure quality materials and components are received.
 * Providing training and support to team members on quality control processes and best practices.
 * Assisting in the development of corrective and preventive action plans to address quality issues.
 * Monitoring and evaluating the effectiveness of quality improvement initiatives.
 * Staying updated on industry advancements and best practices in quality management.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar planos de qualidade para garantir a conformidade com os padrões e regulamentos da indústria.
+* Colaborar com equipes multifuncionais para identificar requisitos de qualidade e estabelecer métricas de qualidade.
+* Realizar auditorias e inspeções de qualidade regulares para avaliar a adesão aos padrões de qualidade.
+* Analisar dados de testes e inspeções de qualidade para identificar tendências e áreas de melhoria.
+* Preparar relatórios detalhados sobre o desempenho da qualidade e apresentar os resultados à gerência.
+* Coordenar com fornecedores e vendedores para garantir que sejam recebidos materiais e componentes de qualidade.
+* Fornecer treinamento e apoio aos membros da equipe sobre processos de controle de qualidade e melhores práticas.
+* Auxiliar no desenvolvimento de planos de ação corretiva e preventiva para resolver problemas de qualidade.
+* Monitorar e avaliar a eficácia das iniciativas de melhoria da qualidade.
+* Manter-se atualizado sobre os avanços da indústria e as melhores práticas em gestão da qualidade.</t>
+  </si>
+  <si>
     <t>Security &amp; Protection</t>
   </si>
   <si>
+    <t>Proteção &amp; segurança</t>
+  </si>
+  <si>
     <t>Fire Officer</t>
+  </si>
+  <si>
+    <t>Técnico de proteção contra incêndio</t>
   </si>
   <si>
     <t>* Performing preventive fire inspections.
 * Determining sites with an increased risk of fire and the number of members of the fire patrol.
 * Conducting training in fire protection and professional fire patrol training.
 * Completing, managing and maintaining the documentation regarding fire protection in accordance with the actual state.
 * Determining the fire safety requirements in the event of change in the use of buildings.
 * Completing the documentation regarding fire protection of the used building.
 * Organising and evaluating fire drills.</t>
   </si>
   <si>
+    <t>* Realizar inspeções preventivas de incêndio.
+* Determinar locais com um risco aumentado de incêndio e o número de membros da patrulha de incêndio.
+* Realizar treinamentos em proteção contra incêndio e treinamento profissional em patrulha de incêndio.
+* Completar, gerenciar e manter a documentação referente à proteção contra incêndio, de acordo com o estado atual.
+* Determinar os requisitos de segurança contra incêndio em caso de alteração no uso de edifícios.
+* Completar a documentação referente à proteção contra incêndio do edifício utilizado.
+* Organizar e avaliar simulados de incêndio.</t>
+  </si>
+  <si>
     <t>Firefighter, Rescuer</t>
+  </si>
+  <si>
+    <t>Bombeiro, Socorrista</t>
   </si>
   <si>
     <t>* Fire-fighting with water and foam.
 * Performing of actions aimed at the prevention of fire or the further spread of fire.
 * Driving a fire vehicle.
 * Extricating people from road accidents using special technical equipment.
 * Eliminating the consequences of road accidents.
 * Entering locked premises using brute force (in extreme cases). 
 * Controlling the functionality and completeness of fire equipment and appliances.
 * Attending tactical fire exercises and trainings.</t>
   </si>
   <si>
+    <t>* Combate a incêndios com água e espuma.
+* Realização de ações visando a prevenção de incêndios ou a propagação adicional do fogo.
+* Conduzir um veículo de combate a incêndios.
+* Remoção de pessoas de acidentes de trânsito utilizando equipamentos técnicos especiais.
+* Eliminação das consequências de acidentes de trânsito.
+* Entrada em locais fechados utilizando força bruta (em casos extremos).
+* Controle da funcionalidade e completude dos equipamentos e aparelhos de combate a incêndios.
+* Participação em exercícios e treinamentos táticos de combate a incêndios.</t>
+  </si>
+  <si>
     <t>Health and Safety Officer</t>
+  </si>
+  <si>
+    <t>Técnico de Saúde e Segurança</t>
   </si>
   <si>
     <t>* Checking compliance with safety regulations and standards in the workplace.
 * Designing measures eliminating detected drawbacks.
 * Creating and updating internal occupational health and safety regulations.
 * Conducting entry and continuous staff trainings in occupational health and safety.
 * Performing inspections and safety audits.
 * Cooperating with government authorities in the investigation of accidents at work and writing protocols.
 * Monitoring legislative changes concerning OSH.
 * Managing documentation and records on OSH.</t>
   </si>
   <si>
+    <t>* Verificar a conformidade com as regulamentações e normas de segurança no local de trabalho.
+* Projetar medidas para eliminar as desvantagens detectadas.
+* Criar e atualizar as regulamentações internas de saúde e segurança ocupacionais.
+* Realizar treinamentos de ingresso e continuados para os funcionários em saúde e segurança ocupacionais.
+* Realizar inspeções e auditorias de segurança.
+* Cooperar com autoridades governamentais na investigação de acidentes de trabalho e redigir protocolos.
+* Acompanhar as alterações legislativas relativas à SST.
+* Gerenciar a documentação e os registros de SST.</t>
+  </si>
+  <si>
     <t>Police Inspector</t>
+  </si>
+  <si>
+    <t>Inspetor policial</t>
   </si>
   <si>
     <t>* Conducting investigations into criminal activities and incidents.
 * Enforcing laws and regulations to maintain public order and safety.
 * Gathering evidence and preparing detailed reports for prosecution.
 * Collaborating with other law enforcement agencies and community organizations.
 * Responding to emergency calls and providing assistance at crime scenes.
 * Interviewing witnesses and suspects to obtain relevant information.
 * Patrolling assigned areas to deter and detect criminal behavior.
 * Participating in community outreach programs to build trust and cooperation.
 * Educating the public on crime prevention strategies and safety practices.
 * Attending court proceedings to provide testimony as needed.
 * Maintaining accurate records of all activities and incidents.
 * Completing ongoing training and professional development to stay current with law enforcement practices and technologies.
 * Upholding ethical standards and demonstrating integrity in all interactions.
 * Utilizing technology and tools for crime analysis and reporting.
 * Ensuring compliance with departmental policies and legal standards.</t>
   </si>
   <si>
+    <t>* Realizar investigações sobre atividades e incidentes criminais.
+* Fiscalizar leis e regulamentos para manter a ordem e a segurança públicas.
+* Coletar provas e preparar relatórios detalhados para processos judiciais.
+* Colaborar com outras agências de aplicação da lei e organizações comunitárias.
+* Responder a chamadas de emergência e prestar assistência em cenas de crimes.
+* Entrevistar testemunhas e suspeitos para obter informações relevantes.
+* Patrulhar áreas designadas para dissuadir e detectar comportamento criminoso.
+* Participar de programas de divulgação comunitária para construir confiança e cooperação.
+* Educar o público sobre estratégias de prevenção de crimes e práticas de segurança.
+* Comparecer a processos judiciais para fornecer testemunho quando necessário.
+* Manter registros precisos de todas as atividades e incidentes.
+* Concluir treinamento contínuo e desenvolvimento profissional para se manter atualizado sobre práticas e tecnologias de aplicação da lei.
+* Defensar padrões éticos e demonstrar integridade em todas as interações.
+* Utilizar tecnologia e ferramentas para análise e registro de crimes.
+* Garantir a conformidade com políticas departamentais e padrões legais.</t>
+  </si>
+  <si>
     <t>Police Officer</t>
+  </si>
+  <si>
+    <t>Policial</t>
   </si>
   <si>
     <t>* Exposing and investigating crimes, misdemeanours and offences.
 * Interrogation of eye witnesses and suspects, taking notes.
 * Writing statements and other records. 
 * Issuing, writing, and collecting fines for traffic offences.
 * Using specific coercive means to detain suspects/perpetrators while limiting their personal freedom.
 * Instructing detained persons of their rights.
 * Driving motor vehicles and motorcycles.
 * Participating in meetings, lectures, and programmes focused on preventing crime.</t>
   </si>
   <si>
+    <t>* Revelar e investigar crimes, contravenções e infrações.
+* Interrogatório de testemunhas oculares e suspeitos, tomando notas.
+* Redação de declarações e outros registros.
+* Emissão, redação e arrecadação de multas por infrações de trânsito.
+* Utilização de meios coercivos específicos para deter suspeitos/autores, limitando a sua liberdade pessoal.
+* Instruir pessoas detidas sobre os seus direitos.
+* Conduzir veículos automóveis e motociclos.
+* Participar em reuniões, palestras e programas centrados na prevenção do crime.</t>
+  </si>
+  <si>
     <t>Prison Officer</t>
+  </si>
+  <si>
+    <t>Guarda prisional</t>
   </si>
   <si>
     <t>* Monitoring the behaviour and movement of prisoners during the breaks for meals, sports activities, work activities and visits.
 * Performing personal searches of prisoners and prison cells, confiscating illegal items, narcotics and psychotropic substances, weapons and valuables.
 * Checking the security prison cells, gates, locks, bars.
 * Escorting prisoners from custodial institution to enforcement of custody/imprisonment to court proceedings, medical examinations, etc.
 * Applying coercive measures in the event of an outbreak of riots, physical assaults, escape attempts, etc.</t>
   </si>
   <si>
+    <t>* Monitorar o comportamento e o movimento dos prisioneiros durante os intervalos para refeições, atividades esportivas, atividades laborais e visitas.
+* Realizar buscas pessoais nos prisioneiros e celas, confiscando itens ilegais, substâncias narcóticas e psicotrópicas, armas e objetos de valor.
+* Verificar as condições de segurança das celas, portões, fechaduras e grades.
+* Acompanhar prisioneiros da instituição custodial para cumprimento de prisão ou detenção em julgamentos, exames médicos, etc.
+* Aplicar medidas coercitivas em caso de eclosão de motins, agressões físicas, tentativas de fuga, etc.</t>
+  </si>
+  <si>
     <t>Safety specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Segurança</t>
   </si>
   <si>
     <t>* Conducting risk assessments to identify potential hazards and implement safety measures.
 * Developing and implementing safety policies and procedures in accordance with local regulations and industry standards.
 * Providing training and guidance to employees on safety practices and emergency preparedness.
 * Monitoring workplace conditions and ensuring compliance with safety regulations.
 * Investigating accidents and incidents to determine root causes and recommend corrective actions.
 * Collaborating with management to promote a culture of safety within the organization.
 * Maintaining accurate records of safety inspections, incidents, and training sessions.
 * Staying updated on industry trends and regulatory changes related to workplace safety.
 * Assisting in the development of safety-related materials and communication strategies.
 * Conducting safety audits and inspections to ensure adherence to established safety protocols.</t>
   </si>
   <si>
+    <t>* Realizar avaliações de risco para identificar potenciais perigos e implementar medidas de segurança.
+* Desenvolver e implementar políticas e procedimentos de segurança de acordo com as regulamentações locais e padrões da indústria.
+* Fornecer treinamento e orientação aos funcionários sobre práticas de segurança e preparação para emergências.
+* Monitorar as condições do local de trabalho e garantir a conformidade com as regulamentações de segurança.
+* Investigar acidentes e incidentes para determinar as causas raiz e recomendar ações corretivas.
+* Colaborar com a gestão para promover uma cultura de segurança dentro da organização.
+* Manter registros precisos de inspeções de segurança, incidentes e sessões de treinamento.
+* Manter-se atualizado sobre tendências da indústria e mudanças regulamentares relacionadas à segurança no local de trabalho.
+* Auxiliar no desenvolvimento de materiais e estratégias de comunicação relacionados à segurança.
+* Realizar auditorias e inspeções de segurança para garantir a adesão aos protocolos de segurança estabelecidos.</t>
+  </si>
+  <si>
     <t>Security Guard</t>
+  </si>
+  <si>
+    <t>Guarda de Segurança</t>
   </si>
   <si>
     <t>* Securing the protection of physical persons and private property.
 * Performing regular patrols around protected buildings and neighbouring areas.
 * Performing patrols in the event that a breach of a protected area is signalled.
 * Monitoring buildings and neighbouring areas using security camera systems.
 * Determining and recording the identity of individuals. 
 * Checking people entering a building, performing regular or random personal searches when the presence of dangerous or forbidden items is suspected.
 *Checking people leaving a building, performing regular or random personal searches when theft or misappropriation is suspected.
 * Using speed, force, and other coercive means to detain a person, if needed.
 * Co-operation with the police, firefighters, and rescue team members.
 * Providing aid and assistance to the public.</t>
   </si>
   <si>
+    <t>* Garantir a proteção de pessoas físicas e propriedade privada.
+* Realizar patrulhas regulares em torno de edifícios protegidos e áreas vizinhas.
+* Realizar patrulhas no caso de uma violação de uma área protegida ser sinalizada.
+* Monitorar edifícios e áreas vizinhas utilizando sistemas de câmeras de segurança.
+* Determinar e registrar a identidade das pessoas.
+* Verificar as pessoas que entram em um edifício, realizando buscas pessoais regulares ou aleatórias quando há suspeita da presença de itens perigosos ou proibidos.
+* Verificar as pessoas que saem de um edifício, realizando buscas pessoais regulares ou aleatórias quando há suspeita de roubo ou apropriação indébita.
+* Utilizar velocidade, força e outros meios coercitivos para deter uma pessoa, se necessário.
+* Cooperação com a polícia, bombeiros e membros da equipe de resgate.
+* Fornecer ajuda e assistência ao público.</t>
+  </si>
+  <si>
     <t>Security Service Director</t>
+  </si>
+  <si>
+    <t>Diretor de Segurança</t>
   </si>
   <si>
     <t>* Overseeing and managing all security operations within the organization.
 * Developing and implementing security policies, protocols, and procedures to ensure a safe environment.
 * Coordinating with local law enforcement and emergency services to enhance security measures.
 * Conducting risk assessments and vulnerability analyses to identify potential security threats.
 * Leading and training security personnel to ensure adherence to security standards and practices.
 * Monitoring security systems and reviewing incident reports to improve response strategies.
 * Collaborating with various departments to address security concerns and ensure compliance with regulations.
 * Managing budgets and resources allocated for security operations and initiatives.
 * Preparing and presenting security reports to senior management and stakeholders.
 * Ensuring the continuous improvement of security processes and technologies to adapt to evolving threats.
 * Acting as the primary point of contact for security-related inquiries and incidents within the organization.
 * Promoting a culture of safety and security awareness among employees and visitors.</t>
   </si>
   <si>
+    <t>* Supervisionar e gerenciar todas as operações de segurança dentro da organização.
+* Desenvolver e implementar políticas, protocolos e procedimentos de segurança para garantir um ambiente seguro.
+* Coordenar com as autoridades policiais e serviços de emergência locais para melhorar as medidas de segurança.
+* Realizar avaliações de risco e análises de vulnerabilidade para identificar potenciais ameaças à segurança.
+* Liderar e treinar o pessoal de segurança para garantir a adesão aos padrões e práticas de segurança.
+* Monitorar os sistemas de segurança e revisar os relatórios de incidentes para melhorar as estratégias de resposta.
+* Colaborar com vários departamentos para abordar preocupações de segurança e garantir a conformidade com as regulamentações.
+* Gerenciar os orçamentos e recursos alocados para operações e iniciativas de segurança.
+* Preparar e apresentar relatórios de segurança à gestão sênior e às partes interessadas.
+* Garantir a melhoria contínua dos processos e tecnologias de segurança para se adaptar às ameaças em evolução.
+* Atuar como o principal ponto de contato para consultas e incidentes relacionados à segurança dentro da organização.
+* Promover uma cultura de segurança e conscientização sobre a segurança entre funcionários e visitantes.</t>
+  </si>
+  <si>
     <t>Security service technician</t>
+  </si>
+  <si>
+    <t>Técnico de serviço de segurança</t>
   </si>
   <si>
     <t>* installation, configuration and commissioning of technical protection systems (video surveillance, anti-burglary, access control), automatic fire alarm systems, SOS systems, intercom and video intercom systems, sound systems, anti-burglary lighting, ramps and barriers, revolving barriers, vehicle monitoring
 * Functional testing of installed equipment and software
 * Maintenance and servicing of the installed technical protection systems at the service user's facilities
 * independent resolution of known technical problems and/or in recurring situations
 * Supervision and control of electrical installation works and structural cabling works of the technical protection system</t>
   </si>
   <si>
+    <t>* instalação, configuração e colocação em funcionamento de sistemas técnicos de proteção (videovigilância, anti-roubo, controlo de acessos), sistemas automáticos de alarme de incêndio, sistemas SOS, sistemas de intercomunicação e vídeo-porteiro, sistemas de som, iluminação anti-roubo, rampas e barreiras, barreiras giratórias , monitoramento de veículos
+* Teste funcional de equipamentos e softwares instalados
+* Manutenção e assistência dos sistemas de proteção técnica instalados nas instalações do usuário do serviço
+* resolução independente de problemas técnicos conhecidos e/ou em situações recorrentes
+* Fiscalização e controle das obras de instalação elétrica e cabeamento estrutural do sistema técnico de proteção</t>
+  </si>
+  <si>
     <t>Soldier</t>
+  </si>
+  <si>
+    <t>Soldado</t>
   </si>
   <si>
     <t>* Participating in domestic and overseas military operations.
 * Completing orders from superiors.
 * Responsibility for entrusted military accoutrement and weaponry.
 * Maintenance of entrusted military accoutrement and weaponry.
 * Driving motor vehicles and operating military equipment.
 * Helping civilians in case of contingency (floods etc.).</t>
   </si>
   <si>
+    <t>* Participar em operações militares nacionais e no exterior.
+* Cumprir ordens de superiores.
+* Responsabilidade por equipamentos e armas militares confiados.
+* Manutenção de equipamentos e armas militares confiados.
+* Conduzir veículos motorizados e operar equipamentos militares.
+* Ajudar civis em caso de contingência (inundações, etc.).</t>
+  </si>
+  <si>
     <t>Service Industries</t>
   </si>
   <si>
+    <t>Serviços</t>
+  </si>
+  <si>
     <t>Beautician</t>
+  </si>
+  <si>
+    <t>Esteticista</t>
   </si>
   <si>
     <t>* Cleansing and deep cleansing of the skin.
 * Face, neck, and décolletage massaging.
 * Application of facial masks and wraps.
 * Dyeing eyelashes and eyebrows.
 * Removal of unwanted hair on the face and other body parts.
 * Providing skin diagnosis and providing advice on good skin care.
 * Selling cosmetic products.</t>
   </si>
   <si>
+    <t>* Limpeza e limpeza profunda da pele.
+* Massagem do rosto, pescoço e decote.
+* Aplicação de máscaras e envoltórios faciais.
+* Tingimento de cílios e sobrancelhas.
+* Remoção de pelos indesejados no rosto e outras partes do corpo.
+* Fornecimento de diagnóstico da pele e fornecimento de conselhos sobre cuidados de pele adequados.
+* Venda de produtos cosméticos.</t>
+  </si>
+  <si>
     <t>Bicycle mechanic</t>
+  </si>
+  <si>
+    <t>Mecânico de Bicicletas</t>
   </si>
   <si>
     <t>* Performing maintenance and repairs on various types of bicycles, ensuring optimal performance and safety.
 * Diagnosing mechanical issues and providing effective solutions to enhance bicycle functionality.
 * Assembling and disassembling bicycles for repairs, upgrades, and customizations.
 * Conducting thorough inspections of bicycles to identify wear and tear, replacing parts as necessary.
 * Preparing bicycles for customers, including cleaning and tuning to meet quality standards.
 * Assisting customers with selecting appropriate bicycles and accessories based on their needs and preferences.
 * Providing guidance on proper bicycle care and maintenance to customers.
 * Occasionally transporting bicycles to and from different locations as required.
 * Maintaining a clean and organized workspace, ensuring all tools and equipment are properly stored.
 * Keeping up-to-date with the latest trends and technologies in the cycling industry to provide informed service.
 * Collaborating with team members to improve service efficiency and customer satisfaction.</t>
   </si>
   <si>
+    <t>* Realizar manutenção e reparos em vários tipos de bicicletas, garantindo o desempenho e a segurança ótimos.
+* Diagnosticar problemas mecânicos e fornecer soluções eficazes para aprimorar a funcionalidade da bicicleta.
+* Montar e desmontar bicicletas para reparos, atualizações e personalizações.
+* Realizar inspeções completas das bicicletas para identificar o desgaste e substituir peças quando necessário.
+* Preparar bicicletas para os clientes, incluindo limpeza e ajustes para atender aos padrões de qualidade.
+* Ajudar os clientes a selecionar bicicletas e acessórios apropriados com base em suas necessidades e preferências.
+* Fornecer orientações sobre o cuidado e a manutenção adequados da bicicleta para os clientes.
+* Ocasionalmente transportar bicicletas para e de diferentes localizações conforme necessário.
+* Manter um espaço de trabalho limpo e organizado, garantindo que todas as ferramentas e equipamentos sejam armazenados corretamente.
+* Manter-se atualizado sobre as últimas tendências e tecnologias da indústria ciclista para fornecer um serviço informado.
+* Colaborar com os membros da equipe para melhorar a eficiência do serviço e a satisfação do cliente.</t>
+  </si>
+  <si>
     <t>Car Wash Worker</t>
+  </si>
+  <si>
+    <t>Trabalhador de lavagem de carros</t>
   </si>
   <si>
     <t>* Manual cleaning of cars, wet cleaning
 * Complete care of the exterior and interior of cars
 * wet cleaning
 * Polishing and renovation paint
 * Receiving orders, working with the cash register, communication with the customer</t>
   </si>
   <si>
+    <t>* Limpeza manual de carros, limpeza a úmido
+* Cuidado completo do exterior e interior dos carros
+* Limpeza a úmido
+* Polimento e renovação de pintura
+* Recebimento de pedidos, trabalho com caixa registradora, comunicação com o cliente</t>
+  </si>
+  <si>
     <t>Florist</t>
+  </si>
+  <si>
+    <t>Florista</t>
   </si>
   <si>
     <t>* Selling flowers, bouquets, wreaths and complementary goods.
 * Cutting live, dried and artificial flowers.
 * Binding and arranging flowers, bouquets and wreaths, depending on the occasion and requirements of clients.
 * Designing floral decoration for interior and exterior areas.
 * Providing advice on growing and caring for purchased plants.</t>
   </si>
   <si>
+    <t>* Vender flores, buquês, coroas e produtos complementares.
+* Cortar flores frescas, secas e artificiais.
+* Amarrar e arranjar flores, buquês e coroas, de acordo com a ocasião e os requisitos dos clientes.
+* Projetar decoração floral para áreas internas e externas.
+* Oferecer aconselhamento sobre o cultivo e cuidado de plantas compradas.</t>
+  </si>
+  <si>
     <t>Funeral service worker</t>
+  </si>
+  <si>
+    <t>Funcionário funerário</t>
   </si>
   <si>
     <t>* Assisting families in planning and organizing funeral services in a compassionate and respectful manner.
 * Providing guidance on funeral arrangements, including casket selection, transportation, and memorial services.
 * Coordinating with various service providers, such as cemeteries, crematories, and florists.
 * Preparing and filing necessary legal documents, such as death certificates and permits.
 * Ensuring the proper care and preparation of the deceased, including embalming and dressing.
 * Managing logistics for the funeral service, including setting up the venue and overseeing the service proceedings.
 * Offering emotional support and counseling to grieving families throughout the planning process.
 * Maintaining a clean and respectful environment in the funeral home and associated facilities.
 * Adhering to health and safety regulations and ethical standards in all aspects of the job.
 * Participating in ongoing professional development and training to stay current with industry practices and regulations.</t>
   </si>
   <si>
+    <t>* Auxiliar as famílias no planejamento e organização de serviços funerários de forma compassiva e respeitosa.
+* Fornecer orientação sobre arranjos funerários, incluindo a escolha do caixão, transporte e serviços memoriais.
+* Coordenar com vários prestadores de serviços, como cemitérios, crematórios e floristas.
+* Preparar e registrar documentos legais necessários, como certificados de óbito e licenças.
+* Garantir o cuidado e preparo adequados do falecido, incluindo embalsamamento e vestuário.
+* Gerenciar a logística do serviço funerário, incluindo a configuração do local e a supervisão dos procedimentos do serviço.
+* Oferecer apoio emocional e aconselhamento às famílias enlutadas durante todo o processo de planejamento.
+* Manter um ambiente limpo e respeitoso na funerária e em suas instalações associadas.
+* Cumprir regulamentos de saúde e segurança e padrões éticos em todos os aspectos do trabalho.
+* Participar de desenvolvimento profissional contínuo e treinamento para estar atualizado com as práticas e regulamentos da indústria.</t>
+  </si>
+  <si>
     <t>Gaming / Casino Operator</t>
+  </si>
+  <si>
+    <t>Operador de Sala de Jogos / Cassino</t>
   </si>
   <si>
     <t>Serving guests in a gaming room or casino.
 Supervising the operation of gaming devices.
 Providing information about games and rules.
 Handling basic technical and operational issues.
 Checking player age and eligibility.
 Complying with internal and legal regulations.
 Maintaining cleanliness and order in the venue.</t>
   </si>
   <si>
+    <t>Atendimento aos clientes de uma sala de jogos ou casino.
+Supervisão do funcionamento dos equipamentos de jogo.
+Fornecimento de informações sobre jogos e regras.
+Resolução de problemas técnicos e operacionais básicos.
+Verificação da idade e elegibilidade dos jogadores.
+Cumprimento das regras internas e da legislação.
+Garantia de limpeza e boa organização no espaço.</t>
+  </si>
+  <si>
     <t>Gardener</t>
+  </si>
+  <si>
+    <t>Jardineiro</t>
   </si>
   <si>
     <t>* Caring for flower beds, lawns, trees and shrubs in gardens, orchards and public parks.
 * Hoeing and fertilising the soil, pulling weeds.
 * Planting and irrigating decorative plants, shrubs, trees and hedges.
 * Seeding, watering and mowing lawns.
 * Protecting vegetation from pests and diseases using chemical agents.
 * Harvesting and storing fruit and vegetables.
 * Repairing garden tools.</t>
   </si>
   <si>
+    <t>* Cuidar de canteiros de flores, gramados, árvores e arbustos em jardins, pomares e parques públicos.
+* Capinar e adubar o solo, arrancar ervas daninhas.
+* Plantar e irrigar plantas decorativas, arbustos, árvores e sebes.
+* Semear, regar e cortar gramados.
+* Proteger a vegetação contra pragas e doenças utilizando agentes químicos.
+* Colher e armazenar frutas e legumes.
+* Reparar ferramentas de jardinagem.</t>
+  </si>
+  <si>
     <t>Goldsmith, Jeweller</t>
+  </si>
+  <si>
+    <t>Ourives, joalheiro</t>
   </si>
   <si>
     <t>* Preparing material, work tools, equipment, and devices.
 * Making jewellery from ferrous, non-ferrous, precious metals, and their alloys.
 * Cutting, encasing, and polishing natural, synthetic and precious stones.
 * Engraving text, symbols, and ornaments into jewellery.
 * Repairing and adjusting jewellery according to customers’ requirements.
 * Selling jewellery to customers, providing advice.</t>
   </si>
   <si>
+    <t>* Preparar materiais, ferramentas de trabalho, equipamentos e dispositivos.
+* Confeccionar joias a partir de metais ferrosos, não ferrosos, preciosos e suas ligas.
+* Cortar, engastar e polir pedras naturais, sintéticas e preciosas.
+* Gravar texto, símbolos e ornamentos em joias.
+* Reparar e ajustar joias de acordo com os requisitos dos clientes.
+* Vender joias aos clientes, fornecendo aconselhamento.</t>
+  </si>
+  <si>
     <t>Hairdresser</t>
+  </si>
+  <si>
+    <t>Cabeleireiro</t>
   </si>
   <si>
     <t>* Typical activities carried out in the position.
 * Cutting hair with hairdressing scissors and hair trimmers according to the individual requirements from clients.
 * Washing hair, massaging the scalp.
 * Combing, brushing, hot-combing and drying hair.
 * Dyeing, highlighting and toning hair.
 * Providing water, blow-drying and permanent waves.
 * Shaving and trimming beards and moustaches.
 * Providing advice to clients regarding the hair care.
 * Keeping the workplace clean and tidy.</t>
   </si>
   <si>
+    <t>* Atividades típicas realizadas no cargo.
+* Cortar cabelo com tesouras de cabeleireiro e aparadores de cabelo de acordo com as necessidades individuais dos clientes.
+* Lavar cabelo, massagear o couro cabeludo.
+* Pentear, escovar, alisar e secar cabelo.
+* Tingir, fazer mechas e ajustar o tom do cabelo.
+* Fornecer água, secagem com secador e ondas permanentes.
+* Fazer barba e aparar bigodes.
+* Oferecer aconselhamento aos clientes sobre cuidados com o cabelo.
+* Manter o local de trabalho limpo e organizado.</t>
+  </si>
+  <si>
     <t>Housekeeper</t>
+  </si>
+  <si>
+    <t>Empregada</t>
   </si>
   <si>
     <t xml:space="preserve">* managing household - taking care about household
 * organizing activities in the department of the hotel rooms
 * keeping records
 * providing services for the guests
 </t>
   </si>
   <si>
+    <t>* gerenciar a casa - cuidar da casa
+* organizar atividades no departamento de quartos do hotel
+* manter registros
+* prestar serviços aos hóspedes</t>
+  </si>
+  <si>
     <t>Housekeeping Supervisor</t>
+  </si>
+  <si>
+    <t>Supervisor de Limpeza</t>
   </si>
   <si>
     <t xml:space="preserve">* Issuing supplies and equipment to workers. 
 * Inspecting work performed to ensure that it meets specifications and established standards. 
 * Instructing staff in work policies and procedures.
 * Investigating complaints about service and equipment, and take corrective action. 
 * Evaluating employee performance and recommend personnel actions such as promotions, transfers, and dismissals. 
 * Checking and maintaining equipment to ensure that it is in working order. 
 * Performing or assisting with cleaning duties as necessary. 
 * Inspecting and evaluating the physical condition of facilities to determine the type of work required. 
 * Recommending upgrades that could improve service and increase operational efficiency. 
 * Coordinating activities with other departments to ensure that services are provided in an efficient and timely manner. 
 * Selecting the most suitable cleaning materials for different types of linens, furniture, flooring, and surfaces. 
 * Planning and preparing employee work schedules. 
 * Establishing and implementing operational standards and procedures for the departments supervised. 
 * Supervising in-house services such as laundries, maintenance and repair, dry cleaning, or valet services. 
 </t>
   </si>
   <si>
+    <t>* Fornecer suprimentos e equipamentos aos trabalhadores.
+* Inspecionar os trabalhos executados para garantir que atendam às especificações e padrões estabelecidos.
+* Instruir a equipe nas políticas e procedimentos de trabalho.
+* Investigar reclamações sobre serviços e equipamentos e tomar medidas corretivas.
+* Avaliar o desempenho dos funcionários e recomendar ações de pessoal, como promoções, transferências e demissões.
+* Verificar e manter os equipamentos para garantir que estejam em ordem de funcionamento.
+* Realizar ou auxiliar nas tarefas de limpeza, conforme necessário.
+* Inspecionar e avaliar a condição física das instalações para determinar o tipo de trabalho necessário.
+* Recomendar atualizações que possam melhorar o serviço e aumentar a eficiência operacional.
+* Coordenar atividades com outros departamentos para garantir que os serviços sejam prestados de forma eficiente e atempada.
+* Selecionar os materiais de limpeza mais adequados para diferentes tipos de roupas de cama, móveis, pisos e superfícies.
+* Planejar e preparar os cronogramas de trabalho dos funcionários.
+* Estabelecer e implementar padrões e procedimentos operacionais para os departamentos supervisionados.
+* Supervisionar serviços internos, como lavanderias, manutenção e reparos, lavagem a seco ou serviços de valet.</t>
+  </si>
+  <si>
     <t>Image Stylist, Beauty Stylist</t>
+  </si>
+  <si>
+    <t>Estilista de Imagem, Estilista de Beleza</t>
   </si>
   <si>
     <t>* Providing advice on the choice of suitable clothing, footwear, accessories and cosmetics subject to the colour type of clients, their figure, age, status, occasion etc.
 * Determining the so-called colour types and colour shades associated with them that suit the client’s face.
 * Managing the wardrobe.
 * Accompanying clients while shopping for/buying clothing, footwear, accessories and cosmetics.
 * Applying daytime and evening make-up.</t>
+  </si>
+  <si>
+    <t>* Aconselhamento na escolha de roupas, calçados, acessórios e cosméticos adequados ao tipo de cor do cliente, sua figura, idade, status, ocasião, etc.
+* Determinação do tipo de cor e tonalidades associadas que se adaptam ao rosto do cliente.
+* Gerenciamento do guarda-roupa.
+* Acompanhamento de clientes durante compras de roupas, calçados, acessórios e cosméticos.
+* Aplicação de maquiagem para dia e noite.</t>
   </si>
   <si>
     <t>* Getting familiar with the requirements and expectations of clients.
 * Implementing field reconnaissance, analysing the soil quality, climate type, nature of the terrain and other factors.
 * Completing preliminary architectural designs of gardens, parks, orchards and areas of a similar nature.
 * Designing landscaping and garden structures using specialised software.
 * Defining the preliminary costs for the project.
 * Consulting with clients and professionals in the field concerning the used plants and materials.
 * Implementing the author's supervision of the overall project implementation.
 * Providing advice on landscape architecture.</t>
   </si>
   <si>
+    <t>* Familiarizar-se com os requisitos e expectativas dos clientes.
+* Realizar reconhecimento de campo, analisando a qualidade do solo, tipo de clima, natureza do terreno e outros fatores.
+* Concluir projetos arquitetônicos preliminares de jardins, parques, pomares e áreas de natureza semelhante.
+* Projetar estruturas de paisagismo e jardim utilizando software especializado.
+* Definir os custos preliminares do projeto.
+* Consultar com clientes e profissionais do setor sobre as plantas e materiais utilizados.
+* Implementar a supervisão autoral da implementação geral do projeto.
+* Fornecer orientação sobre arquitetura paisagística.</t>
+  </si>
+  <si>
     <t>Maintenance Worker</t>
+  </si>
+  <si>
+    <t>Encarregado de manutenção/Faz-tudo</t>
   </si>
   <si>
     <t>* Repairing and replacing damaged parts of furniture, electrical equipment, wiring, and plumbing material (less demanding repairs).
 * Mounting and dismantling lights, switches, electrical outlets, burned out light bulbs and fluorescent lamps, faucets, handles, locks, etc.
 * Unblocking choked and clogged water pipes.
 * Changing cracked and sealing leaking or otherwise damaged water pipes, washbasins, toilets, shower baths, bathtubs, urinals, etc.
 * Changing fuses and switching on circuit breakers.
 * Laying linoleum, wood flooring, laminate flooring, and tiles.
 * Tightening loose screws and nuts.</t>
   </si>
   <si>
+    <t>* Reparar e substituir peças danificadas de móveis, equipamentos elétricos, fiações e materiais de encanamento (reparos menos exigentes).
+* Montar e desmontar luminárias, interruptores, tomadas, lâmpadas queimadas e fluorescentes, torneiras, puxadores, fechaduras, etc.
+* Desentupir tubulações de água entupidas e obstruídas.
+* Substituir tubulações de água trincadas e vedar vazamentos ou danos em tubulações, lavabos, vasos sanitários, banheiros, banheiras, urinóis, etc.
+* Trocar fusíveis e acionar disjuntores.
+* Instalar linóleo, pisos de madeira, pisos laminados e azulejos.
+* Apertar parafusos e porcas soltas.</t>
+  </si>
+  <si>
     <t>Pedicurist, Manicurist, Nail Technician</t>
+  </si>
+  <si>
+    <t>Pedicure, Manicure, Técnica de Unhas</t>
   </si>
   <si>
     <t>* Cutting, filing, grinding and polishing nails.
 * Painting and decorating nails according to the client’s individual requirements.
 * Modelling French manicure, gel, porcelain and acrylic nails.
 * Massaging hands and feet.
 * Washing the feet, preparing baths and wraps.
 * Removing calluses, and treating the skin problems caused by natural factors.</t>
   </si>
   <si>
+    <t>* Corte, lima, lixamento e polimento das unhas.
+* Pintura e decoração das unhas conforme requisitos individuais do cliente.
+* Modelagem de unhas de manicure francesa, gel, porcelana e acrílico.
+* Massagem nas mãos e pés.
+* Lavagem dos pés, preparação de banhos e envoltórios.
+* Remoção de calos e tratamento de problemas de pele causados por fatores naturais.</t>
+  </si>
+  <si>
     <t>Petrol Station Attendant</t>
+  </si>
+  <si>
+    <t>Atendente de posto de gasolina</t>
   </si>
   <si>
     <t>* Operating fuel dispensers at petrol stations, providing assistance with refuelling motor vehicles.
 * Operating an automated car wash.
 * Accounting for fuel, services and supplementary products by means of a cash register and payment terminal.
 * Receiving and replenishing goods on the shelves and secondary shop areas.
 * Responsibility for cash in hand, counting and turning over the daily receipts.
 * Adhering to strict safety and fire regulations and measures.</t>
   </si>
   <si>
+    <t>* Operar bombas de combustível em postos de gasolina, prestando assistência no reabastecimento de veículos automotores.
+* Operar uma lavagem automática de carros.
+* Contabilizar combustível, serviços e produtos suplementares por meio de caixa registradora e terminal de pagamento.
+* Receber e reabastecer mercadorias nas prateleiras e áreas secundárias da loja.
+* Responsabilidade pelo dinheiro em caixa, contagem e entrega dos recibos diários.
+* Adotar regulamentos e medidas rigorosos de segurança e prevenção de incêndios.</t>
+  </si>
+  <si>
     <t>Plumber</t>
+  </si>
+  <si>
+    <t>Encanador</t>
   </si>
   <si>
     <t>* Preparing the work environment before work.
 * Reading technical documentation for obtaining information on installation design and the method of securing and connecting different devices.
 * Cutting and digging openings in walls and floors.
 * Adjusting pipes by cutting, bending, welding, and carving threads.
 * Mounting, dismantling, and servicing water supply, sewage, gas, and heating pipeline distribution systems and equipment.
 * Performing leak and pressure tests in accordance with the valid standards.</t>
   </si>
   <si>
+    <t>* Preparar o ambiente de trabalho antes do início das atividades.
+* Ler documentação técnica para obter informações sobre o projeto de instalação e o método de fixação e conexão de diferentes dispositivos.
+* Cortar e escavar aberturas em paredes e pisos.
+* Ajustar tubulações, cortando, dobrando, soldando e rosqueando.
+* Montar, desmontar e realizar manutenção em sistemas e equipamentos de distribuição de água, esgoto, gás e aquecimento.
+* Realizar testes de vazamento e pressão, de acordo com os padrões válidos.</t>
+  </si>
+  <si>
     <t>Refuse Collector</t>
+  </si>
+  <si>
+    <t>Coletor de lixo</t>
   </si>
   <si>
     <t>* Driving and operating a special vehicle for collecting municipal waste.
 * Manipulating containers for collecting municipal waste and moving them to the vehicle.
 * Emptying rubbish bins into the vehicle.
 * Returning dustbins to their original place.
 * Emptying the contents of the vehicle at disposal sites.</t>
   </si>
   <si>
+    <t>* Conduzir e operar veículo especial para coleta de resíduos municipais.
+* Manipular recipientes para coleta de resíduos municipais e movê-los para o veículo.
+* Esvaziar lixeiras no veículo.
+* Devolver as lixeiras ao seu local original.
+* Esvaziar o conteúdo do veículo em locais de descarte.</t>
+  </si>
+  <si>
     <t>Stoker, Boiler Attendant</t>
+  </si>
+  <si>
+    <t>Operador de Caldeira</t>
   </si>
   <si>
     <t>* Operating and maintaining boilers, ensuring they function efficiently and safely.
 * Monitoring boiler pressure, temperature, and water levels to maintain optimal performance.
 * Conducting routine inspections and performing necessary maintenance on boiler systems.
 * Responding to alarms and safety alerts, taking appropriate action to resolve issues.
 * Maintaining accurate records of boiler operations, maintenance activities, and safety checks.
 * Collaborating with engineering and maintenance teams to troubleshoot and repair boiler-related issues.
 * Ensuring compliance with safety regulations and industry standards in boiler operations.
 * Managing fuel supply and ensuring proper combustion for efficient energy production.
 * Assisting in the training of new staff on boiler operation and safety procedures.
 * Performing emergency shutdown procedures when necessary and ensuring safe operation at all times.</t>
   </si>
   <si>
+    <t>* Operar e manter caldeiras, garantindo que funcionem de forma eficiente e segura.
+* Monitorar a pressão, temperatura e níveis de água da caldeira para manter o desempenho ótimo.
+* Realizar inspeções de rotina e executar manutenções necessárias nos sistemas de caldeira.
+* Responder a alarmes e alertas de segurança, tomando medidas adequadas para resolver problemas.
+* Manter registros precisos das operações da caldeira, atividades de manutenção e verificações de segurança.
+* Colaborar com equipes de engenharia e manutenção para identificar e reparar problemas relacionados à caldeira.
+* Garantir conformidade com regulamentos de segurança e padrões da indústria em operações de caldeira.
+* Gerenciar o fornecimento de combustível e garantir a combustão adequada para uma produção de energia eficiente.
+* Ajudar no treinamento de novos funcionários sobre operação e procedimentos de segurança da caldeira.
+* Executar procedimentos de desligamento de emergência quando necessário e garantir operação segura em todos os momentos.</t>
+  </si>
+  <si>
     <t>Technology, Development</t>
   </si>
   <si>
+    <t>Tecnologia, Desenvolvimento</t>
+  </si>
+  <si>
     <t>Gaming Machines Service Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Serviço de Dispositivos de Jogo</t>
   </si>
   <si>
     <t>Installing, configuring, and servicing gaming machines.
 Diagnosing and repairing technical faults.
 Performing regular maintenance of gaming devices.
 Ensuring technical safety and operational functionality.
 Documenting interventions and reporting defects.
 Cooperating with operations managers.
 Testing new devices and components.</t>
   </si>
   <si>
+    <t>Instalação, configuração e manutenção de equipamentos de jogo.
+Diagnóstico e reparação de falhas técnicas.
+Realização de manutenção periódica dos dispositivos.
+Garantia da segurança técnica e funcionalidade.
+Documentação das intervenções e reporte de avarias.
+Colaboração com os gestores de operações.
+Testes de novos equipamentos e componentes.</t>
+  </si>
+  <si>
     <t>Geographic Information Systems Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Sistemas de Informação Geográfica</t>
   </si>
   <si>
     <t>* Develop and maintain Geographic Information Systems (GIS) applications and tools to support spatial data analysis and visualization.
 * Collaborate with cross-functional teams to gather requirements and translate them into technical specifications for GIS projects.
 * Conduct spatial data collection, processing, and analysis to support decision-making processes in various sectors.
 * Ensure the accuracy and integrity of GIS data through regular audits and updates.
 * Create and maintain detailed documentation of GIS processes, methodologies, and data sources.
 * Provide technical support and training to end-users on GIS software and tools.
 * Stay updated on the latest GIS technologies and trends to enhance system capabilities and performance.
 * Assist in the development of GIS-based solutions for urban planning, environmental management, and resource allocation.
 * Participate in project planning and execution, ensuring timely delivery of GIS projects within budget constraints.
 * Communicate effectively with stakeholders to present findings and recommendations based on spatial analysis.</t>
   </si>
   <si>
+    <t>* Desenvolver e manter aplicações e ferramentas de Sistemas de Informação Geográfica (SIG) para apoiar a análise e visualização de dados espaciais.
+* Colaborar com equipes multifuncionais para reunir requisitos e traduzi-los em especificações técnicas para projetos de SIG.
+* Realizar coleta, processamento e análise de dados espaciais para apoiar processos de tomada de decisão em vários setores.
+* Garantir a precisão e integridade dos dados de SIG por meio de auditorias e atualizações regulares.
+* Criar e manter documentação detalhada de processos, metodologias e fontes de dados de SIG.
+* Fornecer suporte técnico e treinamento a usuários finais sobre software e ferramentas de SIG.
+* Manter-se atualizado sobre as últimas tecnologias e tendências de SIG para melhorar as capacidades e o desempenho do sistema.
+* Auxiliar no desenvolvimento de soluções baseadas em SIG para planejamento urbano, gestão ambiental e alocação de recursos.
+* Participar do planejamento e execução de projetos, garantindo a entrega oportuna de projetos de SIG dentro dos limites orçamentários.
+* Comunicar-se de forma eficaz com as partes interessadas para apresentar descobertas e recomendações com base na análise espacial.</t>
+  </si>
+  <si>
     <t>Head of Technical Department</t>
+  </si>
+  <si>
+    <t>Chefe do Departamento Técnico</t>
   </si>
   <si>
     <t>* Organizing production based on monthly and annual production plans submitted to company management.
 * Developing plans in alignment with the company's business strategy.
 * Ensuring the implementation of plans by overseeing specific production facilities or subordinate technical services, including quality control, development, maintenance, and occupational safety, by delegating tasks to individual team members.
 * Organizing the flow of production documentation and proposing, implementing, and monitoring compliance with organizational regulations.
 * Addressing ongoing technical issues to ensure the facility operates continuously, safely, and efficiently.
 * Leading and managing the technical department to foster innovation and improve operational processes.
 * Collaborating with other departments to align technical activities with overall business objectives.
 * Conducting performance evaluations and providing guidance to team members to enhance their skills and productivity.
 * Monitoring industry trends and advancements to inform strategic decision-making and maintain competitive advantage.
 * Ensuring compliance with safety regulations and quality standards in all technical operations.</t>
+  </si>
+  <si>
+    <t>* Organizar a produção com base nos planos de produção mensais e anuais apresentados à gestão da empresa.
+* Desenvolver planos alinhados com a estratégia de negócios da empresa.
+* Garantir a implementação dos planos supervisionando instalações de produção específicas ou serviços técnicos subordinados, incluindo controle de qualidade, desenvolvimento, manutenção e segurança ocupacional, delegando tarefas a membros da equipe individualmente.
+* Organizar o fluxo de documentação de produção e propor, implementar e monitorar a conformidade com regulamentos organizacionais.
+* Resolver problemas técnicos em andamento para garantir que a instalação opere de forma contínua, segura e eficiente.
+* Liderar e gerenciar o departamento técnico para fomentar a inovação e melhorar os processos operacionais.
+* Colaborar com outros departamentos para alinhar as atividades técnicas com os objetivos de negócios gerais.
+* Realizar avaliações de desempenho e fornecer orientação aos membros da equipe para aprimorar suas habilidades e produtividade.
+* Monitorar tendências e avanços da indústria para informar a tomada de decisões estratégicas e manter a vantagem competitiva.
+* Garantir a conformidade com regulamentos de segurança e padrões de qualidade em todas as operações técnicas.</t>
+  </si>
+  <si>
+    <t>* Responsabilidade pela implementação de novos produtos na empresa.
+* Elaboração de documentação de produção detalhada e procedimentos de trabalho.
+* Atualização da documentação de produção e procedimentos de trabalho em caso de alteração no processo de produção.
+* Implementação de ferramentas que aumentem a eficiência do processo de produção (por exemplo, Six Sigma, Kaizen, Lean, poka-yoke, etc.).
+* Redução dos custos de produção, mantendo o nível de qualidade exigido.
+* Solução de problemas e anomalias ocorridas.
+* Participação na seleção e implantação de equipamentos tecnológicos nas instalações da empresa.
+* Estimativa das necessidades relativas a pessoal, tempo de produção e custos.
+* Comunicação com outros departamentos da empresa.</t>
   </si>
   <si>
     <t>* Overseeing the technical team and ensuring efficient project execution.
 * Developing and implementing technical strategies to enhance productivity and quality.
 * Collaborating with cross-functional teams to align technical objectives with business goals.
 * Managing project timelines, budgets, and resources to ensure successful delivery.
 * Conducting regular performance reviews and providing mentorship to team members.
 * Identifying and mitigating technical risks throughout project lifecycles.
 * Staying updated on industry trends and emerging technologies to drive innovation.
 * Facilitating communication between technical staff and other departments.
 * Preparing and presenting technical reports and project updates to stakeholders.
 * Ensuring compliance with industry standards and regulatory requirements.
 * Leading troubleshooting efforts and resolving technical issues as they arise.
 * Supporting the recruitment and training of new technical staff.
 * Promoting a culture of continuous improvement and professional development within the team.</t>
   </si>
   <si>
+    <t>* Supervisionar a equipe técnica e garantir a execução eficiente dos projetos.
+* Desenvolver e implementar estratégias técnicas para aumentar a produtividade e a qualidade.
+* Colaborar com equipes multifuncionais para alinhar objetivos técnicos com metas de negócios.
+* Gerenciar cronogramas, orçamentos e recursos de projetos para garantir a entrega bem-sucedida.
+* Realizar avaliações regulares de desempenho e fornecer orientação aos membros da equipe.
+* Identificar e mitigar riscos técnicos ao longo dos ciclos de vida dos projetos.
+* Manter-se atualizado sobre as tendências da indústria e as tecnologias emergentes para impulsionar a inovação.
+* Facilitar a comunicação entre o pessoal técnico e outros departamentos.
+* Preparar e apresentar relatórios técnicos e atualizações de projetos para as partes interessadas.
+* Garantir a conformidade com padrões industriais e requisitos regulamentares.
+* Liderar esforços de resolução de problemas e resolver questões técnicas à medida que surgem.
+* Apoiar o recrutamento e treinamento de novo pessoal técnico.
+* Promover uma cultura de melhoria contínua e desenvolvimento profissional dentro da equipe.</t>
+  </si>
+  <si>
     <t>Technical Staff</t>
+  </si>
+  <si>
+    <t>Trabalhador técnico</t>
   </si>
   <si>
     <t>* Assisting in the development and implementation of technical solutions to meet organizational needs.
 * Conducting research and analysis to identify trends and advancements in technology relevant to the company.
 * Collaborating with cross-functional teams to design, test, and refine technical products and services.
 * Providing technical support and troubleshooting assistance to staff and clients.
 * Maintaining and updating technical documentation, including user manuals and system specifications.
 * Participating in project planning and execution, ensuring adherence to timelines and budgets.
 * Monitoring system performance and implementing improvements as necessary.
 * Training staff on new technologies and systems to enhance operational efficiency.
 * Ensuring compliance with industry standards and regulations in all technical processes.
 * Contributing to continuous improvement initiatives by providing insights and recommendations based on technical expertise.</t>
   </si>
   <si>
+    <t>* Assistir no desenvolvimento e implementação de soluções técnicas para atender às necessidades organizacionais.
+* Realizar pesquisas e análises para identificar tendências e avanços em tecnologia relevantes para a empresa.
+* Colaborar com equipes multifuncionais para projetar, testar e aprimorar produtos e serviços técnicos.
+* Fornecer suporte técnico e assistência de solução de problemas para funcionários e clientes.
+* Manter e atualizar documentação técnica, incluindo manuais de usuário e especificações de sistema.
+* Participar do planejamento e execução de projetos, garantindo a aderência a cronogramas e orçamentos.
+* Monitorar o desempenho do sistema e implementar melhorias quando necessário.
+* Treinar funcionários em novas tecnologias e sistemas para melhorar a eficiência operacional.
+* Garantir a conformidade com padrões e regulamentações do setor em todos os processos técnicos.
+* Contribuir para iniciativas de melhoria contínua fornecendo insights e recomendações com base em especialização técnica.</t>
+  </si>
+  <si>
     <t>Telecommunications</t>
   </si>
   <si>
+    <t>Telecomunicações</t>
+  </si>
+  <si>
     <t>Data Station Testing Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em testes de equipamentos terminais</t>
   </si>
   <si>
     <t>* Analyzing and complex testing of products with focus on DSL, Active Ethernet, GPON, VoIP and routre technologies.
 * Cooperating on projects.
 * Preparing and coordinating of technical designs for pilot operation of new technologies, product innovations and company solutions.
 * Processing technical specifications for acquiring and innovation of products.</t>
+  </si>
+  <si>
+    <t>* Análise e testes complexos de produtos com foco em DSL, Ethernet Ativo, GPON, VoIP e tecnologias de roteamento.
+* Cooperação em projetos.
+* Preparação e coordenação de projetos técnicos para operação piloto de novas tecnologias, inovações de produtos e soluções da empresa.
+* Elaboração de especificações técnicas para aquisição e inovação de produtos.</t>
   </si>
   <si>
     <t>ICT Specialist</t>
   </si>
   <si>
     <t>* Installing, configuring and launching components (HW and SW) ICT solutions and services, including pilot operation.
 * Removing defects of 2nd level, including supporting executive components (NW and IT) at localization and removing of defects.
 * Executing system configurations ICT solutions and services.
 * Managing safety elements ICT solutions and services.
 * Communicating with technical support of suppliers, customers and getting involved in acceptation tests.
 * Getting involved in developing ICT services and solutions at putting them in operation.</t>
   </si>
   <si>
+    <t>* Instalar, configurar e lançar componentes (HW e SW) de soluções e serviços de TIC, incluindo operação piloto.
+* Remover defeitos de 2º nível, incluindo suporte a componentes executivos (NW e IT) na localização e remoção de defeitos.
+* Executar configurações de sistema de soluções e serviços de TIC.
+* Gerenciar elementos de segurança de soluções e serviços de TIC.
+* Comunicar-se com o suporte técnico de fornecedores, clientes e participar de testes de aceitação.
+* Participar do desenvolvimento de serviços e soluções de TIC e sua colocação em operação.</t>
+  </si>
+  <si>
     <t>Mobile Network Development Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Desenvolvimento de Redes Móveis</t>
   </si>
   <si>
     <t>* Develop and optimize mobile network infrastructure to enhance performance and coverage.
 * Collaborate with cross-functional teams to design and implement network solutions that meet business requirements.
 * Conduct site surveys and assessments to identify opportunities for network expansion and improvement.
 * Analyze network performance data and generate reports to inform strategic decisions.
 * Ensure compliance with industry standards and regulations in all network development activities.
 * Coordinate with vendors and service providers to procure necessary equipment and services.
 * Troubleshoot and resolve network issues in a timely manner to minimize downtime.
 * Participate in the planning and execution of network deployment projects, ensuring timely delivery.
 * Stay updated on emerging technologies and trends in mobile telecommunications to drive innovation.
 * Provide technical support and guidance to internal teams and stakeholders regarding mobile network capabilities and enhancements.</t>
   </si>
   <si>
+    <t>* Desenvolver e otimizar a infraestrutura de rede móvel para melhorar o desempenho e a cobertura.
+* Colaborar com equipes multifuncionais para projetar e implementar soluções de rede que atendam aos requisitos empresariais.
+* Realizar levantamentos e avaliações de sites para identificar oportunidades de expansão e melhoria da rede.
+* Analisar dados de desempenho da rede e gerar relatórios para informar decisões estratégicas.
+* Garantir a conformidade com normas e regulamentos da indústria em todas as atividades de desenvolvimento de rede.
+* Coordenar com fornecedores e prestadores de serviços para adquirir equipamentos e serviços necessários.
+* Diagnosticar e resolver problemas de rede de forma oportuna para minimizar o tempo de inatividade.
+* Participar do planejamento e execução de projetos de implantação de redes, garantindo a entrega pontual.
+* Manter-se atualizado sobre tecnologias emergentes e tendências em telecomunicações móveis para impulsionar a inovação.
+* Fornecer suporte técnico e orientação às equipes internas e partes interessadas sobre as capacidades e melhorias da rede móvel.</t>
+  </si>
+  <si>
     <t>Network and Service Operation Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Operação de Redes e Serviços</t>
   </si>
   <si>
     <t>* Solving and removing complex defects.
 * Coordinating and checking the performance of direction politics in the area of networks and services.
 * Providing consultations during migration and implementation of new technologies, networks, services and products.
 * Coordinating the removing of safety incidents and disturbance of the network integrity and services from the customers' side.
 * Developing expert analysis and reports.
 * Assessing and creating reviews of training materials connected with training of workers during implementation of new products.</t>
   </si>
   <si>
+    <t>* Resolução e remoção de defeitos complexos.
+* Coordenação e verificação do desempenho das políticas de direção na área de redes e serviços.
+* Fornecimento de consultorias durante a migração e implementação de novas tecnologias, redes, serviços e produtos.
+* Coordenação da remoção de incidentes de segurança e perturbações da integridade da rede e dos serviços do lado dos clientes.
+* Desenvolvimento de análises e relatórios especializados.
+* Avaliação e criação de revisões de materiais de treinamento relacionados ao treinamento de trabalhadores durante a implementação de novos produtos.</t>
+  </si>
+  <si>
     <t>Network Modelling Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Modelagem de Rede</t>
   </si>
   <si>
     <t>* Creating net models, investment and operation models including economical aspects of key net projects.
 * Getting involved in the investment strategic modelling of the net.
 * Analyzing and visualization of the coverage through net services for the needs of the net planning.
 * Drafting the attracting net fields for the coverage of broadband services.
 * Modelling of the net operation while making prognosis of operation flows and adjusting dimensions of the net.
 * Assessing alternatives for technological solutions.
 * Getting involved in optimization of the net architecture (access nets, backbone nets and platforms of services and applications).
 * Creating databases and managing the planning map-geographical system.</t>
   </si>
   <si>
+    <t>* Criação de modelos de rede, modelos de investimento e operação, incluindo aspectos econômicos de projetos de rede-chave.
+* Participação no modelamento estratégico de investimento da rede.
+* Análise e visualização da cobertura por meio de serviços de rede para as necessidades do planejamento da rede.
+* Elaboração dos campos de rede atraentes para a cobertura de serviços de banda larga.
+* Modelagem da operação da rede, realizando prognósticos de fluxos de operação e ajustando dimensões da rede.
+* Avaliação de alternativas para soluções tecnológicas.
+* Participação na otimização da arquitetura de rede (redes de acesso, redes de backbone e plataformas de serviços e aplicações).
+* Criação de bancos de dados e gestão do sistema de planejamento cartográfico-geográfico.</t>
+  </si>
+  <si>
     <t>Network Strategy Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Estratégia de Rede</t>
   </si>
   <si>
     <t>* Coordinating implementation of the regulation frame at the technical development of net infrastructure.
 * Planning optimization of net architecture.
 * Preparing the net strategy.
 * Processing measures of technical regulation in the net.
 * Defining net models and applications from the point of view of net strategy.
 * Selecting technological platforms including net managements and migration technologies.</t>
   </si>
   <si>
+    <t>* Coordenar a implementação do quadro regulamentar no desenvolvimento técnico da infraestrutura de rede.
+* Planejar a otimização da arquitetura de rede.
+* Preparar a estratégia de rede.
+* Processar medidas de regulação técnica na rede.
+* Definir modelos e aplicações de rede do ponto de vista da estratégia de rede.
+* Selecionar plataformas tecnológicas, incluindo gerenciamento de rede e tecnologias de migração.</t>
+  </si>
+  <si>
     <t>OSS/BSS Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em OSS/BSS</t>
   </si>
   <si>
     <t>* Securing designs and realizations of solutions for the OSS/BSS department in the area of inventory and performance management.
 * Taking responsibility for collecting events in the category fault/event management.
 * Providing software support on the basis of internal requests.
 * Creating and updating of the service catalogue.
 * Preparing of technical documentation.
 * Getting involved in projects in the OSS area.</t>
   </si>
   <si>
+    <t>* Garantir a concepção e a realização de soluções para o departamento de OSS/BSS na área de gestão de inventário e desempenho.
+* Assumir a responsabilidade de coletar eventos na categoria de gerenciamento de falhas/eventos.
+* Fornecer suporte de software com base em solicitações internas.
+* Criar e atualizar o catálogo de serviços.
+* Preparar documentação técnica.
+* Participar de projetos na área de OSS.</t>
+  </si>
+  <si>
     <t>Postal Delivery Worker</t>
+  </si>
+  <si>
+    <t>Funcionário de entrega postal</t>
   </si>
   <si>
     <t>* Delivering mail and packages to residential and business addresses in a timely manner.
 * Sorting and organizing mail to ensure efficient delivery routes.
 * Collecting outgoing mail and packages from designated drop-off points.
 * Maintaining accurate records of deliveries and pickups, including signatures when required.
 * Providing excellent customer service by addressing inquiries and resolving issues related to mail delivery.
 * Adhering to safety and security protocols while handling mail and packages.
 * Operating a delivery vehicle in accordance with traffic laws and regulations.
 * Reporting any delivery problems or discrepancies to the appropriate supervisor.
 * Ensuring the proper handling of fragile and sensitive items during transport.
 * Participating in training sessions to stay updated on postal regulations and delivery procedures.
 * Collaborating with team members to optimize delivery efficiency and service quality.
 * Maintaining a professional appearance and demeanor while representing the postal service in the community.</t>
   </si>
   <si>
+    <t>* Entregar correspondência e pacotes em endereços residenciais e comerciais de forma oportuna.
+* Organizar e classificar a correspondência para garantir rotas de entrega eficientes.
+* Coletar correspondência e pacotes de saída nos pontos de coleta designados.
+* Manter registros precisos de entregas e coletas, incluindo assinaturas quando necessário.
+* Prestar excelente serviço ao cliente, respondendo a consultas e resolvendo problemas relacionados à entrega de correspondência.
+* Cumprir os protocolos de segurança e segurança ao manusear correspondência e pacotes.
+* Operar um veículo de entrega de acordo com as leis e regulamentos de trânsito.
+* Relatar qualquer problema de entrega ou discrepância ao supervisor apropriado.
+* Garantir o manuseio adequado de itens frágeis e sensíveis durante o transporte.
+* Participar de sessões de treinamento para se manter atualizado sobre regulamentos e procedimentos de entrega postal.
+* Colaborar com membros da equipe para otimizar a eficiência da entrega e a qualidade do serviço.
+* Manter uma aparência e um comportamento profissionais enquanto representa o serviço postal na comunidade.</t>
+  </si>
+  <si>
     <t>Radio Network Optimization Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Otimização de Redes de Rádio</t>
   </si>
   <si>
     <t>* Taking responsibility for for correct setting of the parameters of the base stations.
 * Assessing reports of the radio part of the network.
 * Identifying and analysing arising problems.
 * Suggesting effective solutions to problems.
 * Take check up field measurements.
 * Capacity dimensioning of the radio part of the network.</t>
   </si>
   <si>
+    <t>* Responsabilizar-se pela configuração correta dos parâmetros das estações base.
+* Avaliar os relatórios da parte de rádio da rede.
+* Identificar e analisar os problemas que surgem.
+* Sugerir soluções eficazes para os problemas.
+* Realizar verificações e medições de campo.
+* Dimensionar a capacidade da parte de rádio da rede.</t>
+  </si>
+  <si>
     <t>Radio Network Planning Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Planejamento de Redes de Rádio</t>
   </si>
   <si>
     <t>* Planning of radio networks GSM, UMTS and F-OFDM for a certain region.
 * Designing of a nominal radio plan including frequency and capacity analysis.
 * Developing specifications for acquisition and technical specifications for planting new base stations, their reconfiguration and development.
 * Designing aerial systems and their parameters.
 * Assigning, assessing and analysing specific measurements of the radio network.
 * Updating databases.
 * Dealing with customers' complaints.</t>
   </si>
   <si>
+    <t>* Planejamento de redes de rádio GSM, UMTS e F-OFDM para uma determinada região.
+* Elaboração de um plano nominal de rádio, incluindo análise de frequência e capacidade.
+* Desenvolvimento de especificações para aquisição e especificações técnicas para o plantio de novas estações base, sua reconfiguração e desenvolvimento.
+* Projeto de sistemas aéreos e seus parâmetros.
+* Atribuição, avaliação e análise de medições específicas da rede de rádio.
+* Atualização de bancos de dados.
+* Tratamento de reclamações de clientes.</t>
+  </si>
+  <si>
     <t>Roaming Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Roaming</t>
   </si>
   <si>
     <t>* Preparing plans and coordinating roaming coverage.
 * Administration of the roaming database and documentation.
 * Coordinating exchanges and use of testing SIM cards.</t>
   </si>
   <si>
+    <t>* Preparar planos e coordenar a cobertura de roaming.
+* Administração do banco de dados de roaming e da documentação.
+* Coordenar trocas e uso de cartões SIM de teste.</t>
+  </si>
+  <si>
     <t>Switching Network Development Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Desenvolvimento de Redes de Ligação</t>
   </si>
   <si>
     <t>* Planning hardware and software.
 * Implementation and optimization of connection systems, their mutual interconnection, interconnection with other nets and net elements.
 * Preparing, testing and implementation of technical system data, software functions and hardware connection systems.
 * Preparing the testing procedures for verification of functionality of hardware and software for the connection systems.
 * Processing of the statistics data of the connection systems.
 * Cooperating with suppliers in the area of adjusting dimensions of connection systems, their development, including also the development in the area of their software functions.
 * Preparing regular reports concerning productivity and utility of singular connection systems.
 * Cooperating on implementation of the roaming partners.</t>
   </si>
   <si>
+    <t>* Planejamento de hardware e software.
+* Implementação e otimização de sistemas de conexão, sua interconexão mútua, interconexão com outras redes e elementos de rede.
+* Preparação, teste e implementação de dados de sistemas técnicos, funções de software e sistemas de conexão de hardware.
+* Elaboração de procedimentos de teste para verificação da funcionalidade de hardware e software para os sistemas de conexão.
+* Processamento dos dados estatísticos dos sistemas de conexão.
+* Cooperação com fornecedores na área de ajuste de dimensões de sistemas de conexão, seu desenvolvimento, incluindo também o desenvolvimento na área de suas funções de software.
+* Preparação de relatórios regulares sobre produtividade e utilidade de sistemas de conexão singulares.
+* Cooperação na implementação de parceiros de roaming.</t>
+  </si>
+  <si>
     <t>* Carrying out measurements of the access networks.
 * Setting up and moving telecommunication services.
 * Installing and configuring the terminals.
 * Installing and configuring the communication software.
 * Removing the incurred malfunctions.</t>
   </si>
   <si>
+    <t>* Realizar medições das redes de acesso.
+* Configurar e transferir serviços de telecomunicações.
+* Instalar e configurar os terminais.
+* Instalar e configurar o software de comunicação.
+* Remover as falhas incorridas.</t>
+  </si>
+  <si>
     <t>Telecommunication Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Telecomunicações</t>
   </si>
   <si>
     <t>* Designing, implementing, and maintaining telecommunication systems and networks.
 * Analyzing system performance and identifying areas for improvement.
 * Collaborating with engineering teams to develop innovative communication solutions.
 * Conducting site surveys and feasibility studies for new installations.
 * Ensuring compliance with industry standards and regulations related to telecommunications.
 * Providing technical support and troubleshooting for telecommunication equipment and services.
 * Managing projects related to telecommunication infrastructure upgrades and expansions.
 * Developing and maintaining documentation for systems, processes, and procedures.
 * Training staff and end-users on new telecommunication technologies and systems.
 * Coordinating with vendors and service providers to ensure quality service delivery.
 * Evaluating emerging technologies and recommending upgrades to existing systems.
 * Monitoring network traffic and performance to ensure optimal operation.
 * Preparing reports and presentations on telecommunication projects and performance metrics.
 * Participating in cross-functional teams to support organizational goals and initiatives.
 * Staying updated on industry trends and advancements in telecommunications technology.</t>
   </si>
   <si>
+    <t>* Projetar, implementar e manter sistemas e redes de telecomunicação.
+* Analisar o desempenho do sistema e identificar áreas para melhoria.
+* Colaborar com equipes de engenharia para desenvolver soluções inovadoras de comunicação.
+* Realizar levantamentos de site e estudos de viabilidade para novas instalações.
+* Garantir a conformidade com padrões e regulamentações da indústria relacionados à telecomunicação.
+* Fornecer suporte técnico e solução de problemas para equipamentos e serviços de telecomunicação.
+* Gerenciar projetos relacionados a atualizações e expansões da infraestrutura de telecomunicação.
+* Desenvolver e manter documentação para sistemas, processos e procedimentos.
+* Treinar funcionários e usuários finais sobre novas tecnologias e sistemas de telecomunicação.
+* Coordenar com fornecedores e prestadores de serviços para garantir a entrega de serviços de qualidade.
+* Avaliar tecnologias emergentes e recomendar atualizações para sistemas existentes.
+* Monitorar o tráfego e o desempenho da rede para garantir operação ótima.
+* Preparar relatórios e apresentações sobre projetos e métricas de desempenho de telecomunicação.
+* Participar de equipes multifuncionais para apoiar metas e iniciativas organizacionais.
+* Manter-se atualizado sobre tendências e avanços da indústria em tecnologia de telecomunicação.</t>
+  </si>
+  <si>
     <t>Telecommunications Network Designer</t>
+  </si>
+  <si>
+    <t>Projetista de Redes de Telecomunicações</t>
   </si>
   <si>
     <t>* Designing and developing nets, applications, platforms and customer solutions.
 * Analyzing information about new trends in the area of architecture and design.
 * Designing and implementing new technologies and systems.
 * Testing technologies, systems and services.
 * Assessing the success of technologies after their implementation.
 * Creating documentation.</t>
   </si>
   <si>
+    <t>* Projetar e desenvolver redes, aplicações, plataformas e soluções para clientes.
+* Analisar informações sobre novas tendências na área de arquitetura e design.
+* Projetar e implementar novas tecnologias e sistemas.
+* Testar tecnologias, sistemas e serviços.
+* Avaliar o sucesso das tecnologias após a implementação.
+* Criar documentação.</t>
+  </si>
+  <si>
     <t>Telecommunications Product Development Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Desenvolvimento de Produtos de Telecomunicações</t>
   </si>
   <si>
     <t>* Analyzing requests of product managers.
 * Creating technical product specifications and feasibility studies.
 * Defining requests for changes in existing technologies.
 * Analyzing and assessing offered solutions from suppliers.
 * Taking responsibility for purchase of new technologies.
 * Creating entries for project plans.
 * Designing and developing products and innovations.
 * Defining, making and assessing tests of new user products.
 * Consulting with product managers in the area of telecommunication technologies and existing infrastructure and applications.
 * Getting involved in pilot operation of new products.</t>
   </si>
   <si>
+    <t>* Analisar solicitações de gerentes de produto.
+* Criar especificações técnicas de produtos e estudos de viabilidade.
+* Definir solicitações de alterações em tecnologias existentes.
+* Analisar e avaliar soluções oferecidas por fornecedores.
+* Assumir responsabilidade pela compra de novas tecnologias.
+* Criar entradas para planos de projeto.
+* Projetar e desenvolver produtos e inovações.
+* Definir, executar e avaliar testes de novos produtos de usuário.
+* Consultar gerentes de produto na área de tecnologias de telecomunicação e infraestrutura e aplicações existentes.
+* Envolver-se na operação piloto de novos produtos.</t>
+  </si>
+  <si>
     <t>Telecommunications Service Development Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Desenvolvimento de Serviços de Telecomunicações</t>
   </si>
   <si>
     <t>* Improving and redesigning of voice and non voice services.
 * Managing, dimensioning and configuring services and their platforms.
 * Optimization and modelling of the network infrastructure and applications.
 * Adjusting business logic and interface for voice and non voice services and their platforms.
 * Following the life cycle of services and platforms.
 * Analyzing productivity of systems, their dimensioning and planning their capacity.
 * Getting involved in developing testing plans and procedures.
 * Getting involved in projects and selection processes for new technologies.</t>
   </si>
   <si>
+    <t>* Melhoria e redesenho de serviços de voz e não voz.
+* Gerenciamento, dimensionamento e configuração de serviços e suas plataformas.
+* Otimização e modelagem da infraestrutura de rede e aplicativos.
+* Ajuste da lógica de negócios e interface para serviços de voz e não voz e suas plataformas.
+* Acompanhamento do ciclo de vida dos serviços e plataformas.
+* Análise da produtividade dos sistemas, seu dimensionamento e planejamento de capacidade.
+* Participação no desenvolvimento de planos e procedimentos de teste.
+* Participação em projetos e processos de seleção para novas tecnologias.</t>
+  </si>
+  <si>
     <t>Transmission Netw. Analysis&amp;Development Specialist</t>
+  </si>
+  <si>
+    <t>Especialista em Análise e Desenvolvimento de Rede de Transmissão</t>
   </si>
   <si>
     <t>* Planning and drafting designs of the transmission network.
 * Analyzing operation problems of the transmission network and coordinating solutions for their removing.
 * Configuring services and technologies of the transmission network.
 * Updating and keeping of the information database of the transmission network.</t>
   </si>
   <si>
+    <t>* Planejamento e elaboração de projetos da rede de transmissão.
+* Análise de problemas operacionais da rede de transmissão e coordenação de soluções para sua remoção.
+* Configuração de serviços e tecnologias da rede de transmissão.
+* Atualização e manutenção do banco de dados de informações da rede de transmissão.</t>
+  </si>
+  <si>
     <t>Textile, Leather, Apparel Industry</t>
   </si>
   <si>
+    <t>Indústria de Têxtil, Couro e Confecção</t>
+  </si>
+  <si>
     <t>Clothing/textile technologist</t>
+  </si>
+  <si>
+    <t>Tecnólogo em vestuário/têxtil</t>
   </si>
   <si>
     <t>* Organizing various stages of the technological process in the production of cotton, wool, synthetic, blended, and other yarns.
 * Participating in the production of thread, the creation of non-woven textiles, preparation for texturing (weaving), and knitting, as well as the production of all types of fabrics and knits.
 * Preparing yarn samples for the development of color palettes.
 * Preparing fabric samples for catalogs and aesthetically arranging them.
 * Determining technical specifications for weaving samples.
 * Assisting in the development of production plans and organizing and supervising the work of groups of workers.
 * Conducting quality control assessments to ensure compliance with industry standards.
 * Collaborating with designers and product developers to ensure technical feasibility of designs.
 * Researching and implementing new textile technologies and innovations to enhance production efficiency.
 * Maintaining accurate records of production processes, materials used, and quality assessments.</t>
   </si>
   <si>
+    <t>* Organizar diversas etapas do processo tecnológico na produção de fios de algodão, lã, sintéticos, mistos e outros.
+* Participar da produção de linha, criação de têxteis não tecidos, preparação para texturização (tecimento), e tricô, bem como da produção de todos os tipos de tecidos e tricôs.
+* Preparar amostras de fios para o desenvolvimento de paletas de cores.
+* Preparar amostras de tecidos para catálogos e arranjá-las de forma esteticamente agradável.
+* Determinar especificações técnicas para amostras de tecimento.
+* Auxiliar no desenvolvimento de planos de produção e organizar e supervisionar o trabalho de grupos de trabalhadores.
+* Realizar avaliações de controle de qualidade para garantir a conformidade com os padrões da indústria.
+* Colaborar com designers e desenvolvedores de produtos para garantir a viabilidade técnica dos projetos.
+* Pesquisar e implementar novas tecnologias têxteis e inovações para melhorar a eficiência da produção.
+* Manter registros precisos dos processos de produção, materiais utilizados e avaliações de qualidade.</t>
+  </si>
+  <si>
     <t>Cobbler</t>
+  </si>
+  <si>
+    <t>Sapateiro</t>
   </si>
   <si>
     <t>* Making walking, sports, social, home, work, medical, and other footwear.
 * Receiving damaged and worn shoes from customers.
 * Operating shoemaking machinery and equipment.
 * Sawing inner and outer parts of shoes together.
 * Gluing loose soles.
 * Removing and replacing broken or damaged heels.
 * Handing over adjusted and repaired shoes.
 * Ordering missing shoemaking material.
 * Selling complementary footwear products.</t>
   </si>
   <si>
+    <t>* Fabricar calçados para caminhada, esportes, sociais, para uso em casa, no trabalho, médicos e outros.
+* Receber calçados danificados e gastos dos clientes.
+* Operar máquinas e equipamentos para confecção de calçados.
+* Serrar partes internas e externas de calçados para uni-las.
+* Colar solas soltas.
+* Remover e substituir saltos quebrados ou danificados.
+* Entregar calçados ajustados e reparados.
+* Encomendar material de confecção de calçados que estiver faltando.
+* Vender produtos de calçados complementares.</t>
+  </si>
+  <si>
     <t>Fabric Cutter</t>
+  </si>
+  <si>
+    <t>Cortador de tecidos</t>
   </si>
   <si>
     <t>* Taking customer measurements using a tape measure (for sewing garments on request). 
 * Taking notes on distinctive figure imperfections (e.g. bulging belly, butt, curvy legs etc.).
 * Providing advice on the selection of a suitable fabric, cut etc.
 * Tracing designs on textiles, leather, imitation leather etc. by use of tailor’s chalk.
 * Cutting out individual garments from the fabrics and other materials.
 * Handing over the cut garments to tailors for sewing.
 * Marking the clothes’ alterations with pins during testing.
 * Handing over the marked clothes to tailors for finishing.</t>
   </si>
   <si>
+    <t>* Tomar as medidas dos clientes usando uma fita métrica (para confeccionar roupas por encomenda).
+* Anotar imperfeições distintas na silhueta (por exemplo, barriga saliente, nádegas, pernas curvas etc.).
+* Fornecer conselhos sobre a seleção de um tecido adequado, corte etc.
+* Desenhar designs em têxteis, couro, imitação de couro etc. com o uso de giz de alfaiate.
+* Recortar roupas individuais dos tecidos e outros materiais.
+* Entregar as roupas cortadas aos alfaiates para costura.
+* Marcar as alterações das roupas com alfinetes durante o teste.
+* Entregar as roupas marcadas aos alfaiates para acabamento.</t>
+  </si>
+  <si>
     <t>Fashion Designer, Pattern Cutter</t>
+  </si>
+  <si>
+    <t>Designer de moda, Cortador de moldes</t>
   </si>
   <si>
     <t>* Fabricating one’s own designs and designs according to individual customer requirements.
 * Monitoring new fashion trends, materials and technological processes.
 * Designing cuts in basic or showroom size.
 * Stepping up the basic cut to other sizes according to size charts.
 * Producing the design cuts according to size chart.
 * Creating a size chart according to individual sizes.
 * Checking the design dimensions of the product according to the size chart.</t>
   </si>
   <si>
+    <t>* Confeccionar os próprios projetos e projetos de acordo com os requisitos individuais dos clientes.
+* Acompanhar as novas tendências da moda, materiais e processos tecnológicos.
+* Projetar cortes em tamanho básico ou de showroom.
+* Escalar o corte básico para outros tamanhos de acordo com as tabelas de tamanho.
+* Produzir os cortes do projeto de acordo com a tabela de tamanho.
+* Criar uma tabela de tamanho de acordo com os tamanhos individuais.
+* Verificar as dimensões do projeto do produto de acordo com a tabela de tamanho.</t>
+  </si>
+  <si>
     <t>Seamstress</t>
+  </si>
+  <si>
+    <t>Costureira</t>
   </si>
   <si>
     <t>* Separating and adjusting parts of the product (cutting, punching, etc.). 
 * Creating, altering, and repairing products with the use of basic and specialised sewing machines.
 * Intermediate and final ironing, adjusting by ironing, and ironing out.
 * Manufacturing, decorating, shaping, and other adjusting the final appearance of the products.
 * Simple setting of machines, changing threads, needles, and other accessories.
 * Checking the correct functioning of the machine.</t>
   </si>
   <si>
+    <t>* Separar e ajustar partes do produto (corte, punção, etc.).
+* Criar, alterar e reparar produtos com uso de máquinas de costura básicas e especializadas.
+* Passar a ferro intermédio e final, ajustando com ferro e desamassando.
+* Fabricar, decorar, moldar e realizar outros ajustes na aparência final dos produtos.
+* Configuração simples de máquinas, troca de linhas, agulhas e outros acessórios.
+* Verificar o funcionamento correto da máquina.</t>
+  </si>
+  <si>
     <t>Tailor</t>
+  </si>
+  <si>
+    <t>Alfaiate</t>
   </si>
   <si>
     <t>* Taking measurements of the clients with the help of a tape measure.
 * Recording of the taken measurements.
 * Consulting used materials and cuts with the customers.
 * Making clothes for individual customers with the help of a sewing machine.
 * Adjusting clothes according to the customers' requests.
 * Mending damaged clothes.
 * Doing simple maintenance of the sewing machines (exchanging threads, needles etc.).</t>
   </si>
   <si>
+    <t>* Tirar medidas dos clientes com a ajuda de uma fita métrica.
+* Registar as medidas tomadas.
+* Consultar materiais e cortes utilizados com os clientes.
+* Confeccionar roupas para clientes individuais com a ajuda de uma máquina de costura.
+* Ajustar roupas de acordo com os pedidos dos clientes.
+* Remendar roupas danificadas.
+* Realizar manutenção simples das máquinas de costura (substituir fios, agulhas, etc.).</t>
+  </si>
+  <si>
     <t>Top Management</t>
   </si>
   <si>
+    <t>Alta administração</t>
+  </si>
+  <si>
     <t>Branch Director</t>
+  </si>
+  <si>
+    <t>Diretor da sucursal</t>
   </si>
   <si>
     <t>* Responsibility for the implementation of the branch business plan.
 * Setting the business strategy.
 * Taking care of key clients and maintaining good relationships with them.
 * Managing, coordinating, motivating and evaluating subordinate staff.
 * Managing business negotiations.
 * Preparation of regular reports and statistics.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela implementação do plano de negócios da filial.
+* Definição da estratégia empresarial.
+* Atenção aos clientes-chave e manutenção de boas relações com eles.
+* Gestão, coordenação, motivação e avaliação da equipe subordinada.
+* Gestão de negociações comerciais.
+* Preparação de relatórios periódicos e estatísticas.</t>
+  </si>
+  <si>
     <t>Call Centre Director</t>
+  </si>
+  <si>
+    <t>Diretor de Call Center</t>
   </si>
   <si>
     <t>* Oversee and manage the daily operations of the call centre, ensuring efficient and effective service delivery.
 * Develop and implement strategic plans to enhance customer service, operational efficiency, and overall performance of the call centre.
 * Lead, mentor, and develop a high-performing team of call centre managers and staff to achieve organizational goals and objectives.
 * Establish and monitor key performance indicators (KPIs) to assess the effectiveness and quality of call centre operations.
 * Collaborate with other departments to align call centre activities with broader company objectives and strategies.
 * Drive continuous improvement initiatives to optimize processes, technology, and customer interactions.
 * Manage budgetary planning and control to ensure cost-effectiveness and financial efficiency of the call centre operations.
 * Ensure compliance with industry regulations and company policies, maintaining high standards of customer service and data protection.
 * Analyze and report on call centre performance metrics, providing insights and recommendations to senior management.
 * Foster a positive and motivating work environment that encourages teamwork, innovation, and professional development.
 * Handle escalated customer issues and complaints, ensuring satisfactory resolution and customer satisfaction.</t>
   </si>
   <si>
+    <t>* Supervisionar e gerir as operações diárias do centro de atendimento, garantindo a entrega eficiente e eficaz de serviços.
+* Desenvolver e implementar planos estratégicos para melhorar o atendimento ao cliente, a eficiência operacional e o desempenho geral do centro de atendimento.
+* Liderar, orientar e desenvolver uma equipe de alto desempenho de gestores e funcionários do centro de atendimento para alcançar os objetivos e metas organizacionais.
+* Estabelecer e monitorar indicadores-chave de desempenho (KPIs) para avaliar a eficácia e a qualidade das operações do centro de atendimento.
+* Colaborar com outros departamentos para alinhar as atividades do centro de atendimento com os objetivos e estratégias mais amplos da empresa.
+* Impulsionar iniciativas de melhoria contínua para otimizar processos, tecnologia e interações com os clientes.
+* Gerenciar o planejamento e controle orçamentário para garantir a eficiência financeira e a rentabilidade das operações do centro de atendimento.
+* Garantir a conformidade com regulamentos do setor e políticas da empresa, mantendo padrões elevados de atendimento ao cliente e proteção de dados.
+* Analisar e relatar sobre as métricas de desempenho do centro de atendimento, fornecendo insights e recomendações à gestão sênior.
+* Fomentar um ambiente de trabalho positivo e motivador que incentive o trabalho em equipe, a inovação e o desenvolvimento profissional.
+* Lidar com problemas e reclamações dos clientes escalados, garantindo uma resolução satisfatória e a satisfação do cliente.</t>
+  </si>
+  <si>
     <t>Chief Executive Officer</t>
+  </si>
+  <si>
+    <t>Diretor Executivo</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of the company.
 * Responsibility for the ongoing implementation and achieving the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of the senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
+    <t>* Responsabilidade por gerenciar, direcionar e agir em nome da empresa.
+* Responsabilidade pela implementação contínua e alcance do plano financeiro definido.
+* Inspeção da conformidade dos processos na empresa.
+* Elaboração da estratégia de curto e longo prazo da empresa.
+* Desenvolvimento e aprovação de novas oportunidades para obter lucro.
+* Representação da empresa em reuniões e negociações comerciais importantes.
+* Comunicação com membros da alta gestão da empresa e outros departamentos.
+* Elaboração e envio de relatórios regulares à empresa-mãe.</t>
+  </si>
+  <si>
     <t>Country Manager/Director</t>
+  </si>
+  <si>
+    <t>Diretor Nacional</t>
   </si>
   <si>
     <t>* Responsibility for managing, directing, and acting on behalf of a foreign branch of the company (based on the authorisation of the parent company).
 * Responsibility for the ongoing implementation and achievement of the defined financial plan.
 * Inspecting the process compliance in the company.
 * Designing the short-term and long-term strategy of the company.
 * Designing and approving new opportunities to gain profit.
 * Representing the company at important business meetings and negotiations.
 * Communicating with members of senior management of the company and other departments.
 * Completing and sending regular reports to the parent company.</t>
   </si>
   <si>
+    <t>* Responsabilidade por gerenciar, dirigir e agir em nome de um escritório estrangeiro da empresa (com base na autorização da empresa matriz).
+* Responsabilidade pela implementação contínua e alcance do plano financeiro definido.
+* Inspeção da conformidade de processos na empresa.
+* Elaboração da estratégia de curto e longo prazo da empresa.
+* Conceber e aprovar novas oportunidades para obter lucro.
+* Representar a empresa em reuniões e negociações comerciais importantes.
+* Comunicação com membros da alta direção da empresa e outros departamentos.
+* Concluir e enviar relatórios regulares à empresa matriz.</t>
+  </si>
+  <si>
     <t>Development Director</t>
+  </si>
+  <si>
+    <t>Diretor de Desenvolvimento</t>
   </si>
   <si>
     <t>* Overseeing the development and implementation of strategic initiatives to drive organizational growth.
 * Leading cross-functional teams to identify and capitalize on new business opportunities.
 * Establishing and nurturing relationships with key stakeholders, including partners, clients, and government entities.
 * Analyzing market trends and competitive landscape to inform strategic planning and decision-making.
 * Collaborating with senior management to align development goals with overall business objectives.
 * Managing budgets and resources effectively to ensure the successful execution of development projects.
 * Monitoring and evaluating project performance, providing regular updates to executive leadership.
 * Ensuring compliance with industry regulations and standards throughout the development process.
 * Fostering a culture of innovation and continuous improvement within the development team.
 * Representing the organization at industry events, conferences, and networking opportunities to promote brand visibility and growth.</t>
   </si>
   <si>
+    <t>* Supervisionar o desenvolvimento e a implementação de iniciativas estratégicas para impulsionar o crescimento organizacional.
+* Liderar equipes multifuncionais para identificar e aproveitar novas oportunidades de negócios.
+* Estabelecer e cultivar relacionamentos com partes interessadas fundamentais, incluindo parceiros, clientes e entidades governamentais.
+* Analisar tendências de mercado e cenário competitivo para informar o planejamento estratégico e a tomada de decisões.
+* Colaborar com a gestão sênior para alinhar metas de desenvolvimento com objetivos gerais de negócios.
+* Gerenciar orçamentos e recursos de forma eficaz para garantir a execução bem-sucedida de projetos de desenvolvimento.
+* Monitorar e avaliar o desempenho de projetos, fornecendo atualizações regulares à liderança executiva.
+* Garantir a conformidade com regulamentações e normas do setor ao longo do processo de desenvolvimento.
+* Fomentar uma cultura de inovação e melhoria contínua dentro da equipe de desenvolvimento.
+* Representar a organização em eventos do setor, conferências e oportunidades de networking para promover a visibilidade da marca e o crescimento.</t>
+  </si>
+  <si>
     <t>Economic/Financial Manager</t>
+  </si>
+  <si>
+    <t>Diretor Econômico/Financeiro</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the economic department in the company.
 * Planning, managing, and monitoring all the financial activities in the company.
 * Managing, coordinating, motivating and assessing subordinate employees.
 * Drawing up a budget, forecasts, and a financial plan.
 * Managing and monitoring the cash flow of the company.
 * Communicating with commercial financial institutions, auditors, tax authorities, etc.
 * Completing reports and their presenting to the owners of the company.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo funcionamento suave do departamento econômico da empresa.
+* Planejamento, gestão e monitoramento de todas as atividades financeiras da empresa.
+* Gestão, coordenação, motivação e avaliação de funcionários subordinados.
+* Elaboração de orçamento, previsões e plano financeiro.
+* Gestão e monitoramento do fluxo de caixa da empresa.
+* Comunicação com instituições financeiras comerciais, auditores, autoridades fiscais, etc.
+* Conclusão de relatórios e sua apresentação aos proprietários da empresa.</t>
+  </si>
+  <si>
     <t>IT Director</t>
+  </si>
+  <si>
+    <t>Diretor de TI</t>
   </si>
   <si>
     <t>* Developing and implementing the internal IT strategy.
 * Checking compliance with the IT strategy.
 * Managing, coordinating, motivating and evaluating subordinate employees.
 * Analysing the needs of individual departments within the company.
 * Carrying out feasibility studies to determine the best possible use of the available technical resources.
 * Deciding on buying new and upgrading existing IT systems, hardware and software.</t>
   </si>
   <si>
+    <t>* Desenvolver e implementar a estratégia de TI interna.
+* Verificar o cumprimento da estratégia de TI.
+* Gerenciar, coordenar, motivar e avaliar os funcionários subordinados.
+* Analisar as necessidades dos departamentos individuais dentro da empresa.
+* Realizar estudos de viabilidade para determinar o melhor uso possível dos recursos técnicos disponíveis.
+* Decidir sobre a aquisição de novos sistemas de TI e a atualização dos sistemas, hardware e software existentes.</t>
+  </si>
+  <si>
     <t>Laboratory Director</t>
+  </si>
+  <si>
+    <t>Diretor de Laboratório</t>
   </si>
   <si>
     <t>* Overseeing the implementation of analytical procedures to determine process parameters and the quality of finished products.
 * Organizing laboratory operations, ensuring the quality and reliability of results, and directly conducting analyses.
 * Maintaining the accuracy and functionality of measurement equipment and laboratory inventory.
 * Communicating and coordinating workflow with external service providers to ensure seamless laboratory operations.
 * Leading and mentoring laboratory staff, fostering a culture of continuous improvement and professional development.
 * Ensuring compliance with relevant regulatory standards and industry best practices.
 * Developing and managing laboratory budgets, resources, and timelines for various projects.
 * Collaborating with cross-functional teams to support research and development initiatives.
 * Evaluating and integrating new technologies and methodologies to enhance laboratory capabilities.
 * Reporting laboratory performance metrics to senior management and recommending strategic improvements.</t>
   </si>
   <si>
+    <t>* Supervisionar a implementação de procedimentos analíticos para determinar parâmetros de processo e a qualidade de produtos acabados.
+* Organizar operações laboratoriais, garantindo a qualidade e confiabilidade dos resultados, e realizar análises diretamente.
+* Manter a precisão e funcionalidade de equipamentos de medição e inventário laboratorial.
+* Comunicar e coordenar o fluxo de trabalho com prestadores de serviços externos para garantir operações laboratoriais contínuas.
+* Liderar e orientar a equipe laboratorial, fomentando uma cultura de melhoria contínua e desenvolvimento profissional.
+* Garantir a conformidade com normas regulamentares relevantes e melhores práticas da indústria.
+* Desenvolver e gerenciar orçamentos, recursos e cronogramas de laboratório para vários projetos.
+* Colaborar com equipes multifuncionais para apoiar iniciativas de pesquisa e desenvolvimento.
+* Avaliar e integrar novas tecnologias e metodologias para melhorar as capacidades laboratoriais.
+* Relatar métricas de desempenho laboratorial para a gestão sênior e recomendar melhorias estratégicas.</t>
+  </si>
+  <si>
     <t>Logistics Director</t>
+  </si>
+  <si>
+    <t>Diretor de Logística</t>
   </si>
   <si>
     <t>* Defining the logistics strategy of the company.
 * Negotiating terms and conditions with transport and forwarding companies to ensure the most efficient mode of transport of goods from the factory to the customer.
 * Optimising logistics costs associated with the purchase of raw materials in the country and abroad.
 * Ensuring the implementation and observance of legislation, internal regulations and standard procedures at the entrusted unit of the company.
 * Preparing contracts with suppliers.
 * Checking and assigning work to subordinates.
 * Complying with regulations relating to safety at work, fire prevention measures and work rules.</t>
   </si>
   <si>
+    <t>* Definir a estratégia logística da empresa.
+* Negociar termos e condições com empresas de transporte e expedição para garantir o modo de transporte mais eficiente de mercadorias da fábrica ao cliente.
+* Otimizar os custos logísticos associados à compra de matérias-primas no país e no exterior.
+* Garantir a implementação e observância da legislação, regulamentos internos e procedimentos padrão na unidade confiada da empresa.
+* Preparar contratos com fornecedores.
+* Verificar e atribuir trabalho a subordinados.
+* Cumprir regulamentos relacionados à segurança no trabalho, medidas de prevenção de incêndios e regras de trabalho.</t>
+  </si>
+  <si>
     <t>Managing Director</t>
+  </si>
+  <si>
+    <t>Diretor Gerente</t>
   </si>
   <si>
     <t>* Coordinating and managing all material, financial, and technical resources of the company.
 * Responsibility for the implementation of shareholder strategy.
 * Conducting meetings with key business partners and the negotiation of conditions for co-operation.
 * Drawing up the medium-term and long-term plans of the company.
 * Responsibility for the financial management of the company.
 * Ensuring the profitability of individual activities and the prosperity of the company.</t>
   </si>
   <si>
+    <t>* Coordenar e gerenciar todos os recursos materiais, financeiros e técnicos da empresa.
+* Responsabilidade pela implementação da estratégia dos acionistas.
+* Realizar reuniões com parceiros comerciais-chave e negociar condições para a cooperação.
+* Elaborar planos de médio e longo prazo da empresa.
+* Responsabilidade pelo gerenciamento financeiro da empresa.
+* Garantir a rentabilidade das atividades individuais e a prosperidade da empresa.</t>
+  </si>
+  <si>
     <t>Marketing Director</t>
+  </si>
+  <si>
+    <t>Diretor de marketing</t>
   </si>
   <si>
     <t>* Responsibility for the management of the marketing department in the company.
 * Managing, motivating, assessing and assigning tasks to subordinate employees.
 * Creating a marketing plan.
 * Drawing up a marketing budget for the following calendar year.
 * Creating a marketing strategy.
 * Managing market monitoring at the local, regional, national and international levels.
 * Designing marketing activities focused on the promotion of sales and the achievement of defined objectives.</t>
+  </si>
+  <si>
+    <t>* Responsabilidade pela gestão do departamento de marketing da empresa.
+* Gerenciar, motivar, avaliar e atribuir tarefas aos funcionários subordinados.
+* Criação de um plano de marketing.
+* Elaboração de um orçamento de marketing para o próximo ano calendário.
+* Criação de uma estratégia de marketing.
+* Gestão do monitoramento de mercado nos níveis local, regional, nacional e internacional.
+* Projetar atividades de marketing focadas na promoção de vendas e no alcance dos objetivos definidos.</t>
   </si>
   <si>
     <t xml:space="preserve">* Taking responsibility for the economic results of the health-care facility.
 * Responsibility for the level of the provided health care.
 * Responsibility for implementing and conforming to legislative and inner regulations.
 * Giving and re-evaluating suggestions for the improvement of the economic results and for the achievement of a better quality of the provided health care.
 * Leading, motivating and evaluating subordinate employees.
 * Leading business negotiations.
 * Representing the health-care facility in the media.
 </t>
   </si>
   <si>
+    <t>* Assumir a responsabilidade pelos resultados econômicos da unidade de saúde.
+* Responsabilidade pelo nível da assistência à saúde prestada.
+* Responsabilidade pela implementação e conformidade com as regulamentações legislativas e internas.
+* Fornecer e reavaliar sugestões para a melhoria dos resultados econômicos e para a conquista de uma melhor qualidade na assistência à saúde prestada.
+* Liderar, motivar e avaliar funcionários subordinados.
+* Conduzir negociações comerciais.
+* Representar a unidade de saúde na mídia.</t>
+  </si>
+  <si>
     <t>Operations Manager</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the entrusted operation within the company.
 * Responsibility for the bottom line of the operation.
 * Managing, coordinating, motivating, and assessing subordinate employees.
 * Monitoring the levels and placement of stocks.
 * Monitoring adherence to defined deadlines.
 * Communicating with customers and members of other departments.
 * Obtaining feedback from customers and forwarding this information to the affected departments of the company.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo funcionamento suave da operação confiada dentro da empresa.
+* Responsabilidade pelo resultado final da operação.
+* Gerenciar, coordenar, motivar e avaliar funcionários subordinados.
+* Monitorar os níveis e o posicionamento dos estoques.
+* Acompanhar a adesão aos prazos definidos.
+* Comunicar com clientes e membros de outros departamentos.
+* Obter feedback dos clientes e encaminhar essas informações aos departamentos afetados da empresa.</t>
+  </si>
+  <si>
     <t>Personnel Manager</t>
+  </si>
+  <si>
+    <t>Gestor de pessoas</t>
   </si>
   <si>
     <t>* Decision-making on strategic planning in the area of human resources management.
 * Ensuring the effectiveness of management of the entrusted department.
 * Approving employment principles and labour relations.
 * Approving the methodology for recruiting, training and remuneration of employees, motivating programmes, evaluation system, training system and career development of employees.
 * Managing, coordinating and reviewing the work results of the entrusted unit.
 * Managing and checking safety and hygiene at work.
 * Cooperating with other units of the company.</t>
   </si>
   <si>
+    <t>* Tomada de decisões no planeamento estratégico da área de gestão de recursos humanos.
+* Garantir a eficácia da gestão do departamento confiado.
+* Aprovar os princípios de emprego e relações laborais.
+* Aprovar a metodologia para recrutamento, formação e remuneração de funcionários, programas de motivação, sistema de avaliação, sistema de formação e desenvolvimento de carreira dos funcionários.
+* Gerir, coordenar e rever os resultados do trabalho da unidade confiada.
+* Gerir e verificar a segurança e higiene no trabalho.
+* Cooperar com outras unidades da empresa.</t>
+  </si>
+  <si>
     <t>Plant manager</t>
+  </si>
+  <si>
+    <t>Gerente de fábrica</t>
   </si>
   <si>
     <t>* Ensure the efficient and effective production of goods or services within the plant, meeting quality and quantity targets.
 * Promote and enforce safety protocols and regulations to maintain a safe working environment for all plant employees.
 * Implement quality control processes to ensure that products or services meet established standards and customer expectations.
 * Manage inventory levels to ensure that raw materials, components, and finished goods are maintained at optimal levels to meet production demands without excess waste.
 * Monitor and control operational costs to maximize profitability while maintaining product quality and safety.
 * Recruit, train, and supervise plant staff, fostering a productive and motivated workforce. Address employee concerns and performance issues.
 * Oversee equipment maintenance schedules to minimize downtime and ensure equipment reliability.
 * Develop and execute production plans to meet customer demand and delivery schedules efficiently.
 * Prepare and manage budgets for the plant, tracking expenses and revenues to ensure financial goals are met.
 * Ensure the plant complies with environmental regulations and sustainability goals, implementing practices that minimize environmental impact.</t>
   </si>
   <si>
+    <t>* Garantir a produção eficiente e eficaz de bens ou serviços dentro da planta, atendendo às metas de qualidade e quantidade.
+* Promover e fazer cumprir protocolos e regulamentos de segurança para manter um ambiente de trabalho seguro para todos os funcionários da fábrica.
+* Implementar processos de controle de qualidade para garantir que os produtos ou serviços atendam aos padrões estabelecidos e às expectativas do cliente.
+* Gerencie os níveis de estoque para garantir que as matérias-primas, componentes e produtos acabados sejam mantidos em níveis ideais para atender às demandas de produção sem desperdício excessivo.
+* Monitorar e controlar os custos operacionais para maximizar a lucratividade, mantendo a qualidade e segurança do produto.
+* Recrutar, treinar e supervisionar a equipe da fábrica, promovendo uma força de trabalho produtiva e motivada. Aborde as preocupações dos funcionários e problemas de desempenho.
+* Supervisionar os cronogramas de manutenção dos equipamentos para minimizar o tempo de inatividade e garantir a confiabilidade do equipamento.
+* Desenvolver e executar planos de produção para atender a demanda do cliente e cronogramas de entrega com eficiência.
+* Preparar e gerenciar orçamentos da planta, acompanhando despesas e receitas para garantir o cumprimento das metas financeiras.
+* Garantir que a planta cumpra as regulamentações ambientais e metas de sustentabilidade, implementando práticas que minimizem o impacto ambiental.</t>
+  </si>
+  <si>
     <t>Production Director</t>
+  </si>
+  <si>
+    <t>Diretor de produção</t>
   </si>
   <si>
     <t>* Responsibility for managing and optimising the manufacturing process.
 * Analysing manufacturing processes with the aim to optimise performance, quality, and improve occupational safety.
 * Creating and implementing new manufacturing processes.
 * Preparing weekly and monthly production plans depending on order volumes.
 * Managing, coordinating, motivating, and assessing subordinate employees.
 * Monitoring efficiency, economy, and quality of production.
 * Responsibility for adherence to quality control systems and safety regulations.
 * Co-operation with other departments in the company.</t>
   </si>
   <si>
+    <t>* Responsabilidade por gerenciar e otimizar o processo de fabricação.
+* Análise dos processos de fabricação com o objetivo de otimizar o desempenho, a qualidade e melhorar a segurança ocupacional.
+* Criação e implementação de novos processos de fabricação.
+* Preparação de planos de produção semanais e mensais dependendo dos volumes de pedidos.
+* Gerenciamento, coordenação, motivação e avaliação de funcionários subordinados.
+* Monitoramento da eficiência, economia e qualidade da produção.
+* Responsabilidade por adesão aos sistemas de controle de qualidade e regulamentos de segurança.
+* Cooperação com outros departamentos da empresa.</t>
+  </si>
+  <si>
     <t>* Approving the publication of commercially interesting books, their titles, cover designs, and technical specifications at the regular meetings of the publisher’s editorial board.
 * Leading meetings of the editorial board.
 * Reviewing the work of subordinates.
 * Negotiating contractual terms and signing contracts with authors, illustrators, copyright holders, printers, etc.
 * Ensuring the allocation of ISBN numbers to published books.
 * Responsibility for the distribution of published books to distributors, bookstores, and online stores.
 * Attending book fairs, book launches, signings, etc.</t>
   </si>
   <si>
+    <t>* Aprovar a publicação de livros comercialmente interessantes, seus títulos, projetos de capa e especificações técnicas nas reuniões regulares do conselho editorial da editora.
+* Presidir as reuniões do conselho editorial.
+* Revisar o trabalho dos subordinados.
+* Negociar termos contratuais e assinar contratos com autores, ilustradores, detentores de direitos autorais, impressores, etc.
+* Garantir a alocação de números ISBN aos livros publicados.
+* Responsabilidade pela distribuição de livros publicados para distribuidores, livrarias e lojas online.
+* Participar de feiras de livro, lançamentos de livros, sessões de autógrafos, etc.</t>
+  </si>
+  <si>
     <t>Quality Control/ISO Manager</t>
+  </si>
+  <si>
+    <t>Diretor de Controle de Qualidade e ISO</t>
   </si>
   <si>
     <t>* Ensuring the functionality and continuous improvement of the organisation’s quality system.
 * Responsibility for the implementation of policies, goals, and objectives of quality.
 * Responsibility for the planning, organisation, and conducting of internal audits at the organisation’s departments, checking the effectiveness of corrective and preventive actions, and the functionality and updating of the managed documentation system.
 * Updating the quality manual.
 * Planning internal trainings and educating the staff.</t>
   </si>
   <si>
+    <t>* Garantir a funcionalidade e melhoria contínua do sistema de qualidade da organização.
+* Responsabilidade pela implementação de políticas, metas e objetivos de qualidade.
+* Responsabilidade pelo planejamento, organização e realização de auditorias internas nos departamentos da organização, verificando a eficácia das ações corretivas e preventivas, e a funcionalidade e atualização do sistema de documentação gerenciado.
+* Atualização do manual de qualidade.
+* Planejamento de treinamentos internos e educação do pessoal.</t>
+  </si>
+  <si>
     <t>Regional Manager</t>
+  </si>
+  <si>
+    <t>Gerente regional</t>
   </si>
   <si>
     <t>* Overseeing the operations and performance of multiple branches within a designated region.
 * Developing and implementing strategic plans to achieve sales targets and enhance market presence.
 * Leading and mentoring regional sales teams to drive performance and foster professional development.
 * Analyzing market trends and competitor activities to identify opportunities for growth.
 * Establishing and maintaining strong relationships with key clients and stakeholders.
 * Collaborating with cross-functional teams to ensure alignment on business objectives and initiatives.
 * Monitoring and reporting on regional performance metrics and KPIs to senior management.
 * Ensuring compliance with company policies, procedures, and regulatory requirements.
 * Conducting regular market visits to assess branch performance and customer satisfaction.
 * Managing budgets and resource allocation effectively to optimize operational efficiency.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações e desempenho de várias filiais dentro de uma região designada.
+* Desenvolver e implementar planos estratégicos para alcançar metas de vendas e melhorar a presença no mercado.
+* Liderar e mentorar equipes de vendas regionais para impulsionar o desempenho e fomentar o desenvolvimento profissional.
+* Analisar tendências de mercado e atividades dos concorrentes para identificar oportunidades de crescimento.
+* Estabelecer e manter relacionamentos sólidos com clientes-chave e partes interessadas.
+* Colaborar com equipes multifuncionais para garantir alinhamento com objetivos e iniciativas de negócios.
+* Monitorar e relatar métricas de desempenho e KPIs regionais à gestão sênior.
+* Garantir conformidade com políticas, procedimentos e requisitos regulamentares da empresa.
+* Realizar visitas regulares ao mercado para avaliar o desempenho das filiais e a satisfação dos clientes.
+* Gerenciar orçamentos e alocação de recursos de forma eficaz para otimizar a eficiência operacional.</t>
+  </si>
+  <si>
     <t>Sales Director</t>
+  </si>
+  <si>
+    <t>Diretor de Vendas</t>
   </si>
   <si>
     <t>* Organising the work of the sales team.
 * Visiting strategic customers, conducting business negotiations.
 * Strategic planning of costs and revenues (creation, analysis, prediction).
 * Management of receivables and inventory.
 * Upgrading and improving the company processes.</t>
   </si>
   <si>
+    <t>* Organização do trabalho da equipe de vendas.
+* Visita a clientes estratégicos, condução de negociações comerciais.
+* Planejamento estratégico de custos e receitas (criação, análise, previsão).
+* Gestão de contas a receber e estoque.
+* Atualização e melhoria dos processos da empresa.</t>
+  </si>
+  <si>
     <t>School Principal</t>
+  </si>
+  <si>
+    <t>Diretor da escola</t>
   </si>
   <si>
     <t>* Responsibility for the educational and professional quality of work at school.
 * Managing and inspecting the work of all school staff in accordance with the working regulations.
 * Assessing the work of all school staff.
 * Responsibility for the further education of employees. 
 * Influencing out-of-class, extra-curricular, and extra-work activities of the school.
 * Responsibility for adequate personnel and material conditions for work at school.
 * Helping school employees to address their social and legal problems.
 * Calling, managing, and leading teaching staff meetings and formulating the obtained conclusions.
 * Drawing up relevant work plans and internal school regulations. 
 * Submitting the required statistic data and oral or written reporting to superior authorities.
 * Paying attention to the purposeful use of financial means of the school.
 * Managing and monitoring educational activities at school and responsibility for the results of the educational work of the school.
 * Determining the principles of the internal regulations of the school.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela qualidade educacional e profissional do trabalho na escola.
+* Gestão e inspeção do trabalho de todos os funcionários da escola de acordo com as normas de trabalho.
+* Avaliação do trabalho de todos os funcionários da escola.
+* Responsabilidade pela formação contínua dos funcionários.
+* Influência nas atividades fora da sala de aula, extracurriculares e extra-trabalho da escola.
+* Responsabilidade por condições de pessoal e material adequadas para o trabalho na escola.
+* Ajuda aos funcionários da escola para lidar com seus problemas sociais e legais.
+* Convocação, gestão e liderança de reuniões do corpo docente e formulação das conclusões obtidas.
+* Elaboração de planos de trabalho relevantes e regulamentos internos da escola.
+* Envio de dados estatísticos necessários e relatórios orais ou escritos às autoridades superiores.
+* Atenção ao uso objetivo de recursos financeiros da escola.
+* Gestão e monitoramento das atividades educacionais na escola e responsabilidade pelos resultados do trabalho educacional da escola.
+* Definição dos princípios dos regulamentos internos da escola.</t>
+  </si>
+  <si>
     <t>* Responsibility for the smooth operation of private security services.
 * Finding and acquiring clients and maintaining good relationships with them.
 * Communicating with clients in order to determine their individual needs.
 * Identifying, analysing and assessing the potential safety risks and threats related to the protection of persons and property.
 * Specifying, designing and implementing complex solutions regarding the security and legal protection of persons and property.
 * Managing, coordinating, motivating and evaluating subordinate staff.
 * Designing the organisational structure within the private security services.
 * Monitoring new trends in the protection of persons and property, and their implementation.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo funcionamento suave dos serviços de segurança privada.
+* Encontrar e adquirir clientes e manter boas relações com eles.
+* Comunicar-se com os clientes para determinar suas necessidades individuais.
+* Identificar, analisar e avaliar os potenciais riscos e ameaças de segurança relacionados à proteção de pessoas e propriedades.
+* Especificar, projetar e implementar soluções complexas relacionadas à segurança e proteção jurídica de pessoas e propriedades.
+* Gerenciar, coordenar, motivar e avaliar a equipe subordinada.
+* Projetar a estrutura organizacional dentro dos serviços de segurança privada.
+* Acompanhar novas tendências na proteção de pessoas e propriedades e implementá-las.</t>
+  </si>
+  <si>
     <t>Technical Director</t>
+  </si>
+  <si>
+    <t>Diretor técnico</t>
   </si>
   <si>
     <t>* Responsibility for the smooth running of the technical department in the company.
 * Managing, coordinating, motivating and evaluating subordinate staff.
 * Monitoring trends and launching new technologies into production.
 * Drawing up a budget and monitoring its use.
 * Cooperating in calling for tenders for the supply of materials, goods and services.
 * Conducting business negotiations in order to achieve the lowest possible price of materials, goods and services.
 * Selecting suitable suppliers and their evaluation.</t>
   </si>
   <si>
+    <t>* Responsabilidade pelo funcionamento suave do departamento técnico da empresa.
+* Gerenciar, coordenar, motivar e avaliar o pessoal subordinado.
+* Monitorar tendências e lançar novas tecnologias na produção.
+* Elaborar um orçamento e monitorar seu uso.
+* Cooperar na elaboração de concursos para o fornecimento de materiais, bens e serviços.
+* Realizar negociações comerciais para alcançar o menor preço possível de materiais, bens e serviços.
+* Selecionar fornecedores adequados e avaliá-los.</t>
+  </si>
+  <si>
     <t>Tourism, Gastronomy, Hotel Business</t>
   </si>
   <si>
+    <t>Turismo, Gastronomia, Hotelaria</t>
+  </si>
+  <si>
     <t>Accommodation Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Hospedagem</t>
   </si>
   <si>
     <t>* Preparing warm and cold meals and drinks for the guests.
 * Check-in and check-out the guests.
 * Operating recreational facilities and services (wellness, billiard, renting skis, bicycles etc.).
 * Preparing and organizing programme for guests.
 * Solving problems relating to the accommodation facility.
 * Taking responsibility for the efficient operation of the accommodation facility.</t>
   </si>
   <si>
+    <t>* Preparar refeições e bebidas quentes e frias para os hóspedes.
+* Realizar check-in e check-out dos hóspedes.
+* Operar instalações e serviços de lazer (bem-estar, bilhar, aluguer de esquis, bicicletas, etc.).
+* Preparar e organizar programa para os hóspedes.
+* Resolver problemas relacionados com a instalação de alojamento.
+* Assumir a responsabilidade pelo funcionamento eficiente da instalação de alojamento.</t>
+  </si>
+  <si>
     <t>Activity Instructor</t>
+  </si>
+  <si>
+    <t>Instrutor de atividades</t>
   </si>
   <si>
     <t>* Organising leisure time of hotel guests during their holidays.
 * Creating entertainment, cultural and sports programmes, competitions, tournaments and other activities according to predetermined specialisation.
 * Participating in the beach, ball and board games.
 * Acting as a referee.
 * Providing services to the hotel guests and ensuring their overall satisfaction.</t>
   </si>
   <si>
+    <t>* Organizar o tempo de lazer dos hóspedes do hotel durante as suas férias.
+* Criar programas de entretenimento, culturais e desportivos, competições, torneios e outras atividades de acordo com a especialização predeterminada.
+* Participar em jogos de praia, de bola e de tabuleiro.
+* Atuar como árbitro.
+* Prestar serviços aos hóspedes do hotel e garantir a sua satisfação geral.</t>
+  </si>
+  <si>
     <t>Assistant Cook</t>
+  </si>
+  <si>
+    <t>Auxiliar de Cozinha</t>
   </si>
   <si>
     <t>* Assisting at preparation and serving of hot and cold meals.
 * Preparation and cooking of cold, local and international cuisine.
 * Being responsible for accurate keeping of recipes, quality and amount of used ingredients.
 * Keeping account of supplies on store.
 * Following the rules of economic treatment of ingredients.
 * Observing hygienic and safety rules.</t>
   </si>
   <si>
+    <t>* Auxiliar na preparação e serviço de refeições quentes e frias.
+* Preparar e cozinhar pratos frios, locais e internacionais.
+* Ser responsável pela manutenção precisa de receitas, qualidade e quantidade de ingredientes utilizados.
+* Controlar os estoques de suprimentos.
+* Seguir as regras de tratamento econômico de ingredientes.
+* Observar as regras de higiene e segurança.</t>
+  </si>
+  <si>
     <t>Bartender</t>
+  </si>
+  <si>
+    <t>Barman</t>
   </si>
   <si>
     <t>* Serving alcohol and soft drinks.
 * Taking orders from customers.
 * Preparing cocktails with an emphasis on the correct procedure and recipe.
 * Washing and polishing glasses and cleaning bartending tools. 
 * Arranging bottles and glasses placed on the shelves in the bar.
 * Wiping the bar and changing the used ashtrays.
 * Collecting payments and accepting cash and operating the cash register. 
 * Monitoring the current stock levels.
 * Complying with hygiene standards in the workplace.</t>
   </si>
   <si>
+    <t>* Servir bebidas alcoólicas e refrigerantes.
+* Receber pedidos dos clientes.
+* Preparar coquetéis com ênfase no procedimento e receita corretos.
+* Lavar e polir copos e limpar ferramentas de bar.
+* Organizar garrafas e copos colocados nas prateleiras do bar.
+* Limpar o balcão e trocar os cinzeiros usados.
+* Cobrar pagamentos e aceitar dinheiro e operar a caixa registradora.
+* Monitorar os níveis atuais de estoque.
+* Cumprir com os padrões de higiene no local de trabalho.</t>
+  </si>
+  <si>
     <t>Booking agent</t>
+  </si>
+  <si>
+    <t>Vendedor de bilhetes/passeios</t>
   </si>
   <si>
     <t>* Selling flight tickets, boat tickets, excursions, tours and additional tourist services.
 * Providing tourist information.
 * Working with internal reservation system.
 * Responsibility for checking and the correctness of the prices charged.
 * Concluding contracts regarding the tour provision.
 * Providing personal, telephone, e-mail or fax communication with clients.
 * Designing and implementing activities to promote sales.
 * Receiving and resolving reported claims and complaints.</t>
   </si>
   <si>
+    <t>* Venda de bilhetes de avião, bilhetes de barco, excursões, passeios e serviços turísticos adicionais.
+* Fornecimento de informações turísticas.
+* Trabalho com sistema de reserva interno.
+* Responsabilidade por verificar e garantir a correção dos preços cobrados.
+* Conclusão de contratos relacionados à prestação de serviços turísticos.
+* Comunicação pessoal, por telefone, e-mail ou fax com clientes.
+* Desenvolvimento e implementação de atividades para promover as vendas.
+* Receção e resolução de reclamações e queixas reportadas.</t>
+  </si>
+  <si>
     <t>Bosun</t>
+  </si>
+  <si>
+    <t>Barqueiro</t>
   </si>
   <si>
     <t>* steering the vessel, steersman's work
 * mooring vessels with steel ropes</t>
   </si>
   <si>
+    <t>* condução do navio, trabalho de timoneiro
+* amarração de embarcações com cabos de aço</t>
+  </si>
+  <si>
     <t>Cable car operator</t>
+  </si>
+  <si>
+    <t>Operador de teleférico</t>
   </si>
   <si>
     <t>* Operating and maintaining cable car systems to ensure safe and efficient transportation of passengers.
 * Conducting pre-operation inspections of equipment to identify any maintenance needs or safety issues.
 * Assisting passengers with boarding and disembarking, ensuring a smooth and safe experience.
 * Providing information to passengers about the cable car operation, safety procedures, and local attractions.
 * Monitoring weather conditions and adjusting operations accordingly to ensure passenger safety.
 * Responding to emergencies and ensuring the safety of passengers at all times.
 * Collaborating with maintenance teams to report any technical issues and assist in repairs as needed.
 * Keeping accurate records of daily operations, including passenger counts and any incidents that occur.
 * Upholding company standards for customer service and ensuring a positive experience for all guests.
 * Participating in ongoing training and development to stay updated on safety regulations and operational procedures.</t>
+  </si>
+  <si>
+    <t>* Operar e manter sistemas de teleférico para garantir o transporte seguro e eficiente de passageiros.
+* Realizar inspeções pré-operacionais de equipamentos para identificar necessidades de manutenção ou problemas de segurança.
+* Auxiliar passageiros no embarque e desembarque, garantindo uma experiência suave e segura.
+* Fornecer informações aos passageiros sobre a operação do teleférico, procedimentos de segurança e atrações locais.
+* Monitorar as condições climáticas e ajustar as operações conforme necessário para garantir a segurança dos passageiros.
+* Responder a emergências e garantir a segurança dos passageiros em todos os momentos.
+* Colaborar com equipes de manutenção para relatar problemas técnicos e auxiliar em reparos conforme necessário.
+* Manter registros precisos das operações diárias, incluindo contagens de passageiros e incidentes ocorridos.
+* Manter os padrões da empresa em relação ao atendimento ao cliente e garantir uma experiência positiva para todos os hóspedes.
+* Participar de treinamentos e desenvolvimento contínuos para se manter atualizado sobre regulamentações de segurança e procedimentos operacionais.</t>
   </si>
   <si>
     <t>Catering manager</t>
   </si>
   <si>
     <t>* Preparing, and overseeing activities related to food preparation.
 * Planning menus in consultation with chefs.
 * Recruiting and training permanent and casual staff.
 * Planning staff shifts and rotes.
 * Ensuring health and safety regulations are strictly observed.
 * Monitoring the quality of the product and service provided.
 * Keeping financial and administrative records.
 * Managing the payroll and monitoring spending levels.
 * Maintaining stock levels and ordering new supplies as required.
 * Interacting with customers if involved with front of house work.
 * Liaising with suppliers and clients.
 * Negotiating contracts with customers, assessing their requirements and ensuring they are satisfied with the service delivered (in contract catering).</t>
   </si>
   <si>
+    <t>* Preparar e supervisionar atividades relacionadas ao preparo de alimentos.
+* Planejar cardápios em consulta com os chefs.
+* Recrutar e treinar funcionários permanentes e temporários.
+* Planejar turnos e escalas de funcionários.
+* Garantir que as regulamentações de saúde e segurança sejam rigorosamente observadas.
+* Monitorar a qualidade do produto e serviço fornecidos.
+* Manter registros financeiros e administrativos.
+* Gerenciar a folha de pagamento e monitorar os níveis de despesas.
+* Manter níveis de estoque e solicitar novos fornecimentos conforme necessário.
+* Interagir com clientes se envolvido com trabalho de atendimento ao público.
+* Manter contato com fornecedores e clientes.
+* Negociar contratos com clientes, avaliar suas necessidades e garantir que eles estejam satisfeitos com o serviço prestado (em catering sob contrato).</t>
+  </si>
+  <si>
     <t>Chambermaid</t>
+  </si>
+  <si>
+    <t>Camareira</t>
   </si>
   <si>
     <t>* Cleaning of rooms, hallways, and common areas.
 * Regular vacuuming and dusting.
 * Making the beds and adjusting the sheeting.
 * Changing used bed linen and towels.
 * Cleaning bathrooms and toilets and refilling missing toiletries.
 * Emptying dustbins and changing used ashtrays.
 * Replenishing the contents of room mini-bars and refrigerators.</t>
   </si>
   <si>
+    <t>* Limpeza de quartos, corredores e áreas comuns.
+* Aspiração e limpeza regular do pó.
+* Arrumar as camas e ajustar a roupa de cama.
+* Trocar a roupa de cama e toalhas usadas.
+* Limpar banheiros e sanitários e reabastecer produtos de higiene pessoal faltantes.
+* Esvaziar lixeiras e trocar cinzeiros usados.
+* Reabastecer o conteúdo de minibares e refrigeradores dos quartos.</t>
+  </si>
+  <si>
     <t>Chef</t>
+  </si>
+  <si>
+    <t>Chefe de cozinha</t>
   </si>
   <si>
     <t>* Responsibility for the quality of prepared meals, compliance with the standards and production processes.
 * Preparing technologically demanding meals and specialities.
 * Monitoring stock levels, ordering missing commodities for the preparation of meals.
 * Receiving commodities from suppliers, performing quality and quantity checks of supplied goods, responsibility for its correct storage.
 * Leading, coordinating and performing professional supervision of kitchen staff.
 * Compiling, upgrading and regular diversifying of the menu.
 * Providing price calculations for the production of meals.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela qualidade das refeições preparadas, cumprimento dos padrões e processos de produção.
+* Preparação de refeições tecnologicamente exigentes e especialidades.
+* Monitoramento dos níveis de estoque, solicitação de mercadorias em falta para a preparação de refeições.
+* Recebimento de mercadorias de fornecedores, realização de controles de qualidade e quantidade de bens fornecidos, responsabilidade pelo seu armazenamento correto.
+* Liderança, coordenação e supervisão profissional da equipe da cozinha.
+* Elaboração, atualização e diversificação regular do cardápio.
+* Fornecimento de cálculos de preços para a produção de refeições.</t>
+  </si>
+  <si>
     <t>Concierge</t>
   </si>
   <si>
     <t>* Assisting guests with concierge services while securing spending their free time and entertainment, including securing reservations in restaurants.
 * Providing guests with recommendations concerning the hotel and its surroundings (restaurant, historic sights, events etc.).
 * Sending and accepting courier packages.
 * Securing immediate delivery of fax messages and of mail to the guests.
 * Responding to the questions of guests, solving eventual problems.
 * Organizing parking of cars.
 * Assisting guests with a rucksack (in case they need it).</t>
   </si>
   <si>
+    <t>* Ajudar os hóspedes com serviços de concierge, garantindo que passem seu tempo livre e diversão de forma agradável, incluindo a reserva de mesas em restaurantes.
+* Fornecer aos hóspedes recomendações sobre o hotel e seus arredores (restaurantes, pontos turísticos históricos, eventos, etc.).
+* Enviar e receber pacotes por correio.
+* Garantir a entrega imediata de mensagens de fax e correio aos hóspedes.
+* Responder às perguntas dos hóspedes, resolvendo eventuais problemas.
+* Organizar o estacionamento de carros.
+* Ajudar os hóspedes com sua mochila (caso necessário).</t>
+  </si>
+  <si>
     <t>Cook</t>
+  </si>
+  <si>
+    <t>Cozinheiro/a</t>
   </si>
   <si>
     <t>* Preparing warm, cold, and special dietary needs dishes.
 * Responsibility for precise adherence to recipes, quality characteristics, and quantities of ingredients.
 * Dividing prepared dishes into individual portions.
 * Arranging and decorating dishes just before serving.
 * Ensuring the proper use and care for the kitchen equipment and tools.
 * Following strict hygienic standards and principles.</t>
   </si>
   <si>
+    <t>* Preparar pratos quentes, frios e de necessidades dietéticas especiais.
+* Responsabilidade pela adesão precisa às receitas, características de qualidade e quantidades de ingredientes.
+* Dividir os pratos preparados em porções individuais.
+* Arranjar e decorar os pratos logo antes de servir.
+* Garantir o uso e cuidado adequados dos equipamentos e ferramentas da cozinha.
+* Seguir padrões e princípios higiênicos rigorosos.</t>
+  </si>
+  <si>
     <t>Croupier</t>
   </si>
   <si>
     <t>* Operating gambling slot machines.
 * Familiarising customers with the rules and principles of the game.
 * Shuffling and distributing playing cards.
 * Supervising the regular conduct of games.
 * Exchanging cash.
 * Serving alcoholic and soft drinks.</t>
   </si>
   <si>
+    <t>* Operar máquinas caça-níqueis.
+* Familiarizar os clientes com as regras e princípios do jogo.
+* Embaralhar e distribuir cartas de jogar.
+* Supervisionar a realização regular dos jogos.
+* Trocar dinheiro.
+* Servir bebidas alcoólicas e não alcoólicas.</t>
+  </si>
+  <si>
     <t>Fast food worker</t>
+  </si>
+  <si>
+    <t>Trabalhador de fast-food</t>
   </si>
   <si>
     <t>* preparing meals
 * working at the cash desk
 * attending the staff assigned section
 * maintaining cleanliness of the working place</t>
   </si>
   <si>
+    <t>* preparar refeições
+* trabalhar no caixa
+* atender à seção designada ao pessoal
+* manter a limpeza do local de trabalho</t>
+  </si>
+  <si>
     <t>Flight Attendant</t>
+  </si>
+  <si>
+    <t>Comissário de Voo/Aeromoça</t>
   </si>
   <si>
     <t>* Attending a pre-flight safety briefing.
 * Welcoming passengers on board the aircraft, directing them to their seats according to the information on their boarding cards, and assisting them with their hand luggage.
 * Informing passengers of the aircraft safety procedures and providing a safety demonstration.
 * Preparing, serving, and selling meals and drinks.
 * Selling duty-free goods.
 * Checking the passengers and crew members regularly.
 * Distributing customs forms on international flights and assisting the passengers to fill them in.
 * Giving first aid to a limited extent.
 * Overseeing that the cleanliness and order on board is maintained.</t>
   </si>
   <si>
+    <t>* Comparecer à sessão de informação de segurança pré-voo.
+* Acolher os passageiros a bordo da aeronave, direcionando-os aos seus lugares de acordo com as informações das suas cartões de embarque e ajudando-os com as suas bagagens de mão.
+* Informar os passageiros sobre os procedimentos de segurança da aeronave e realizar uma demonstração de segurança.
+* Preparar, servir e vender refeições e bebidas.
+* Vender mercadorias isentas de impostos.
+* Verificar regularmente os passageiros e membros da tripulação.
+* Distribuir formulários de alfândega em voos internacionais e ajudar os passageiros a preenchê-los.
+* Prestar primeiros socorros em uma extensão limitada.
+* Supervisionar para que a limpeza e ordem a bordo sejam mantidas.</t>
+  </si>
+  <si>
     <t>Hotel Porter</t>
+  </si>
+  <si>
+    <t>Porteiro do hotel</t>
   </si>
   <si>
     <t>* Welcoming guests arriving at the hotel.
 * Helping guests when getting in and out of their vehicle, and opening doors.
 * Loading and unloading luggage to/from the vehicle.
 * Helping guests to carry their luggage.
 * Guiding guests to their hotel rooms and presenting the equipment rooms.
 * Responding to the commonly posed questions from guests, and solving problems.</t>
   </si>
   <si>
+    <t>* Acolher os hóspedes que chegam ao hotel.
+* Ajudar os hóspedes a entrar e sair do seu veículo e abrir portas.
+* Carregar e descarregar bagagem do veículo.
+* Ajudar os hóspedes a carregar a bagagem.
+* Acompanhar os hóspedes aos seus quartos do hotel e apresentar os equipamentos dos quartos.
+* Responder às perguntas frequentemente feitas pelos hóspedes e resolver problemas.</t>
+  </si>
+  <si>
     <t>Houseman</t>
+  </si>
+  <si>
+    <t>Operador de housekeeping</t>
   </si>
   <si>
     <t>* Taking part in the effective fulfilling of the daily working tasks in the housekeeping department.
 * Caring for the main storehouse in the housekeeping department.
 * Taking orders of working aids for chambermaids and cleaners.
 * Taking out large goods and working aids to the individual storerooms on the storeys.
 * Taking out, bringing and sorting out of the hotel bed sheets and tea towels.
 * Taking responsibility for the regular monthly stocktaking.</t>
   </si>
   <si>
+    <t>* Participar do cumprimento eficaz das tarefas diárias do departamento de governança.
+* Cuidar do armazém principal do departamento de governança.
+* Receber pedidos de materiais de trabalho para as camareiras e limpeza.
+* Retirar mercadorias e materiais de trabalho para os armazéns individuais nos andares.
+* Retirar, trazer e separar os lençóis e toalhas de chá do hotel.
+* Assumir a responsabilidade pelo inventário mensal regular.</t>
+  </si>
+  <si>
     <t>Kitchen Helper</t>
+  </si>
+  <si>
+    <t>Ajudante de Cozinha</t>
   </si>
   <si>
     <t>* Assisting in the preparation of food items according to established recipes and standards.
 * Maintaining cleanliness and organization of the kitchen area, including washing dishes, utensils, and equipment.
 * Supporting chefs and kitchen staff in various tasks, including food preparation and plating.
 * Ensuring proper storage of food items and adherence to food safety and sanitation guidelines.
 * Assisting with inventory management by tracking supplies and notifying supervisors of low stock levels.
 * Helping with the setup and breakdown of kitchen stations before and after service.
 * Participating in the cleaning and maintenance of kitchen appliances and work areas.
 * Collaborating with team members to ensure efficient kitchen operations and timely service.
 * Following all health and safety regulations to ensure a safe working environment.
 * Being flexible and ready to take on additional tasks as needed to support the kitchen team.</t>
   </si>
   <si>
+    <t>* Auxiliar na preparação de itens alimentares de acordo com receitas e padrões estabelecidos.
+* Manter a limpeza e organização da área da cozinha, incluindo lavar louças, utensílios e equipamentos.
+* Apoiar os chefs e funcionários da cozinha em diversas tarefas, incluindo preparação e apresentação de alimentos.
+* Garantir o armazenamento adequado de itens alimentares e a adesão às diretrizes de segurança e sanidade dos alimentos.
+* Auxiliar no gerenciamento de estoque, acompanhando fornecimentos e notificando os supervisores sobre baixos níveis de estoque.
+* Ajudar na montagem e desmontagem das estações da cozinha antes e após o serviço.
+* Participar da limpeza e manutenção de aparelhos e áreas de trabalho da cozinha.
+* Colaborar com os membros da equipe para garantir operações eficientes na cozinha e serviço pontual.
+* Seguir todas as regulamentações de saúde e segurança para garantir um ambiente de trabalho seguro.
+* Ser flexível e preparado para assumir tarefas adicionais conforme necessário para apoiar a equipe da cozinha.</t>
+  </si>
+  <si>
     <t>Lifeguard, Swimming Instructor</t>
+  </si>
+  <si>
+    <t>Salva-vidas, Instrutor de natação</t>
   </si>
   <si>
     <t>* Saving drowning visitors of swimming pools, water parks, beaches and similar facilities.
 * Supervising compliance with the rules of swimming facilities.
 * Providing first aid to visitors of the swimming facilities.</t>
   </si>
   <si>
+    <t>* Salvar visitantes que se afogam em piscinas, parques aquáticos, praias e instalações similares.
+* Supervisionar o cumprimento das regras das instalações de natação.
+* Prestar primeiros socorros aos visitantes das instalações de natação.</t>
+  </si>
+  <si>
     <t>Pizza Cook</t>
+  </si>
+  <si>
+    <t>Pizzaiolo</t>
   </si>
   <si>
     <t>* Preparing pizza and pizza products in a special wood-burning oven 
 * Preparation and cleaning within the kitchen.</t>
+  </si>
+  <si>
+    <t>* Preparar pizzas e produtos de pizza em um forno a lenha especial
+* Preparação e limpeza dentro da cozinha.</t>
   </si>
   <si>
     <t>* Welcoming and checking in the guests by means of their presented identity card.
 * Assigning rooms according to customer requirements and current availability in accommodation facility.
 * Providing information and assistance in solving problems and complaints.
 * Providing foreign currency exchange services.
 * Providing telephone and e-mail reservations.
 * Providing specialised services on request.
 * Sale of supplementary consumer goods.
 * Issuing receipts for accommodation services.
 * Accepting payments in local and foreign currency and operating a payment terminal.</t>
   </si>
   <si>
+    <t>* Recepcionar e fazer o check-in dos hóspedes por meio da apresentação de sua carteira de identidade.
+* Atribuir quartos de acordo com as necessidades do cliente e a disponibilidade atual na instalação de acomodação.
+* Fornecer informações e assistência na resolução de problemas e reclamações.
+* Prestar serviços de câmbio de moeda estrangeira.
+* Fornecer reservas por telefone e e-mail.
+* Prestar serviços especializados mediante solicitação.
+* Venda de bens de consumo suplementares.
+* Emitir recibos para serviços de acomodação.
+* Aceitar pagamentos em moeda local e estrangeira e operar um terminal de pagamento.</t>
+  </si>
+  <si>
     <t>Restaurant worker</t>
+  </si>
+  <si>
+    <t>Funcionário do restaurante</t>
   </si>
   <si>
     <t>* Providing excellent customer service to ensure a positive dining experience for guests.
 * Taking and processing customer orders accurately and efficiently.
 * Assisting in menu selection and offering recommendations based on customer preferences.
 * Preparing tables for dining by setting up utensils, glassware, and condiments.
 * Collaborating with kitchen staff to ensure timely and accurate food preparation and delivery.
 * Maintaining cleanliness and organization of the dining area, including clearing and resetting tables.
 * Handling customer inquiries and resolving any issues or complaints in a professional manner.
 * Processing payments and managing cash register transactions.
 * Adhering to health and safety regulations, including food hygiene standards.
 * Participating in training programs to enhance service skills and product knowledge.
 * Assisting with inventory management and restocking supplies as needed.
 * Supporting special events and catering services as required.</t>
+  </si>
+  <si>
+    <t>* Fornecer serviço ao cliente excelente para garantir uma experiência de jantar positiva para os hóspedes.
+* Registar e processar pedidos dos clientes com precisão e eficiência.
+* Auxiliar na seleção do menu e oferecer recomendações com base nas preferências dos clientes.
+* Preparar mesas para jantar, ajustando utensílios, copos e condimentos.
+* Colaborar com a equipe da cozinha para garantir a preparação e entrega de alimentos pontuais e precisas.
+* Manter a limpeza e organização da área de jantar, incluindo a limpeza e reconfiguração das mesas.
+* Tratar as consultas dos clientes e resolver quaisquer problemas ou reclamações de forma profissional.
+* Processar pagamentos e gerenciar transações no caixa.
+* Cumprir com regulamentações de saúde e segurança, incluindo padrões de higiene alimentar.
+* Participar de programas de treinamento para aprimorar habilidades de atendimento e conhecimento de produtos.
+* Auxiliar na gestão de estoque e reabastecer suprimentos conforme necessário.
+* Apoiar eventos especiais e serviços de catering conforme necessário.</t>
   </si>
   <si>
     <t>* Overseeing daily operations of the retail store to ensure efficiency and productivity.
 * Managing and training a team of sales associates to deliver exceptional customer service.
 * Developing and implementing sales strategies to meet and exceed store targets and objectives.
 * Monitoring inventory levels and coordinating with suppliers to ensure adequate stock.
 * Maintaining visual merchandising standards and ensuring the store is well-presented at all times.
 * Analyzing sales reports and market trends to make informed business decisions.
 * Handling customer inquiries, complaints, and feedback to enhance the shopping experience.
 * Ensuring compliance with company policies, safety regulations, and health standards.
 * Preparing and managing the store budget, including forecasting and controlling expenses.
 * Collaborating with marketing teams to promote store events and special promotions.
 * Leading by example in delivering excellent customer service and fostering a positive work environment.
 * Conducting regular performance evaluations and providing constructive feedback to team members.
 * Ensuring the store meets all operational and financial goals while maintaining high standards of service.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações diárias da loja de varejo para garantir a eficiência e a produtividade.
+* Gerenciar e treinar uma equipe de vendedores para fornecer um serviço ao cliente excepcional.
+* Desenvolver e implementar estratégias de vendas para atender e superar metas e objetivos da loja.
+* Monitorar os níveis de estoque e coordenar com fornecedores para garantir estoque adequado.
+* Manter os padrões de merchandising visual e garantir que a loja esteja bem apresentada em todos os momentos.
+* Analisar relatórios de vendas e tendências de mercado para tomar decisões de negócios informadas.
+* Lidar com consultas, reclamações e feedback de clientes para melhorar a experiência de compra.
+* Garantir a conformidade com as políticas da empresa, regulamentos de segurança e padrões de saúde.
+* Preparar e gerenciar o orçamento da loja, incluindo previsões e controle de despesas.
+* Colaborar com equipes de marketing para promover eventos da loja e promoções especiais.
+* Dar exemplo de entrega de um serviço ao cliente excelente e fomentar um ambiente de trabalho positivo.
+* Realizar avaliações de desempenho regulares e fornecer feedback construtivo aos membros da equipe.
+* Garantir que a loja atenda a todas as metas operacionais e financeiras enquanto mantém padrões elevados de serviço.</t>
+  </si>
+  <si>
     <t>Shift manager</t>
+  </si>
+  <si>
+    <t>Gerente de turno</t>
   </si>
   <si>
     <t>* Overseeing daily operations in the hospitality environment to ensure high-quality service delivery.
 * Managing staff schedules and assigning tasks to ensure efficient workflow during shifts.
 * Training and mentoring team members to enhance their skills and improve service standards.
 * Monitoring guest satisfaction and addressing any concerns or complaints promptly and professionally.
 * Collaborating with other departments to ensure seamless service and guest experiences.
 * Implementing and maintaining health and safety regulations, ensuring compliance with industry standards.
 * Assisting in inventory management, including ordering and restocking supplies as needed.
 * Conducting regular inspections of the facility to ensure cleanliness and maintenance standards are met.
 * Preparing reports on operational performance, staff productivity, and guest feedback for management review.
 * Promoting a positive work environment and fostering team spirit among staff members.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações diárias em ambientes de hospitalidade para garantir a entrega de serviços de alta qualidade.
+* Gerenciar escalas de funcionários e atribuir tarefas para garantir um fluxo de trabalho eficiente durante os turnos.
+* Treinar e orientar membros da equipe para aprimorar suas habilidades e melhorar os padrões de serviço.
+* Monitorar a satisfação dos hóspedes e abordar quaisquer preocupações ou reclamações de maneira pronta e profissional.
+* Colaborar com outros departamentos para garantir serviços e experiências de hóspedes sem interrupções.
+* Implementar e manter regulamentos de saúde e segurança, garantindo a conformidade com padrões da indústria.
+* Auxiliar no gerenciamento de estoque, incluindo a compra e reabastecimento de suprimentos conforme necessário.
+* Realizar inspeções regulares das instalações para garantir que os padrões de limpeza e manutenção sejam atendidos.
+* Preparar relatórios sobre o desempenho operacional, produtividade do pessoal e feedback dos hóspedes para revisão da gestão.
+* Promover um ambiente de trabalho positivo e fomentar o espírito de equipe entre os funcionários.</t>
+  </si>
+  <si>
     <t>Sommelier</t>
   </si>
   <si>
     <t>* Providing expert advice to customers in choosing the appropriate type of wine and other noble drinks.
 * Serving wine and other high quality beverages.
 * Compiling wine cards and lists of beverages.
 * Ordering, archiving, and selling wine and other products.
 * Organising wine presentations and wine tastings.
 * Training and managing personnel in the given field.</t>
   </si>
   <si>
+    <t>* Fornecer aconselhamento especializado aos clientes na escolha do tipo adequado de vinho e outras bebidas nobres.
+* Servir vinho e outras bebidas de alta qualidade.
+* Elaborar cartas de vinho e listas de bebidas.
+* Encomendar, arquivar e vender vinho e outros produtos.
+* Organizar apresentações e degustações de vinho.
+* Treinar e gerenciar o pessoal na área específica.</t>
+  </si>
+  <si>
     <t>Spa Therapist</t>
+  </si>
+  <si>
+    <t>Terapeuta de Spa</t>
   </si>
   <si>
     <t>* Carrying out body massages, packs and body and face treatments.
 * Taking care of maintenance and tidiness in the whole hotel spa.
 * Taking care of the spa reception.
 * Presentation and active sale of cosmetic products to the clients.</t>
   </si>
   <si>
+    <t>* Realizar massagens corporais, envolvimentos e tratamentos corporais e faciais.
+* Cuidar da manutenção e limpeza em todo o spa do hotel.
+* Cuidar da recepção do spa.
+* Apresentação e venda ativa de produtos cosméticos aos clientes.</t>
+  </si>
+  <si>
     <t>Travel Guide</t>
+  </si>
+  <si>
+    <t>Guia de turismo</t>
   </si>
   <si>
     <t>* Guiding individuals and groups during tours.
 * Preparing professional commentaries, studying historical facts and attractions.
 * Providing professional commentaries in the mother tongue and a foreign language.
 * Answering the tour participants’ questions.
 * Operational solution of problems encountered.</t>
   </si>
   <si>
+    <t>* Orientar indivíduos e grupos durante os passeios.
+* Preparar comentários profissionais, estudando fatos históricos e atrações.
+* Fornecer comentários profissionais na língua materna e em uma língua estrangeira.
+* Responder às perguntas dos participantes do passeio.
+* Resolver problemas operacionais encontrados.</t>
+  </si>
+  <si>
     <t>Waiter</t>
+  </si>
+  <si>
+    <t>Garçom/Garçonete</t>
   </si>
   <si>
     <t>* Setting tables, placing silverware, plates, glasses, and placemats.
 * Welcoming and seating guests based on the current available capacity.
 * Providing advice when customers are selecting meals and beverages.
 * Taking orders from customers.
 * Serving ordered meals and beverages and occasionally performing the finishing touches for meals at the table.
 * Accepting and turning over claims to a responsible staff member.
 * Collecting payment and outstanding amounts in local and foreign currencies or via a payment card.
 * Removing used silverware, plates, and glasses from tables.
 * Taking reservations for tables.</t>
   </si>
   <si>
+    <t>* Preparar mesas, colocando talheres, pratos, copos e jogos americanos.
+* Acolher e acomodar os hóspedes com base na capacidade atual disponível.
+* Oferecer conselhos quando os clientes estão selecionando refeições e bebidas.
+* Anotar pedidos dos clientes.
+* Servir refeições e bebidas pedidas e, ocasionalmente, realizar os toques finais para as refeições na mesa.
+* Aceitar e encaminhar reclamações a um membro da equipe responsável.
+* Coletar pagamentos e valores pendentes em moedas locais e estrangeiras ou via cartão de pagamento.
+* Remover talheres, pratos e copos usados das mesas.
+* Registrar reservas de mesas.</t>
+  </si>
+  <si>
     <t>Waiter - Room Service</t>
+  </si>
+  <si>
+    <t>Garçom - Serviço de quarto</t>
   </si>
   <si>
     <t>* Being responsible for professional services to the guests while serving meals and drinks to the guest rooms. 
 * Being responsible for the requests of guests who asked for delivery to the hotel room.
 * Taking part in development and improvement of the service of meals and drinks.
 * Announcing and solving problems of guests.
 * Providing and keeping a high quality service of meals and drinks.
 * Stocking minibars in the hotel rooms.</t>
   </si>
   <si>
+    <t>* Ser responsável pelos serviços profissionais prestados aos hóspedes durante a entrega de refeições e bebidas nos quartos dos hóspedes.
+* Ser responsável pelos pedidos dos hóspedes que solicitaram entrega no quarto de hotel.
+* Participar do desenvolvimento e melhoria do serviço de refeições e bebidas.
+* Comunicar e resolver problemas dos hóspedes.
+* Prestar e manter um serviço de alta qualidade de refeições e bebidas.
+* Abastecer os minibares nos quartos do hotel.</t>
+  </si>
+  <si>
     <t>Translating, interpreting</t>
   </si>
   <si>
+    <t>Tradução e Interpretação</t>
+  </si>
+  <si>
     <t>Interpreter</t>
+  </si>
+  <si>
+    <t>Intérprete</t>
   </si>
   <si>
     <t>* Studying vocabulary and technical terminology in the field being interpreted.
 * Performing simultaneous or consecutive interpretation from the source language into the target language with an emphasis placed on the accuracy and fluency of the interpreted speech.
 * Attending international events, business meetings, trials, police interrogations, etc.</t>
   </si>
   <si>
+    <t>* Estudar vocabulário e terminologia técnica no campo a ser interpretado.
+* Realizar interpretação simultânea ou consecutiva da língua de origem para a língua-alvo, com ênfase na precisão e fluência do discurso interpretado.
+* Participar de eventos internacionais, reuniões de negócios, julgamentos, interrogatórios policiais, etc.</t>
+  </si>
+  <si>
     <t>* Editing text regarding spelling, style, and content.
 * Marking identified errors using proofreading marks.
 * Final proofreading by reading the entire text.</t>
   </si>
   <si>
+    <t>* Edição de texto quanto à ortografia, estilo e conteúdo.
+* Marcação de erros identificados mediante o uso de marcas de revisão.
+* Revisão final por meio da leitura do texto integral.</t>
+  </si>
+  <si>
     <t>Translator</t>
+  </si>
+  <si>
+    <t>Tradutor</t>
   </si>
   <si>
     <t>* Familiarising with the source text in order to understand its meaning and function.
 * Using the available and relevant literature and specialised software to translate the source text into the target language.
 * Translating the texts from the source language into the target language while retaining the original meaning, quality of translation and specific customer instructions.
 * Proofreading the translated text: correcting the grammatical and stylistic errors, typos, proofreading the text in terms of the meaning, reviewing the consistency of the terminology used and the completeness of the translated text, and locating specific data for a specific target language (e.g. writing of the proper numbers, dates, units of measure etc.).</t>
   </si>
   <si>
+    <t>* Familiarizar-se com o texto de origem para compreender seu significado e função.
+* Utilizar literatura disponível e relevante e software especializado para traduzir o texto de origem para a língua-alvo.
+* Traduzir os textos da língua de origem para a língua-alvo, mantendo o significado original, a qualidade da tradução e as instruções específicas do cliente.
+* Revisar o texto traduzido: corrigir erros gramaticais e estilísticos, erros de digitação, revisar o texto em termos de significado, examinar a consistência da terminologia utilizada e a completude do texto traduzido, e localizar dados específicos para uma língua-alvo específica (por exemplo, escrita de números adequadamente, datas, unidades de medida, etc.).</t>
+  </si>
+  <si>
     <t>Transport, Haulage, Logistics</t>
   </si>
   <si>
+    <t>Transporte, Logística</t>
+  </si>
+  <si>
     <t>Air Traffic Controller</t>
+  </si>
+  <si>
+    <t>Controlador de tráfego aéreo</t>
   </si>
   <si>
     <t>* Ensuring the safe and efficient management of air traffic within designated airspace.
 * Coordinating aircraft movements on the ground and in the air to prevent collisions and ensure timely departures and arrivals.
 * Minimizing aircraft delays through effective communication and problem-solving in response to unexpected weather conditions or technical malfunctions.
 * Utilizing radar, radio communication, and other technologies to monitor and direct aircraft, providing instructions to pilots as necessary.
 * Collaborating with other air traffic control personnel and aviation stakeholders to maintain smooth operations and enhance safety protocols.
 * Conducting regular assessments of air traffic patterns and making adjustments to improve efficiency and safety.
 * Maintaining detailed records of flight activities and incidents to support operational analysis and compliance with regulatory requirements.
 * Participating in ongoing training and professional development to stay current with industry standards, regulations, and technological advancements.
 * Responding to emergencies and implementing contingency plans to ensure the safety of passengers and crew.
 * Demonstrating strong decision-making skills and the ability to work under pressure in a fast-paced environment.</t>
   </si>
   <si>
+    <t>* Garantir a gestão segura e eficiente do tráfego aéreo dentro do espaço aéreo designado.
+* Coordenar os movimentos das aeronaves no solo e no ar para evitar colisões e garantir partidas e chegadas pontuais.
+* Minimizar atrasos das aeronaves por meio de comunicação eficaz e resolução de problemas em resposta a condições climáticas inesperadas ou defeitos técnicos.
+* Utilizar radar, comunicação por rádio e outras tecnologias para monitorar e direcionar aeronaves, fornecendo instruções aos pilotos quando necessário.
+* Colaborar com outros profissionais do controle de tráfego aéreo e partes interessadas da aviação para manter operações suaves e aprimorar protocolos de segurança.
+* Realizar avaliações regulares dos padrões de tráfego aéreo e fazer ajustes para melhorar a eficiência e a segurança.
+* Manter registros detalhados das atividades de voo e incidentes para apoiar a análise operacional e a conformidade com os requisitos regulamentares.
+* Participar de treinamentos contínuos e desenvolvimento profissional para se manter atualizado quanto aos padrões da indústria, regulamentos e avanços tecnológicos.
+* Responder a emergências e implementar planos de contingência para garantir a segurança dos passageiros e tripulantes.
+* Demonstrar habilidades fortes de tomada de decisão e capacidade de trabalhar sob pressão em um ambiente de ritmo acelerado.</t>
+  </si>
+  <si>
     <t>Aircraft engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de aeronaves</t>
   </si>
   <si>
     <t>* Supervising the assembly of aircraft systems and engines
 * Testing aircraft to measure performance and identify areas for improvement
 * Developing design specifications for aircraft systems
 * Applying scientific principles to improve the performance of aircraft
 * Researching the environmental impact of aircraft and taking action to minimise this
 * Investigating problems with aircraft or the causes of accidents
 * Creating reports for clients and providing technical advice
 * Maintaining aircraft and carrying out regular inspections</t>
   </si>
   <si>
+    <t>* Supervisionar a montagem de sistemas e motores de aeronaves
+* Testar aeronaves para medir o desempenho e identificar áreas para melhoria
+* Desenvolver especificações de design para sistemas de aeronaves
+* Aplicar princípios científicos para melhorar o desempenho das aeronaves
+* Pesquisar o impacto ambiental das aeronaves e tomar medidas para minimizar isso
+* Investigar problemas com aeronaves ou as causas de acidentes
+* Criar relatórios para clientes e fornecer conselhos técnicos
+* Manter aeronaves e realizar inspeções regulares</t>
+  </si>
+  <si>
     <t>Aircraft Technician</t>
+  </si>
+  <si>
+    <t>Técnico de aeronaves</t>
   </si>
   <si>
     <t>* Dismantling and remounting of fuel tanks, including the cleaning of storage areas, connecting petrol installations, including the waste pipe and fitting the filler caps.
 * Technical maintenance of aircraft when located in the apron, connecting the ground supplies and visual inspection of the exterior and interior of aircrafts.
 * Mounting and adjusting aircraft chassis and propellers.
 * Pre-flight technical inspections of aircrafts, including the decision on the serviceability of aircrafts.
 * Managing the replacement of engines with connecting auxiliary equipment and the entire installation, including the setting when testing the engine.
 * Detecting and removing defects and damage to aircraft and to their systems (power steering and load control, landing gears and fuel, hydraulic (using the energy of liquids), air de-icing and altitude systems) and deciding on their serviceability.
 * Conducting engine tests of the reactive engines prior to delivering the aircraft for flight, detecting the causes of defects and determining the method of their removal.</t>
   </si>
   <si>
+    <t>* Desmontagem e remontagem de tanques de combustível, incluindo limpeza das áreas de armazenamento, instalações de conexão de combustível, incluindo o tubo de drenagem de resíduos e a colocação de tampas de encher.
+* Manutenção técnica de aeronaves quando localizadas no pátio, conexão dos suprimentos de solo e inspeção visual do exterior e interior das aeronaves.
+* Montagem e ajuste de chassis e hélices de aeronaves.
+* Inspeções técnicas pré-voo de aeronaves, incluindo a decisão sobre a servibilidade das aeronaves.
+* Gerenciamento da substituição de motores com conexão de equipamentos auxiliares e a instalação completa, incluindo a configuração durante o teste do motor.
+* Detecção e remoção de defeitos e danos em aeronaves e seus sistemas (direção hidráulica e controle de carga, engrenagens de pouso e combustível, sistemas de desgelo e altitude) e decisão sobre sua servibilidade.
+* Realização de testes de motor de motores reativos antes da entrega da aeronave para voo, detecção das causas de defeitos e determinação do método de remoção.</t>
+  </si>
+  <si>
     <t>Bus Driver</t>
+  </si>
+  <si>
+    <t>Motorista de ônibus</t>
   </si>
   <si>
     <t>* Transporting people within urban, suburban, long distance, international and special services.
 * Stopping at bus stops in accordance with the current timetable and on request.
 * Opening and closing doors when passengers get on/off the bus.
 * Operating the electronic till and issuing tickets to passengers.
 * Operating the air conditioning, heating and lighting on the bus.
 * Recharging smart cards (excluding urban and special services).
 * Accepting and dispensing cash from and to the passengers.
 * Putting oversized luggage into the luggage compartment of the bus (except urban services).
 * Keeping the bus clean and tidy.</t>
   </si>
   <si>
+    <t>* Transportar pessoas em serviços urbanos, suburbanos, de longa distância, internacionais e especiais.
+* Parar nos pontos de ônibus de acordo com a programação atual e por solicitação.
+* Abrir e fechar as portas quando os passageiros entram/saem do ônibus.
+* Operar a caixa eletrônica e emitir bilhetes para os passageiros.
+* Operar o ar condicionado, o aquecimento e a iluminação do ônibus.
+* Recarregar cartões inteligentes (excluindo serviços urbanos e especiais).
+* Aceitar e fornecer dinheiro dos e para os passageiros.
+* Colocar bagagens de grande porte no compartimento de bagagens do ônibus (exceto serviços urbanos).
+* Manter o ônibus limpo e organizado.</t>
+  </si>
+  <si>
     <t>Car Driver</t>
+  </si>
+  <si>
+    <t>Motorista</t>
   </si>
   <si>
     <t>* Transporting one or more passengers by car to their final destination at a pre-arranged and/or any time.
 * Opening and closing doors for passengers.
 * Helping elderly and/or immobile passengers get in and out of the vehicle.
 * Helping passengers with luggage.
 * Maintaining the interior and exterior of the vehicle in proper condition.</t>
   </si>
   <si>
+    <t>* Transportar um ou mais passageiros de carro até o seu destino final em horário pré-agendado e/ou em qualquer momento.
+* Abrir e fechar portas para os passageiros.
+* Auxiliar passageiros idosos e/ou imóveis a entrar e sair do veículo.
+* Auxiliar os passageiros com bagagem.
+* Manter o interior e exterior do veículo em condições adequadas.</t>
+  </si>
+  <si>
     <t>Co-ordinator</t>
+  </si>
+  <si>
+    <t>Coordenador</t>
   </si>
   <si>
     <t xml:space="preserve">* Receiving orders from customers
 * Transhipment
 * Approving supplier invoices
 * Support of dispatching in administrative activities
 </t>
   </si>
   <si>
+    <t>* Recebimento de pedidos de clientes
+* Transbordo
+* Aprovação de faturas de fornecedores
+* Apoio ao despacho em atividades administrativas</t>
+  </si>
+  <si>
     <t>Counter Clerk</t>
+  </si>
+  <si>
+    <t>Atendente</t>
   </si>
   <si>
     <t>* Receiving and issuing letters and parcels.
 * Receiving and issuing cash for services rendered.
 * Helping clients with completing forms for filing postal items, money orders, etc.
 * Paying out money orders and payment receipts.
 * Selling scratch tickets and betting game tickets.
 * Selling periodicals, stamps, packaging and packing materials, stationery, etc.</t>
   </si>
   <si>
+    <t>* Receber e expedir cartas e encomendas.
+* Receber e expedir dinheiro por serviços prestados.
+* Ajudar os clientes a preencher formulários para envio de itens postais, ordens de pagamento, etc.
+* Pagar ordens de pagamento e recibos de pagamento.
+* Vender bilhetes de raspadinha e bilhetes de jogos de azar.
+* Vender periódicos, selos, materiais de embalagem e acondicionamento, papelaria, etc.</t>
+  </si>
+  <si>
     <t>Courier</t>
+  </si>
+  <si>
+    <t>Mensageiro</t>
   </si>
   <si>
     <t>* Delivering and collecting letter and parcel mail.
 * Managing documentation accompanying the consignments.
 * Planning and optimising the transport routes.
 * Participating in the uploading and unloading of consignments, with an emphasis placed on their safe position.
 * Maintaining a regular communication link with the control centre via radio station.
 * Receiving and issuing cash for delivered consignments.</t>
   </si>
   <si>
+    <t>* Entregar e coletar correspondência e encomendas.
+* Gerenciar a documentação que acompanha as remessas.
+* Planejar e otimizar as rotas de transporte.
+* Participar do carregamento e descarregamento das remessas, com ênfase na sua posição segura.
+* Manter uma comunicação regular com o centro de controle via estação de rádio.
+* Receber e emitir dinheiro por remessas entregues.</t>
+  </si>
+  <si>
     <t>Customs Broker</t>
+  </si>
+  <si>
+    <t>Despachante Aduaneiro</t>
   </si>
   <si>
     <t>* Clearing of goods originating from countries outside the European Union.
 * Performing export operations related to the issuance of the necessary documents.
 * Submitting statistical reports on the receipt of goods from European Union countries by means of the INTRASTAT document.</t>
   </si>
   <si>
+    <t>* Despacho de mercadorias originárias de países fora da União Europeia.
+* Realização de operações de exportação relacionadas à emissão dos documentos necessários.
+* Apresentação de relatórios estatísticos sobre o recebimento de mercadorias de países da União Europeia por meio do documento INTRASTAT.</t>
+  </si>
+  <si>
     <t>Dispatch clerk</t>
+  </si>
+  <si>
+    <t>Despachante</t>
   </si>
   <si>
     <t>* Preparing and dispatching goods and consignments
 * Preparing necessary documentation for consignments (delivery notes, dispatch forms)
 * Record keeping</t>
+  </si>
+  <si>
+    <t>* Preparar e expedir mercadorias e remessas
+* Preparar documentação necessária para remessas (notas de entrega, formulários de expedição)
+* Manter registros</t>
   </si>
   <si>
     <t>* Coordinating the distribution of goods and materials to ensure timely delivery.
 * Maintaining accurate records of inventory levels, shipping schedules, and delivery confirmations.
 * Collaborating with suppliers, vendors, and customers to facilitate efficient logistics operations.
 * Processing orders and preparing shipping documents, including bills of lading and packing lists.
 * Monitoring transportation costs and optimizing routes to enhance efficiency and reduce expenses.
 * Communicating with drivers and warehouse staff to ensure smooth operations and address any issues that arise.
 * Conducting regular audits of inventory and distribution processes to ensure compliance with company policies.
 * Utilizing software and technology to track shipments and manage logistics data effectively.
 * Assisting in the development and implementation of logistics strategies to improve overall service levels.
 * Providing exceptional customer service by addressing inquiries and resolving any distribution-related concerns.</t>
   </si>
   <si>
+    <t>* Coordenar a distribuição de mercadorias e materiais para garantir a entrega pontual.
+* Manter registros precisos dos níveis de estoque, cronogramas de envio e confirmações de entrega.
+* Colaborar com fornecedores, vendedores e clientes para facilitar operações logísticas eficientes.
+* Processar pedidos e preparar documentos de envio, incluindo conhecimentos de embarque e listas de embalagem.
+* Monitorar os custos de transporte e otimizar rotas para melhorar a eficiência e reduzir despesas.
+* Comunicar-se com motoristas e funcionários de armazém para garantir operações suaves e resolver qualquer problema que surja.
+* Realizar auditorias regulares de estoque e processos de distribuição para garantir conformidade com as políticas da empresa.
+* Utilizar software e tecnologia para rastrear remessas e gerenciar dados logísticos de forma eficaz.
+* Auxiliar no desenvolvimento e implementação de estratégias logísticas para melhorar os níveis de serviço gerais.
+* Fornecer serviço ao cliente excepcional, respondendo a consultas e resolvendo quaisquer preocupações relacionadas à distribuição.</t>
+  </si>
+  <si>
     <t>Driver</t>
   </si>
   <si>
     <t>* Driving personal and freight vehicles to transport people or goods.
 * Fuelling vehicles.
 * Changing a flat tyre if needed with the use of a temporary spare tyre.
 * Maintaining the interior and exterior of a vehicle in proper condition.
 * Announcing any failures and wear and tear of a vehicle to a superior.
 * Managing a trip log.</t>
   </si>
   <si>
+    <t>* Conduzir veículos pessoais e de carga para transportar pessoas ou mercadorias.
+* Abastecer veículos.
+* Trocar um pneu furado, se necessário, com o uso de um pneu sobressalente temporário.
+* Manter o interior e o exterior de um veículo em condições adequadas.
+* Comunicar qualquer falha e desgaste de um veículo a um superior.
+* Gerenciar um registro de viagens.</t>
+  </si>
+  <si>
     <t>Engine Driver</t>
+  </si>
+  <si>
+    <t>Maquinista de trem</t>
   </si>
   <si>
     <t>* Driving traction vehicles on the railway track.
 * Checking the technical condition of the traction vehicle before driving.
 * Transporting persons, material, goods, etc.
 * Checking the prescribed speed limits and other factors affecting driving safety.
 * Stopping the train unit at the prescribed stations.
 * Arranging and parking the railroad cars at the designated location.</t>
   </si>
   <si>
+    <t>* Conduzir veículos de tração na via férrea.
+* Verificar o estado técnico do veículo de tração antes de conduzir.
+* Transportar pessoas, materiais, mercadorias, etc.
+* Verificar os limites de velocidade prescritos e outros fatores que afetam a segurança da condução.
+* Parar a unidade de trem nas estações prescritas.
+* Organizar e estacionar os vagões ferroviários no local designado.</t>
+  </si>
+  <si>
     <t>Forklift Truck Operator</t>
+  </si>
+  <si>
+    <t>Operador de empilhadeira</t>
   </si>
   <si>
     <t xml:space="preserve">* Operating forklifts, pallet trucks, picking and system trucks, retractors etc.
 * Loading and offloading pallets with freight onto/off vehicle beds.
 * Accepting and delivering goods to and from the warehouse.
 * Supplying the production line with material.
 * Scanning of pallet labels.
 * Performing routine maintenance of the vehicle.
 * Cooperation at stocktaking.
 </t>
   </si>
   <si>
+    <t>* Operar empilhadeiras, caminhões paletizados, caminhões de coleta e sistema, retraidores, etc.
+* Carregar e descarregar paletes com carga nos leitos dos veículos.
+* Receber e entregar mercadorias para e do armazém.
+* Abastecer a linha de produção com material.
+* Escanear rótulos de paletes.
+* Realizar manutenção de rotina do veículo.
+* Cooperar no inventário.</t>
+  </si>
+  <si>
     <t>Forwarder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Despachante </t>
   </si>
   <si>
     <t>* Ensuring the national and international transport of goods.
 * Seeking and contacting new customers.
 * Receiving and completing pricing inquiries and orders for shipment.
 * Negotiating the terms and conditions and contracting with carriers.
 * Monitoring the availability of vehicles and ensuring their occupancy.
 * Entering data into the information system.
 * Preparing documents for billing.
 * Monitoring the payment discipline of customers.
 * Communicating with customers and carriers.
 * Resolving claims.</t>
   </si>
   <si>
+    <t>* Garantir o transporte nacional e internacional de mercadorias.
+* Procurar e contatar novos clientes.
+* Receber e concluir solicitações de preços e pedidos de expedição.
+* Negociar termos e condições e contratar com transportadores.
+* Monitorar a disponibilidade de veículos e garantir sua ocupação.
+* Inserir dados no sistema de informação.
+* Preparar documentos para faturamento.
+* Monitorar a disciplina de pagamento dos clientes.
+* Comunicar-se com clientes e transportadores.
+* Resolver reclamações.</t>
+  </si>
+  <si>
     <t>Import/Export Officer</t>
+  </si>
+  <si>
+    <t>Oficial de Importação/Exportação</t>
   </si>
   <si>
     <t>* Checking figures, postings, and documents for correct entry, mathematical accuracy, and proper codes. 
 * Operating computers programmed with accounting software to record, store, and analyze information. 
 * Classifying, recording, and summarizing numerical and financial data to compile and keep financial records, using journals and ledgers or computers. 
 * Compiling statistical, financial, accounting or auditing reports and tables pertaining to such matters as cash receipts, expenditures, accounts payable and receivable, and profits and losses. 
 * Calculating, preparing, and issuing bills, invoices, account statements, and other financial statements according to established procedures. 
 * Preparing bank deposits by compiling data from cashiers, verifying and balancing receipts, and sending cash, checks, or other forms of payment to banks. 
 * Compiling budget data and documents, based on estimated revenues and expenses and previous budgets. 
 * Preparing purchase orders and expense reports. 
 * Transferring details from separate journals to general ledgers or data processing sheets. 
 * Completing and submitting tax forms and returns, workers' compensation forms, pension contribution forms, and other government documents.</t>
   </si>
   <si>
+    <t>* Verificar números, lançamentos e documentos para garantir a entrada correta, exatidão matemática e códigos adequados.
+* Operar computadores programados com softwares de contabilidade para registrar, armazenar e analisar informações.
+* Classificar, registrar e resumir dados numéricos e financeiros para compilar e manter registros financeiros, utilizando diários e contas ou computadores.
+* Compilar relatórios e tabelas estatísticas, financeiras, contábeis ou de auditoria relacionadas a assuntos como recebimentos em dinheiro, despesas, contas a pagar e a receber, e lucros e perdas.
+* Calcular, preparar e emitir faturas, notas fiscais, demonstrativos de conta e outros demonstrativos financeiros de acordo com procedimentos estabelecidos.
+* Preparar depósitos bancários compilando dados dos caixas, verificando e equilibrando recebimentos e enviando dinheiro, cheques ou outras formas de pagamento para os bancos.
+* Compilar dados e documentos orçamentários com base em receitas e despesas estimadas e orçamentos anteriores.
+* Preparar pedidos de compra e relatórios de despesas.
+* Transferir detalhes de diários separados para contas gerais ou folhas de processamento de dados.
+* Completar e enviar formulários e declarações de impostos, formulários de compensação de trabalhadores, formulários de contribuição para pensão e outros documentos governamentais.</t>
+  </si>
+  <si>
     <t>Logistics Clerk</t>
+  </si>
+  <si>
+    <t>Auxiliar de Logística</t>
   </si>
   <si>
     <t>* Ensuring the continuous supply of materials for the production department.
 * Monitoring material levels in storage in the information system.
 * Communicating with suppliers regarding the method and time of material delivery.
 * Communicating with the warehousers concerning the optimal storage of pallets with material in storage areas.
 * Communicating with the production department with regard to ensuring a sufficient supply of the materials that are necessary for the smooth operation of production.
 * Cooperating with the head of the production department in creating the production plan.
 * Managing and updating records in the information system.</t>
   </si>
   <si>
+    <t>* Garantir o fornecimento contínuo de materiais para o departamento de produção.
+* Monitorizar os níveis de material em armazenamento no sistema de informação.
+* Comunicar com os fornecedores sobre o método e o momento de entrega de materiais.
+* Comunicar com os armazenistas sobre o armazenamento otimizado de paletes com material nas áreas de armazenamento.
+* Comunicar com o departamento de produção no que diz respeito a garantir um fornecimento suficiente dos materiais necessários para o funcionamento suave da produção.
+* Cooperar com o chefe do departamento de produção na criação do plano de produção.
+* Gerenciar e atualizar os registros no sistema de informação.</t>
+  </si>
+  <si>
     <t>Logistics Controller</t>
+  </si>
+  <si>
+    <t>Controlador de Logística</t>
   </si>
   <si>
     <t>* Planning and executing all tasks related to daily transportation, including the receipt and dispatch of goods.
 * Preparing and resolving transportation and customs formalities.
 * Communicating with carriers and suppliers to ensure smooth logistics operations.
 * Defining transportation lists in close collaboration with planning, production, and warehouse managers.
 * Monitoring orders to ensure all deliveries arrive on time while considering quantities, quality, and commercial terms.
 * Ensuring accurate and qualified administration of orders.
 * Controlling supplier invoices according to agreed terms and tracking invoice payments.
 * Ensuring the availability of all necessary procurement and logistics data to support effective operational and executive commands.
 * Creating and presenting required procurement and logistics reports to relevant stakeholders.
 * Continuously assessing and improving logistics processes to enhance efficiency and effectiveness.</t>
   </si>
   <si>
+    <t>* Planejar e executar todas as tarefas relacionadas ao transporte diário, incluindo o recebimento e despacho de mercadorias.
+* Preparar e resolver formalidades de transporte e aduaneiras.
+* Comunicar-se com transportadoras e fornecedores para garantir operações logísticas suaves.
+* Definir listas de transporte em estreita colaboração com gerentes de planejamento, produção e armazém.
+* Monitorar pedidos para garantir que todas as entregas cheguem no prazo, considerando quantidades, qualidade e condições comerciais.
+* Garantir a administração precisa e qualificada dos pedidos.
+* Controlar faturas de fornecedores de acordo com os termos acordados e rastrear pagamentos de faturas.
+* Garantir a disponibilidade de todos os dados necessários de compras e logística para apoiar comandos operacionais e executivos eficazes.
+* Criar e apresentar relatórios de compras e logística necessários para os stakeholders relevantes.
+* Avaliar e melhorar continuamente os processos logísticos para aumentar a eficiência e eficácia.</t>
+  </si>
+  <si>
     <t>Lorry Driver</t>
+  </si>
+  <si>
+    <t>Motorista de caminhão</t>
   </si>
   <si>
     <t>* Transporting and delivering goods based on predefined conditions domestically and abroad.
 * Coordinating and controlling the loading of goods with the goal of securing the optimum placement of goods and avoiding any overloading of individual axles and/or the entire vehicle.
 * Taking the appropriate measures to prevent goods from moving during transport.
 *Taking the appropriate measures to protect goods and the vehicle from theft (during rest breaks).
 * Using a satellite navigation system and travel maps to precisely locate the delivery location.
 * Maintaining communication links with the dispatch using a radio station.
 * Managing customs formalities during international transport (outside the EU).
 * Checking the quantity and type of goods delivered during unloading; providing the client with all the necessary documentation.
 * Fuelling at filling stations, checking the technical condition of an entrusted motor vehicle.
 * Respecting all legally-defined rest breaks.</t>
   </si>
   <si>
+    <t>* Transportar e entregar mercadorias com base em condições pré-definidas nacional e internacionalmente.
+* Coordenar e controlar a carga de mercadorias com o objetivo de garantir o posicionamento ótimo das mercadorias e evitar sobrecarga em eixos individuais e/ou em todo o veículo.
+* Tomar medidas adequadas para evitar que as mercadorias se movam durante o transporte.
+* Tomar medidas adequadas para proteger as mercadorias e o veículo contra roubo (durante paradas de descanso).
+* Utilizar sistema de navegação por satélite e mapas de viagem para localizar com precisão o local de entrega.
+* Manter comunicação com a expedição utilizando estação de rádio.
+* Gerenciar formalidades aduaneiras durante o transporte internacional (fora da UE).
+* Verificar a quantidade e tipo de mercadorias entregues durante a descarga; fornecer ao cliente toda a documentação necessária.
+* Abastecer em postos de combustível, verificar o estado técnico do veículo motorizado sob sua responsabilidade.
+* Respeitar todos os intervalos de descanso definidos por lei.</t>
+  </si>
+  <si>
     <t>Maritime Transport Organiser</t>
+  </si>
+  <si>
+    <t>Organizador de Transporte Marítimo</t>
   </si>
   <si>
     <t>* Maintenance planning.
 * Supply support.
 * Support and Test Equipment/Equipment support.
 * Manpower and personnel.
 * Training and training support.
 * Technical data.
 * Computer Resources support.
 * Facilities.
 * Packaging, Handling, Storage, and Transportation (PHS&amp;T).
 * Monitoring the readiness of assigned ships.
 * Researching operational requirements for the acquisition of ships and ship systems for assigned programs.
 * Assists with budget formulation and contract oversight for assigned programs.
 * Coordinates ship berthing requirements, cargo operations, and safety/navigation compliance.</t>
   </si>
   <si>
+    <t>* Planejamento da manutenção.
+* Suporte de suprimentos.
+* Suporte e equipamentos de teste/suporte de equipamentos.
+* Efetivos e pessoal.
+* Treinamento e suporte ao treinamento.
+* Dados técnicos.
+* Suporte a recursos computacionais.
+* Instalações.
+* Embalagem, manuseio, armazenamento e transporte (EMAT).
+* Monitoramento do estado de prontidão das embarcações designadas.
+* Pesquisa de requisitos operacionais para a aquisição de navios e sistemas de navios para programas designados.
+* Auxilia na formulação do orçamento e supervisão de contratos para programas designados.
+* Coordenada requisitos de atracação de navios, operações de carga e conformidade com segurança/navegação.</t>
+  </si>
+  <si>
     <t>Naval Officer</t>
+  </si>
+  <si>
+    <t>Oficial da marinha</t>
   </si>
   <si>
     <t>* Overseeing the safe navigation and operation of naval vessels.
 * Ensuring compliance with maritime laws, safety regulations, and environmental standards.
 * Coordinating and executing logistical operations related to naval missions and exercises.
 * Managing crew assignments, training, and performance evaluations.
 * Conducting regular inspections and maintenance checks on equipment and vessels.
 * Collaborating with other military branches and agencies for joint operations.
 * Developing and implementing operational plans and strategies for maritime missions.
 * Monitoring weather conditions and making real-time navigational decisions.
 * Maintaining accurate records of voyages, cargo, and crew activities.
 * Providing leadership and guidance to junior officers and crew members.
 * Engaging in continuous professional development and training to enhance naval competencies.
 * Responding to emergency situations and executing crisis management protocols.
 * Participating in strategic planning and resource allocation for naval operations.
 * Ensuring effective communication and coordination among all team members during missions.
 * Promoting a culture of safety, teamwork, and professionalism within the naval unit.</t>
   </si>
   <si>
+    <t>* Supervisionar a navegação segura e a operação de embarcações navais.
+* Garantir a conformidade com leis marítimas, regulamentos de segurança e padrões ambientais.
+* Coordenar e executar operações logísticas relacionadas a missões e exercícios navais.
+* Gerenciar atribuições de tripulação, treinamento e avaliações de desempenho.
+* Realizar inspeções regulares e verificações de manutenção em equipamentos e embarcações.
+* Colaborar com outras branches militares e agências para operações conjuntas.
+* Desenvolver e implementar planos e estratégias operacionais para missões marítimas.
+* Monitorar condições climáticas e tomar decisões de navegação em tempo real.
+* Manter registros precisos de viagens, carga e atividades da tripulação.
+* Fornecer liderança e orientação a oficiais juniores e membros da tripulação.
+* Participar do desenvolvimento profissional contínuo e treinamento para aprimorar competências navais.
+* Responder a situações de emergência e executar protocolos de gerenciamento de crises.
+* Participar do planejamento estratégico e alocação de recursos para operações navais.
+* Garantir comunicação e coordenação eficazes entre todos os membros da equipe durante as missões.
+* Promover uma cultura de segurança, trabalho em equipe e profissionalismo dentro da unidade naval.</t>
+  </si>
+  <si>
     <t>Pilot</t>
+  </si>
+  <si>
+    <t>Piloto</t>
   </si>
   <si>
     <t>* Responsibility for piloting airliners and cargo aircraft.
 * Preparing flight plans based on weather forecast and operational information.
 * Performing the routine inspection of instrumentation, controls and equipment prior to departure.
 * Communicating with the control tower, asking for permission to take off/to land.
 * Informing passengers about approaching storms, turbulences and other fluctuations in the weather.</t>
+  </si>
+  <si>
+    <t>* Responsabilidade por pilotar aviões comerciais e aeronaves de carga.
+* Preparar planos de voo com base em previsões meteorológicas e informações operacionais.
+* Realizar inspeção de rotina dos instrumentos, controles e equipamentos antes da partida.
+* Comunicar-se com a torre de controle, solicitando permissão para decolar/pousar.
+* Informar os passageiros sobre tempestades que se aproximam, turbulências e outras flutuações no tempo.</t>
   </si>
   <si>
     <t>* Receiving and sorting postal items according to delivery districts.
 * Delivering letter and parcel mail, periodicals, personal delivery and registered delivery.
 * Paying money orders, pensions and other eligible benefits.
 * Accounting for funds received after returning from an errand.
 * Selling valuables and other postal products.
 * Respecting postal secrecy.
 * Responsibility for the delivered items.</t>
   </si>
   <si>
+    <t>* Receber e classificar itens postais de acordo com os distritos de entrega.
+* Entregar correspondência e encomendas, periódicos, entrega pessoal e entrega registrada.
+* Pagar ordens de pagamento, pensões e outros benefícios elegíveis.
+* Prestar contas dos fundos recebidos após o retorno de uma tarefa.
+* Vender valores e outros produtos postais.
+* Respeitar o sigilo postal.
+* Responsabilidade pelos itens entregues.</t>
+  </si>
+  <si>
     <t>Postal worker</t>
+  </si>
+  <si>
+    <t>Funcionário dos correios</t>
   </si>
   <si>
     <t>* Sorting and delivering mail and packages to designated addresses in a timely manner.
 * Collecting outgoing mail and ensuring proper postage and handling.
 * Maintaining accurate records of deliveries and pickups.
 * Assisting customers with inquiries regarding postal services and rates.
 * Operating postal vehicles and ensuring their maintenance and cleanliness.
 * Adhering to safety and security protocols while handling mail and packages.
 * Collaborating with team members to optimize delivery routes and schedules.
 * Utilizing technology and postal systems to track shipments and manage logistics.
 * Handling undeliverable mail and returning it to the appropriate sender.
 * Providing excellent customer service and maintaining a positive image of the postal service.
 * Attending training and development programs to stay updated on postal regulations and procedures.
 * Performing other related duties as assigned by supervisors or management.</t>
   </si>
   <si>
+    <t>* Classificar e entregar correspondência e encomendas em endereços designados de forma oportuna.
+* Coletar correspondência de saída e garantir o correto franqueamento e manuseio.
+* Manter registros precisos de entregas e coletas.
+* Ajudar os clientes com dúvidas sobre serviços e taxas postais.
+* Operar veículos postais e garantir a sua manutenção e limpeza.
+* Seguir protocolos de segurança e segurança ao manusear correspondência e encomendas.
+* Colaborar com membros da equipe para otimizar rotas e horários de entrega.
+* Utilizar tecnologia e sistemas postais para rastrear remessas e gerenciar logística.
+* Manipular correspondência não entregável e devolvê-la ao remetente adequado.
+* Prestar um excelente serviço ao cliente e manter uma imagem positiva do serviço postal.
+* Participar de programas de treinamento e desenvolvimento para se manter atualizado sobre regulamentos e procedimentos postais.
+* Realizar outras tarefas relacionadas atribuídas por supervisores ou gerenciamento.</t>
+  </si>
+  <si>
     <t>* Overseeing and coordinating all aspects of project management within the transport and logistics sector.
 * Developing project plans, timelines, and budgets to ensure successful project execution.
 * Collaborating with cross-functional teams to define project scope, objectives, and deliverables.
 * Identifying and mitigating risks throughout the project lifecycle to ensure timely completion.
 * Managing relationships with clients, suppliers, and stakeholders to facilitate smooth communication and collaboration.
 * Monitoring project progress and performance, providing regular updates and reports to management.
 * Ensuring compliance with industry regulations and standards in all project activities.
 * Leading project meetings, facilitating discussions, and resolving any issues that arise.
 * Training and mentoring team members to enhance their skills and performance.
 * Implementing best practices and continuous improvement initiatives to optimize project outcomes.
 * Conducting post-project evaluations to assess success and identify areas for improvement.</t>
   </si>
   <si>
+    <t>* Supervisionar e coordenar todos os aspectos da gestão de projetos dentro do setor de transporte e logística.
+* Desenvolver planos de projetos, cronogramas e orçamentos para garantir a execução bem-sucedida do projeto.
+* Colaborar com equipes multifuncionais para definir o escopo, objetivos e entregáveis do projeto.
+* Identificar e mitigar riscos ao longo do ciclo de vida do projeto para garantir a conclusão no prazo.
+* Gerenciar relacionamentos com clientes, fornecedores e partes interessadas para facilitar a comunicação e colaboração eficazes.
+* Monitorar o progresso e o desempenho do projeto, fornecendo atualizações e relatórios regulares à gestão.
+* Garantir a conformidade com as regulamentações e padrões da indústria em todas as atividades do projeto.
+* Liderar reuniões de projeto, facilitar discussões e resolver quaisquer problemas que surjam.
+* Treinar e orientar membros da equipe para aprimorar suas habilidades e desempenho.
+* Implementar práticas recomendadas e iniciativas de melhoria contínua para otimizar os resultados do projeto.
+* Realizar avaliações pós-projeto para avaliar o sucesso e identificar áreas para melhoria.</t>
+  </si>
+  <si>
     <t>* Overseeing the procurement process for goods and services to ensure timely and cost-effective purchasing.
 * Developing and implementing purchasing strategies that align with company goals and objectives.
 * Evaluating suppliers and negotiating contracts to secure the best terms and prices.
 * Collaborating with internal departments to forecast purchasing needs and manage inventory levels.
 * Analyzing market trends and supplier performance to identify opportunities for cost savings and efficiency improvements.
 * Maintaining accurate records of purchases, pricing, and inventory levels to support financial and operational reporting.
 * Ensuring compliance with company policies and relevant regulations in all purchasing activities.
 * Building and maintaining strong relationships with suppliers and stakeholders to facilitate effective communication and collaboration.
 * Leading and mentoring a team of purchasing professionals, providing guidance and support in their roles.
 * Monitoring and reporting on key performance indicators related to purchasing activities and supplier performance.</t>
   </si>
   <si>
+    <t>* Supervisionar o processo de aquisição de bens e serviços para garantir compras tempestivas e rentáveis.
+* Desenvolver e implementar estratégias de compras alinhadas com os objetivos e metas da empresa.
+* Avaliar fornecedores e negociar contratos para garantir os melhores termos e preços.
+* Colaborar com departamentos internos para prever necessidades de compras e gerenciar níveis de estoque.
+* Analisar tendências de mercado e desempenho de fornecedores para identificar oportunidades de economia de custos e melhorias de eficiência.
+* Manter registros precisos de compras, preços e níveis de estoque para apoiar relatórios financeiros e operacionais.
+* Garantir a conformidade com as políticas da empresa e regulamentos relevantes em todas as atividades de compras.
+* Construir e manter relacionamentos sólidos com fornecedores e partes interessadas para facilitar a comunicação e colaboração eficazes.
+* Liderar e orientar uma equipe de profissionais de compras, fornecendo orientação e apoio em seus papéis.
+* Monitorar e relatar sobre indicadores de desempenho chave relacionados a atividades de compras e desempenho de fornecedores.</t>
+  </si>
+  <si>
     <t>Rail Transport Controller (shunter, signalist)</t>
+  </si>
+  <si>
+    <t>Funcionário de Controle de Tráfego Ferroviário (empurrador, sinalizador)</t>
   </si>
   <si>
     <t>* Securing transport routes for trains and shunting by means of centrally, locally and manually placed points, derails, signals. 
 * Shunting railroad cars, coupling and uncoupling them and tending to the brakes of individual cars or car groups.
 * Retaining humped and pushed-off cars, securing cars against movement.
 * Tending to rail brakes.
 * Monitoring signals and given signals, monitoring the movement of trains..
 * Tending to notification and safety devices, checking them, tending to rail brakes. Keeping transportation records.
 * Checking and operational maintenance of points in the assigned area.</t>
   </si>
   <si>
+    <t>* Garantir a segurança das rotas de transporte para trens e manobras por meio de pontos, desvios e sinais colocados centralmente, localmente e manualmente.
+* Manobrar vagões ferroviários, acoplar e desacoplar e cuidar dos freios de vagões individuais ou grupos de vagões.
+* Retiver vagões impulsionados e empurrados, fixar vagões contra movimentação.
+* Cuidar dos freios de via.
+* Monitorar sinais e sinais dados, monitorar o movimento dos trens.
+* Cuidar dos dispositivos de notificação e segurança, verificar e cuidar dos freios de via. Manter registros de transporte.
+* Verificar e realizar manutenção operacional de pontos na área atribuída.</t>
+  </si>
+  <si>
     <t>Sailor</t>
+  </si>
+  <si>
+    <t>Marinheiro</t>
   </si>
   <si>
     <t>* Perform manual tasks on the ship's deck during the loading and unloading of cargo or passengers, as well as during docking and undocking procedures.
 * Work on various types of vessels and maintain the condition of all areas on board, excluding the engine room.
 * Maintain and operate deck equipment such as anchors, mooring ropes, steel cables, winches, cranes, pumps, and other cargo handling equipment, as well as safety and firefighting equipment.
 * Stand watch on deck, monitor sea conditions, and assist in navigation.
 * Ensure compliance with safety regulations and protocols while performing all tasks.
 * Assist in emergency response situations and participate in safety drills.
 * Collaborate with other crew members to ensure efficient operations and communication on board.
 * Keep accurate records of cargo operations and maintenance activities.
 * Report any issues or malfunctions to the appropriate personnel promptly.
 * Participate in routine maintenance and cleaning of the deck and associated equipment.</t>
   </si>
   <si>
+    <t>* Executar tarefas manuais no convés do navio durante o carregamento e descarregamento de carga ou passageiros, bem como durante procedimentos de atracação e desatracação.
+* Trabalhar em vários tipos de embarcações e manter a condição de todas as áreas a bordo, excluindo a sala de máquinas.
+* Manter e operar equipamentos de convés, como âncoras, cabos de amarração, cabos de aço, guinchos, guindastes, bombas e outros equipamentos de manuseio de carga, bem como equipamentos de segurança e combate a incêndios.
+* Fazer vigia no convés, monitorar as condições do mar e auxiliar na navegação.
+* Garantir a conformidade com regulamentos e protocolos de segurança ao realizar todas as tarefas.
+* Auxiliar em situações de resposta a emergências e participar de exercícios de segurança.
+* Colaborar com outros membros da tripulação para garantir operações e comunicação eficientes a bordo.
+* Manter registros precisos das operações de carga e atividades de manutenção.
+* Relatar quaisquer problemas ou falhas ao pessoal apropriado prontamente.
+* Participar da manutenção rotineira e limpeza do convés e equipamentos associados.</t>
+  </si>
+  <si>
     <t>* Overseeing the sales office operations to ensure efficient workflow and high levels of customer satisfaction.
 * Developing and implementing effective sales strategies to achieve company targets and increase market share.
 * Leading and mentoring a team of sales representatives, providing training, support, and performance evaluations.
 * Establishing and maintaining strong relationships with clients and key stakeholders to foster business growth.
 * Analyzing sales data and market trends to identify opportunities for improvement and innovation.
 * Coordinating with logistics and supply chain teams to ensure timely delivery of products and services.
 * Managing budgets, forecasts, and sales reports to track performance and inform decision-making.
 * Handling customer inquiries and resolving issues in a timely and professional manner.
 * Collaborating with marketing teams to create promotional materials and campaigns that drive sales.
 * Ensuring compliance with company policies and industry regulations in all sales activities.</t>
+  </si>
+  <si>
+    <t>* Supervisionar as operações do escritório de vendas para garantir um fluxo de trabalho eficiente e altos níveis de satisfação do cliente.
+* Desenvolver e implementar estratégias de vendas eficazes para alcançar os objetivos da empresa e aumentar a participação de mercado.
+* Liderar e mentorar uma equipe de representantes de vendas, fornecendo treinamento, apoio e avaliações de desempenho.
+* Estabelecer e manter relacionamentos sólidos com clientes e partes interessadas chave para fomentar o crescimento dos negócios.
+* Analisar dados de vendas e tendências de mercado para identificar oportunidades de melhoria e inovação.
+* Coordenar com equipes de logística e cadeia de suprimentos para garantir a entrega oportuna de produtos e serviços.
+* Gerenciar orçamentos, previsões e relatórios de vendas para rastrear o desempenho e informar a tomada de decisões.
+* Atender a solicitações de clientes e resolver questões de forma pronta e profissional.
+* Colaborar com equipes de marketing para criar materiais promocionais e campanhas que impulsionem as vendas.
+* Garantir a conformidade com as políticas da empresa e regulamentações do setor em todas as atividades de vendas.</t>
   </si>
   <si>
     <t>Supply Chain Specialist</t>
   </si>
   <si>
     <t>* Collaborate with suppliers to ensure timely and accurate procurement of raw materials, components, and finished goods.
 * Negotiate pricing, terms, and contracts with suppliers to optimize cost and quality.
 * Monitor supplier performance and address any issues related to delivery, quality, or compliance.
 * Maintain optimal inventory levels to meet demand while minimizing carrying costs and stockouts.
 * Implement inventory control strategies such as ABC analysis, safety stock calculations, and reorder point optimization.
 * Regularly review and adjust inventory parameters based on demand patterns and market trends.
 * Utilize historical data, market trends, and customer insights to develop accurate demand forecasts.
 * Collaborate with sales and marketing teams to incorporate promotional activities, new product launches, and market changes into forecasting models.
 * Continuously improve forecasting accuracy through data analysis and model refinement.
 * Coordinate the transportation and distribution of goods to ensure timely delivery to customers and distribution centers.
 * Collaborate with logistics partners to optimize freight costs, routing, and mode of transportation.
 * Monitor shipment status and resolve any issues related to delays, damages, or discrepancies.
 * Identify inefficiencies in the supply chain process and develop strategies to streamline operations and reduce costs.
 * Implement best practices and continuous improvement initiatives to enhance overall supply chain performance.
 * Analyze key performance indicators (KPIs) to assess the effectiveness of supply chain operations and identify areas for improvement.
 * Work closely with cross-functional teams, including manufacturing, sales, finance, and quality assurance, to ensure alignment of supply chain activities with organizational goals.
 * Communicate effectively to ensure all stakeholders are informed of supply chain status, potential disruptions, and mitigation strategies.
 * Ensure compliance with relevant regulations and industry standards related to procurement, transportation, and inventory management.
 * Identify and mitigate supply chain risks, such as disruptions in supply, geopolitical factors, and environmental considerations.</t>
   </si>
   <si>
+    <t>* Colaborar com fornecedores para garantir a aquisição de matérias-primas, componentes e produtos acabados de forma atempada e exata.
+* Negociar preços, termos e contratos com fornecedores para otimizar custo e qualidade.
+* Acompanhar o desempenho dos fornecedores e abordar quaisquer problemas relacionados a entrega, qualidade ou conformidade.
+* Manter níveis de estoque ideais para atender à demanda minimizando custos de manutenção e rupturas de estoque.
+* Implementar estratégias de controle de estoque, como análise ABC, cálculo de estoque de segurança e otimização do ponto de reordenação.
+* Revisar e ajustar regularmente os parâmetros de estoque com base em padrões de demanda e tendências de mercado.
+* Utilizar dados históricos, tendências de mercado e informações do cliente para desenvolver previsões de demanda precisas.
+* Colaborar com as equipes de vendas e marketing para incluir atividades promocionais, lançamentos de novos produtos e mudanças no mercado em modelos de previsão.
+* Melhorar continuamente a precisão das previsões por meio da análise de dados e do refinamento do modelo.
+* Coordenar o transporte e distribuição de mercadorias para garantir a entrega atempada a clientes e centros de distribuição.
+* Colaborar com parceiros de logística para otimizar custos de frete, roteamento e modo de transporte.
+* Monitorar o status do envio e resolver quaisquer problemas relacionados a atrasos, danos ou discrepâncias.
+* Identificar ineficiências no processo da cadeia de suprimentos e desenvolver estratégias para otimizar operações e reduzir custos.
+* Implementar melhores práticas e iniciativas de melhoria contínua para aprimorar o desempenho geral da cadeia de suprimentos.
+* Analisar indicadores-chave de desempenho (KPIs) para avaliar a eficácia das operações da cadeia de suprimentos e identificar áreas de melhoria.
+* Trabalhar em estreita colaboração com equipes multifuncionais, incluindo manufatura, vendas, finanças e garantia de qualidade, para garantir o alinhamento das atividades da cadeia de suprimentos com os objetivos organizacionais.
+* Comunicar de forma eficaz para garantir que todos os interessados estejam informados sobre o status da cadeia de suprimentos, potenciais interrupções e estratégias de mitigação.
+* Garantir conformidade com regulamentações relevantes e padrões da indústria relacionados à aquisição, transporte e gerenciamento de estoque.
+* Identificar e mitigar riscos na cadeia de suprimentos, como interrupções no fornecimento, fatores geopolíticos e considerações ambientais.</t>
+  </si>
+  <si>
     <t>Supply Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Suprimentos</t>
   </si>
   <si>
     <t>* Assisting in the procurement and supply chain management of materials and products.
 * Monitoring inventory levels and placing orders to replenish stock as needed.
 * Coordinating with suppliers and vendors to ensure timely delivery of goods.
 * Maintaining accurate records of inventory transactions and stock levels.
 * Conducting regular inventory audits to identify discrepancies and resolve issues.
 * Collaborating with various departments to understand their supply needs and requirements.
 * Implementing efficient storage and retrieval systems for inventory management.
 * Ensuring compliance with safety and regulatory standards in the handling and storage of materials.
 * Analyzing supply chain performance and identifying areas for improvement.
 * Providing support in logistics planning and execution to optimize transportation and distribution processes.</t>
   </si>
   <si>
+    <t>* Auxiliando na gestão da cadeia de suprimentos e na aquisição de materiais e produtos.
+* Monitorando os níveis de estoque e realizando pedidos para reabastecer o estoque conforme necessário.
+* Coordenando com fornecedores e vendedores para garantir a entrega tempestiva de mercadorias.
+* Mantendo registros precisos de transações de estoque e níveis de estoque.
+* Realizando auditorias regulares de estoque para identificar discrepâncias e resolver problemas.
+* Colaborando com vários departamentos para entender suas necessidades e requisitos de suprimentos.
+* Implementando sistemas eficientes de armazenamento e recuperação para gestão de estoque.
+* Garantindo a conformidade com padrões de segurança e regulamentação no manuseio e armazenamento de materiais.
+* Analisando o desempenho da cadeia de suprimentos e identificando áreas para melhoria.
+* Fornecendo apoio no planejamento e execução logística para otimizar os processos de transporte e distribuição.</t>
+  </si>
+  <si>
     <t>Taxi driver</t>
+  </si>
+  <si>
+    <t>Taxista</t>
   </si>
   <si>
     <t>* transport of persons
 * transport of companies in contract
 * keeping driving records and daily balance
 * technical maintenance and keeping the vehicle in good working order</t>
   </si>
   <si>
+    <t>* transporte de pessoas
+* transporte de empresas em contrato
+* manutenção de registros de condução e balanço diário
+* manutenção técnica e manutenção do veículo em bom estado de funcionamento</t>
+  </si>
+  <si>
     <t>Terminal operator</t>
+  </si>
+  <si>
+    <t>Trabalhador de transporte</t>
   </si>
   <si>
     <t>* Operating and managing terminal equipment and machinery to ensure efficient loading and unloading of cargo.
 * Coordinating the arrival and departure of vehicles and vessels, ensuring adherence to schedules and safety protocols.
 * Monitoring and maintaining inventory levels, ensuring accurate documentation of cargo movements.
 * Collaborating with logistics teams to optimize transportation routes and improve operational efficiency.
 * Conducting regular inspections of terminal facilities and equipment to ensure compliance with safety regulations.
 * Communicating with drivers, shipping companies, and other stakeholders to facilitate smooth operations.
 * Assisting in the training and supervision of new terminal staff, promoting best practices in safety and efficiency.
 * Preparing and maintaining accurate reports on terminal operations, including cargo handling and equipment usage.
 * Responding to operational issues and emergencies promptly, implementing solutions to minimize disruptions.
 * Ensuring compliance with all relevant local, national, and international transportation regulations.</t>
   </si>
   <si>
+    <t>* Operar e gerenciar equipamentos e máquinas de terminal para garantir o carregamento e descarregamento eficiente de cargas.
+* Coordenar a chegada e partida de veículos e embarcações, garantindo a aderência a horários e protocolos de segurança.
+* Monitorar e manter níveis de estoque, garantindo documentação precisa dos movimentos de carga.
+* Colaborar com equipes de logística para otimizar rotas de transporte e melhorar a eficiência operacional.
+* Realizar inspeções regulares nas instalações e equipamentos do terminal para garantir a conformidade com regulamentações de segurança.
+* Comunicar-se com motoristas, empresas de navegação e outros interessados para facilitar operações suaves.
+* Auxiliar no treinamento e supervisão de novos funcionários do terminal, promovendo boas práticas em segurança e eficiência.
+* Preparar e manter relatórios precisos sobre operações do terminal, incluindo manipulação de cargas e uso de equipamentos.
+* Responder prontamente a problemas operacionais e emergências, implementando soluções para minimizar interrupções.
+* Garantir a conformidade com todas as regulamentações relevantes locais, nacionais e internacionais de transporte.</t>
+  </si>
+  <si>
     <t>Traffic Controller</t>
+  </si>
+  <si>
+    <t>Controlador de tráfego</t>
   </si>
   <si>
     <t>* Regulating traffic flow and ensuring the safe movement of vehicles and pedestrians.
 * Monitoring and controlling vehicle operations, including compliance with traffic laws and regulations.
 * Conducting on-site assessments and investigations in the event of traffic accidents and incidents.
 * Collaborating with law enforcement and emergency services to manage traffic during emergencies and special events.
 * Analyzing traffic patterns and data to identify areas for improvement and implementing necessary changes.
 * Educating drivers and the public on safe driving practices and traffic regulations.
 * Utilizing communication equipment to relay information and coordinate with other traffic management personnel.
 * Preparing reports on traffic conditions, incidents, and enforcement activities.
 * Participating in training programs to enhance skills and knowledge related to traffic management.
 * Contributing to the development of traffic management policies and strategies.</t>
   </si>
   <si>
+    <t>* Regulamentar o fluxo de tráfego e garantir a movimentação segura de veículos e pedestres.
+* Monitorar e controlar as operações de veículos, incluindo a conformidade com as leis e regulamentos de trânsito.
+* Realizar avaliações e investigações no local em caso de acidentes e incidentes de trânsito.
+* Colaborar com as autoridades policiais e serviços de emergência para gerenciar o tráfego durante emergências e eventos especiais.
+* Analisar padrões e dados de tráfego para identificar áreas de melhoria e implementar as mudanças necessárias.
+* Educacionalizar os motoristas e o público em práticas de condução seguras e regulamentos de trânsito.
+* Utilizar equipamentos de comunicação para transmitir informações e coordenar com outros profissionais de gestão de tráfego.
+* Preparar relatórios sobre condições de tráfego, incidentes e atividades de fiscalização.
+* Participar de programas de treinamento para aprimorar habilidades e conhecimentos relacionados à gestão de tráfego.
+* Contribuir para o desenvolvimento de políticas e estratégias de gestão de tráfego.</t>
+  </si>
+  <si>
     <t>Traffic Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Tráfego</t>
   </si>
   <si>
     <t>* Planning and designing roads, intersections, roundabouts, motorways, diversions, pavements, pedestrian crossings, overpasses, underpasses, islands etc. with an emphasis on safety and fluidity traffic.
 * Getting familiar with the intensity of traffic, condition of roads, speed limits and accident statistics on specific road sections.
 * Completing transport studies and their presentation at municipal council meetings.
 * Making recommendations for mounting traffic signs, changing traffic lights’ settings or speed bumps on road sections with frequent traffic accidents.
 * Making recommendations to increase/decrease the speed limits on specific road sections.</t>
   </si>
   <si>
+    <t>* Planejar e projetar estradas, cruzamentos, rotundas, autoestradas, desvios, calçadas, passagens de pedestres, passagens elevadas, passagens subterrâneas, ilhas etc., com ênfase na segurança e fluidez do tráfego.
+* Familiarizar-se com a intensidade do tráfego, condição das estradas, limites de velocidade e estatísticas de acidentes em trechos de estrada específicos.
+* Realizar estudos de transporte e apresentá-los em reuniões do conselho municipal.
+* Fazer recomendações para a instalação de sinais de trânsito, alteração das configurações dos semáforos ou coberturas antiderrapantes em trechos de estrada com frequentes acidentes de trânsito.
+* Fazer recomendações para aumentar/diminuir os limites de velocidade em trechos de estrada específicos.</t>
+  </si>
+  <si>
     <t>Train Conductor</t>
+  </si>
+  <si>
+    <t>Guia de trem</t>
   </si>
   <si>
     <t>* Accompanying passenger trains.
 * Selling, printing or handwriting tickets.
 * Receiving and disbursing cash.
 * Checking travel tickets, surcharges, seat reservations and discount vouchers.
 * Marking travel tickets.
 * Issuing fines to passengers travelling without a valid ticket.</t>
   </si>
   <si>
+    <t>* Acompanhar os trens de passageiros.
+* Vender, imprimir ou escrever à mão bilhetes.
+* Receber e pagar dinheiro.
+* Verificar bilhetes de viagem, sobretaxas, reservas de assentos e vouchers de desconto.
+* Marcar bilhetes de viagem.
+* Emitir multas para passageiros que viajem sem um bilhete válido.</t>
+  </si>
+  <si>
     <t>Train Dispatcher</t>
+  </si>
+  <si>
+    <t>Despachante de trem</t>
   </si>
   <si>
     <t>* Dispatching passenger trains from the station using daytime and nighttime signal disks.
 * Dispatching freight trains from the station by positioning the signalling device into a position permitting travel.
 * Instructing shunters to release train routes for incoming trains.
 * Recording information about train rides in the traffic log.
 * Granting permission to conductors and heads of train operators to leave their workplace.
 * Informing offices in charge of commercial processes and the provision of information to passengers about train delays.
 * Passing written orders to conductors.</t>
   </si>
   <si>
+    <t>* Expedir trens de passageiros da estação utilizando discos de sinalização diurnos e noturnos.
+* Expedir trens de carga da estação posicionando o dispositivo de sinalização em uma posição que permita a viagem.
+* Instruir os manobristas para liberar rotas de trem para trens que chegam.
+* Registrar informações sobre viagens de trem no registro de tráfego.
+* Conceder permissão aos condutores e chefes de operadoras de trem para deixar seu local de trabalho.
+* Informar os escritórios responsáveis por processos comerciais e pelo fornecimento de informações aos passageiros sobre atrasos de trens.
+* Transmitir ordens por escrito aos condutores.</t>
+  </si>
+  <si>
     <t>Tram Driver</t>
+  </si>
+  <si>
+    <t>Motorista de bonde</t>
   </si>
   <si>
     <t>* Transporting passengers in the scope of urban public transport.
 * Stopping the tram at stops in accordance with the existing timetable.
 * Opening and closing doors when passengers get on/off the tram.
 * Accepting and disbursing cash to passengers.
 * Maintaining cleanliness and order on the tram.</t>
   </si>
   <si>
+    <t>* Transportar passageiros no âmbito do transporte público urbano.
+* Parar o elétrico nas paragens de acordo com o horário existente.
+* Abrir e fechar portas quando os passageiros entram/saem do elétrico.
+* Receber e entregar dinheiro aos passageiros.
+* Manter a limpeza e a ordem no elétrico.</t>
+  </si>
+  <si>
     <t>Trolleybus Driver</t>
+  </si>
+  <si>
+    <t>Motorista de trólebus</t>
   </si>
   <si>
     <t>* Transporting passengers in the scope of urban public transport.
 * Stopping the bus at stops in accordance with the existing timetable and on request.
 * Opening and closing doors when passengers get on/off the trolleybus.
 * Operating the electronic till and issuing tickets to passengers.
 * Accepting and disbursing cash to passengers.
 * Maintaining cleanliness and order on the trolleybus.</t>
   </si>
   <si>
+    <t>* Transportar passageiros no âmbito do transporte público urbano.
+* Parar o ônibus nos pontos de parada de acordo com o horário existente e a pedido.
+* Abrir e fechar as portas quando os passageiros entram/saem do troleibus.
+* Operar a caixa eletrônica e emitir bilhetes para os passageiros.
+* Aceitar e entregar dinheiro em espécie aos passageiros.
+* Manter a limpeza e a ordem no troleibus.</t>
+  </si>
+  <si>
     <t>Warehouseman</t>
+  </si>
+  <si>
+    <t>Auxiliar de Armazém</t>
   </si>
   <si>
     <t>* Receiving materials and goods at a warehouse.
 * Placing received stocks on shelves and in the defined storage areas; marking of stored materials and goods with information labels.
 * Removing materials and goods from storage in a warehouse based on accepted orders, packaging stock items, and their preparation for shipment.
 * Managing stock level records using computers.
 * Operating high lift trucks for bulkier freight and in hard to access areas.
 * Participating in counting and inspecting the current stock levels in storage and the subsequent recording of these values in the information system.
 * Following the safety and fire prevention regulations and measures on the worksite.
 * Maintaining cleanliness and order on the worksite.</t>
   </si>
   <si>
+    <t>* Receber materiais e mercadorias em um armazém.
+* Colocar os estoques recebidos nas prateleiras e nas áreas de armazenamento definidas; marcação dos materiais e mercadorias armazenados com etiquetas de informação.
+* Retirar materiais e mercadorias do armazenamento em um armazém com base em pedidos aceitos, embalar itens de estoque e prepará-los para embarque.
+* Gerenciar registros de níveis de estoque usando computadores.
+* Operar caminhões de elevação alta para cargas mais volumosas e em áreas de difícil acesso.
+* Participar da contagem e inspeção dos níveis de estoque atuais em armazenamento e do subsequente registro desses valores no sistema de informação.
+* Seguir as regulamentações e medidas de prevenção de acidentes e incêndios no local de trabalho.
+* Manter a limpeza e a ordem no local de trabalho.</t>
+  </si>
+  <si>
     <t>Water Management, Forestry, Environment</t>
   </si>
   <si>
+    <t>Gestão da Água, Silvicultura, Meio Ambiente</t>
+  </si>
+  <si>
     <t>Axeman</t>
+  </si>
+  <si>
+    <t>Lenhador</t>
   </si>
   <si>
     <t>* Cutting and felling trees in designated forest areas using appropriate tools and equipment.
 * Ensuring adherence to safety protocols and environmental regulations during logging operations.
 * Evaluating tree health and selecting appropriate trees for removal to promote forest sustainability.
 * Operating chainsaws and other forestry equipment with precision and care.
 * Transporting felled trees to designated locations for processing or transportation.
 * Collaborating with forestry management teams to develop and implement sustainable logging practices.
 * Maintaining and servicing logging equipment to ensure optimal performance and safety.
 * Conducting site assessments to determine the best logging methods and minimize environmental impact.
 * Participating in training programs to enhance skills and knowledge related to forestry and environmental conservation.
 * Documenting work activities and reporting on progress to supervisors and management.</t>
   </si>
   <si>
+    <t>* Derrubar e cortar árvores em áreas florestais designadas utilizando ferramentas e equipamentos apropriados.
+* Garantir a adesão aos protocolos de segurança e regulamentos ambientais durante as operações de exploração madeireira.
+* Avaliar a saúde das árvores e selecionar árvores apropriadas para remoção para promover a sustentabilidade florestal.
+* Operar motosserras e outros equipamentos florestais com precisão e cuidado.
+* Transportar árvores derrubadas para locais designados para processamento ou transporte.
+* Colaborar com as equipes de gestão florestal para desenvolver e implementar práticas de exploração madeireira sustentáveis.
+* Manter e realizar manutenção em equipamentos de exploração madeireira para garantir desempenho e segurança ótimos.
+* Realizar avaliações de local para determinar os melhores métodos de exploração madeireira e minimizar o impacto ambiental.
+* Participar de programas de treinamento para melhorar habilidades e conhecimentos relacionados à silvicultura e conservação ambiental.
+* Documentar atividades de trabalho e relatar progressos a supervisores e gerência.</t>
+  </si>
+  <si>
     <t>District Forest Officer</t>
+  </si>
+  <si>
+    <t>Oficial Florestal Distrital</t>
   </si>
   <si>
     <t>* Responsibility for the forest management in the assigned territory (district).
 * Marking sick, poor, and dying trees for felling.
 * Estimating the seed harvest of trees.
 * Counting and reporting the numbers of forest animals to the relevant forest district management.
 * Detecting the damage caused by forest animals and reporting to the relevant forest district management.
 * Placing and controlling bark beetle traps in the forest.
 * Hunting oversized animal populations as well as infected or otherwise dangerous forest animals.
 * Accompanying individuals with a shooting permit during hunting.</t>
   </si>
   <si>
+    <t>* Responsabilidade pela gestão florestal no território atribuído (distrito).
+* Marcação de árvores doentes, pobres e moribundas para abate.
+* Estimativa da colheita de sementes de árvores.
+* Contagem e relatório dos números de animais da floresta ao departamento de gestão do distrito florestal relevante.
+* Detecção dos danos causados por animais da floresta e relatório ao departamento de gestão do distrito florestal relevante.
+* Colocação e controle de armadilhas para besouros de casca na floresta.
+* Caça a populações de animais de tamanho excessivo, bem como animais da floresta infectados ou perigosos de outra forma.
+* Acompanhamento de indivíduos com permissão de tiro durante a caça.</t>
+  </si>
+  <si>
     <t>Ecologist</t>
+  </si>
+  <si>
+    <t>Ecologista</t>
   </si>
   <si>
     <t>* Exploring the relationships between organisms and the environment in which they live.
 * Preparing documents for field and laboratory research.
 * Carrying out field and laboratory research.
 * Collecting, analysing and interpreting the data obtained.
 * Completing studies on the effects of human activities on the environment.</t>
+  </si>
+  <si>
+    <t>* Explorar as relações entre os organismos e o ambiente em que vivem.
+* Preparar documentos para pesquisa de campo e laboratorial.
+* Realizar pesquisa de campo e laboratorial.
+* Coletar, analisar e interpretar os dados obtidos.
+* Realizar estudos sobre os efeitos das atividades humanas no ambiente.</t>
   </si>
   <si>
     <t>Environmentalist</t>
   </si>
   <si>
     <t>* Conducting environmental assessments and research to evaluate the impact of projects on ecosystems.
 * Developing and implementing conservation plans and strategies to protect natural resources.
 * Collaborating with governmental and non-governmental organizations to promote sustainable practices.
 * Monitoring and analyzing environmental data to identify trends and areas for improvement.
 * Advising on environmental regulations and compliance to ensure adherence to local and international standards.
 * Educating communities and stakeholders on environmental issues and sustainable resource management.
 * Participating in public outreach programs to raise awareness about environmental conservation.
 * Conducting fieldwork and surveys to collect data on wildlife, vegetation, and water quality.
 * Preparing reports and presentations to communicate findings and recommendations to stakeholders.
 * Engaging in policy advocacy to influence environmental legislation and promote sustainability initiatives.</t>
   </si>
   <si>
+    <t>* Realizar avaliações e pesquisas ambientais para avaliar o impacto de projetos nos ecossistemas.
+* Desenvolver e implementar planos e estratégias de conservação para proteger os recursos naturais.
+* Colaborar com organizações governamentais e não governamentais para promover práticas sustentáveis.
+* Monitorar e analisar dados ambientais para identificar tendências e áreas para melhoria.
+* Assessorar sobre regulamentações e conformidade ambiental para garantir a adesão a padrões locais e internacionais.
+* Educar comunidades e partes interessadas sobre questões ambientais e gestão sustentável de recursos.
+* Participar de programas de divulgação pública para conscientizar sobre a conservação ambiental.
+* Realizar trabalhos de campo e levantamentos para coletar dados sobre vida selvagem, vegetação e qualidade da água.
+* Preparar relatórios e apresentações para comunicar os resultados e recomendações às partes interessadas.
+* Participar de defesa de políticas para influenciar a legislação ambiental e promover iniciativas de sustentabilidade.</t>
+  </si>
+  <si>
     <t>Forest Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro Florestal</t>
   </si>
   <si>
     <t>* Cooperating in drawing up, approving, and monitoring the implementation of the plan.
 * Guiding the implementation of the plan and the measures imposed to protect the forest.
 * Supervising the suitability of the reproductive material for forest regeneration.
 * Checking and registering the work carried out in the forest.
 * Keeping forest economic records and records under special regulations.
 * Monitoring the status and development of harmful agents in the forest.
 * Submitting reports to forest authorities and forest conservation service.
 * Proposing preventive measures to protect forests.
 * Proposing seed sources for the recognition and ensuring of measures for the preservation and reproduction of genetic resources of the main forest tree species.
 * Proposing environmentally friendly technologies for activities related to forest management.
 * Notifying the forest manager and forestry authorities of activities in conflict with the law in the field of forestry.
 * Ensuring and controlling logging designation and issuing written approvals for logging.</t>
   </si>
   <si>
+    <t>* Cooperar na elaboração, aprovação e monitorização da implementação do plano.
+* Orientar a implementação do plano e as medidas impostas para proteger a floresta.
+* Supervisionar a adequação do material reprodutivo para regeneração da floresta.
+* Verificar e registrar os trabalhos realizados na floresta.
+* Manter registos econômicos florestais e registos sujeitos a regulamentos especiais.
+* Monitorizar o estado e o desenvolvimento de agentes prejudiciais na floresta.
+* Apresentar relatórios às autoridades florestais e serviço de conservação da floresta.
+* Propor medidas preventivas para proteger as florestas.
+* Propor fontes de sementes para o reconhecimento e garantia de medidas para a preservação e reprodução de recursos genéticos das principais espécies de árvores da floresta.
+* Propor tecnologias ambientalmente amigáveis para atividades relacionadas com a gestão da floresta.
+* Notificar o gestor florestal e as autoridades florestais de atividades em conflito com a lei no campo da silvicultura.
+* Garantir e controlar a designação de corte e emitir aprovações escritas para corte de madeira.</t>
+  </si>
+  <si>
     <t>Forest Technician</t>
+  </si>
+  <si>
+    <t>Técnico Florestal</t>
   </si>
   <si>
     <t>* Carrying out administrative and production tasks as directed by the forest administration manager.
 * Ensuring the purchase and sale (to a lesser extent).
 * Cash box management and responsibility for entrusted cash.
 * Keeping records of the forest administration.</t>
   </si>
   <si>
+    <t>* Executar tarefas administrativas e de produção conforme direcionadas pelo gerente de administração florestal.
+* Garantir a compra e venda (em menor escala).
+* Gerenciamento da caixa e responsabilidade pelo dinheiro confiado.
+* Manter registros da administração florestal.</t>
+  </si>
+  <si>
     <t>Forester</t>
+  </si>
+  <si>
+    <t>Guarda-florestal</t>
   </si>
   <si>
     <t xml:space="preserve">* Proposing measures for forest protection and implementing them. 
 * Implementing measures aimed at planting new vegatation.
 * Protecting the wood material from harmful factors.
 * Securing protection of the forest against damages caused by forest animals. 
 * Carrying out the spring statistics of forest animals. 
 * Checking the state of parasites on seedlings, tree traps etc. 
 * Selecting trees meeting the prescribed parameters for felling with the aim to subsequently sell them.
 * Selecting and marking the sick and dying trees for felling.
 * Taking responsibility for supplies in expedition storehouses.
 </t>
   </si>
   <si>
+    <t>* Propondo medidas para a proteção das florestas e implementando-as.
+* Implementando medidas visando a plantação de nova vegetação.
+* Protegendo o material lenhoso de fatores nocivos.
+* Garantindo a proteção da floresta contra danos causados por animais silvestres.
+* Realizando a estatística primaveril dos animais da floresta.
+* Verificando o estado de parasitas em mudas, armadilhas de árvores, etc.
+* Selecionando árvores que atendem aos parâmetros prescritos para corte com o objetivo de vendê-las posteriormente.
+* Selecionando e marcando as árvores doentes e moribundas para abate.
+* Assumindo a responsabilidade pelos suprimentos nos armazéns de expedição.</t>
+  </si>
+  <si>
     <t>Forestry Manager</t>
+  </si>
+  <si>
+    <t>Gerente Florestal</t>
   </si>
   <si>
     <t>* Overseeing forest management operations to ensure sustainable practices and compliance with environmental regulations.
 * Developing and implementing forest management plans that promote biodiversity, conservation, and resource optimization.
 * Conducting assessments of forest health and productivity, including monitoring wildlife habitats and tree growth.
 * Collaborating with government agencies, environmental organizations, and community stakeholders to promote forestry initiatives.
 * Managing budgets and resources for forestry projects, ensuring efficient allocation of funds and materials.
 * Leading and training a team of forestry professionals and technicians in best practices and safety protocols.
 * Conducting research on forest ecosystems and contributing to the development of innovative forestry techniques.
 * Preparing reports and presentations on forest management activities, progress, and challenges for stakeholders.
 * Ensuring compliance with local, national, and international forestry laws and regulations.
 * Promoting public awareness and education about sustainable forestry practices and environmental stewardship.</t>
   </si>
   <si>
+    <t>* Supervisionar as operações de gestão florestal para garantir práticas sustentáveis e conformidade com as regulamentações ambientais.
+* Desenvolver e implementar planos de gestão florestal que promovam a biodiversidade, a conservação e a otimização de recursos.
+* Realizar avaliações da saúde e produtividade das florestas, incluindo o monitoramento dos habitats de vida selvagem e o crescimento das árvores.
+* Colaborar com agências governamentais, organizações ambientais e partes interessadas da comunidade para promover iniciativas florestais.
+* Gerenciar orçamentos e recursos para projetos florestais, garantindo a alocação eficiente de fundos e materiais.
+* Liderar e treinar uma equipe de profissionais e técnicos florestais em melhores práticas e protocolos de segurança.
+* Realizar pesquisas sobre ecossistemas florestais e contribuir para o desenvolvimento de técnicas inovadoras de silvicultura.
+* Preparar relatórios e apresentações sobre as atividades de gestão florestal, progresso e desafios para as partes interessadas.
+* Garantir a conformidade com as leis e regulamentações florestais locais, nacionais e internacionais.
+* Promover a conscientização e educação pública sobre práticas de silvicultura sustentável e gestão ambiental.</t>
+  </si>
+  <si>
     <t>Meteorologist</t>
+  </si>
+  <si>
+    <t>Meteorologista</t>
   </si>
   <si>
     <t>* Recording and analyzing data from world-wide weather stations, satellites, radars and remote sensors.
 * Interpreting observations from the land, sea and upper atmosphere.
 * Providing customers (such as civil aviation companies, broadcast companies and military units) with weather reports/forecasts.
 * Employing mathematical and physical formulae and using specialist computer modelling applications to help make long and short range weather predictions.
 * Researching and predicting climate change such as global warming.
 * Helping to improve weather prediction models.
 * Writing research papers, reports, reviews and summaries.
 * Keeping up to date with relevant scientific and technical developments.</t>
   </si>
   <si>
+    <t>* Registrar e analisar dados de estações meteorológicas de todo o mundo, satélites, radares e sensores remotos.
+* Interpretar observações da terra, mar e alta atmosfera.
+* Fornecer aos clientes (como empresas de aviação civil, empresas de radiodifusão e unidades militares) relatórios e previsões meteorológicas.
+* Utilizar fórmulas matemáticas e físicas e aplicativos de modelagem computacional especializados para ajudar a fazer previsões meteorológicas de longo e curto prazo.
+* Pesquisar e prever mudanças climáticas, como o aquecimento global.
+* Ajudar a melhorar os modelos de previsão do tempo.
+* Escrever artigos de pesquisa, relatórios, revisões e resumos.
+* Manter-se atualizado sobre os desenvolvimentos científicos e técnicos relevantes.</t>
+  </si>
+  <si>
     <t>Mining Manager</t>
+  </si>
+  <si>
+    <t>Gerente de Mineração</t>
   </si>
   <si>
     <t>* Overseeing all mining operations to ensure compliance with safety and environmental regulations.
 * Developing and implementing mining strategies to optimize resource extraction and operational efficiency.
 * Managing budgets and financial forecasts, ensuring cost-effective operations.
 * Collaborating with geological and environmental teams to assess site conditions and resource availability.
 * Leading and mentoring a team of mining engineers, geologists, and technicians to achieve project goals.
 * Conducting regular inspections and audits to maintain safety standards and operational integrity.
 * Liaising with regulatory bodies and stakeholders to ensure adherence to legal requirements and community engagement.
 * Analyzing production data and reports to identify areas for improvement and implement corrective actions.
 * Coordinating with supply chain and logistics teams to ensure timely delivery of materials and equipment.
 * Staying updated on industry trends, technologies, and best practices to enhance mining operations.</t>
   </si>
   <si>
+    <t>* Supervisionar todas as operações de mineração para garantir a conformidade com as regulamentações de segurança e meio ambiente.
+* Desenvolver e implementar estratégias de mineração para otimizar a extração de recursos e a eficiência operacional.
+* Gerenciar orçamentos e previsões financeiras, garantindo operações rentáveis.
+* Colaborar com equipes geológicas e ambientais para avaliar as condições do local e a disponibilidade de recursos.
+* Liderar e orientar uma equipe de engenheiros de minas, geólogos e técnicos para alcançar os objetivos do projeto.
+* Realizar inspeções e auditorias regulares para manter os padrões de segurança e a integridade operacional.
+* Manter contato com órgãos reguladores e partes interessadas para garantir a adesão aos requisitos legais e o engajamento com a comunidade.
+* Analisar dados e relatórios de produção para identificar áreas de melhoria e implementar ações corretivas.
+* Coordenar com as equipes de cadeia de suprimentos e logística para garantir a entrega oportuna de materiais e equipamentos.
+* Manter-se atualizado sobre tendências, tecnologias e melhores práticas do setor para aprimorar as operações de mineração.</t>
+  </si>
+  <si>
     <t>Water Management Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de Gestão de Água</t>
   </si>
   <si>
     <t>* Drawing up the strategy to modernise the system of water management infrastructure.
 * Elaborating studies, master plans and analyses for water management infrastructure.
 * Ensuring the complex tasks of water management area in the field of public water supply and sewerage.
 * Regulating the performance of operational activities in the area of public water supply, sewerage and sewage treatment plants.
 * Analysing data on operational activities in the area of mining and distribution of drinking water, sewerage and sewage water treatment.</t>
   </si>
   <si>
+    <t>* Elaborar a estratégia para modernizar o sistema de infraestrutura de gestão de águas.
+* Elaborar estudos, planos diretores e análises para infraestrutura de gestão de águas.
+* Garantir as tarefas complexas da área de gestão de águas no campo do abastecimento público de água e esgotos.
+* Regulamentar o desempenho das atividades operacionais na área de abastecimento público de água, esgotos e estações de tratamento de esgotos.
+* Analisar dados sobre atividades operacionais na área de captação e distribuição de água potável, esgotos e tratamento de águas residuais.</t>
+  </si>
+  <si>
     <t>Water Management Technician</t>
+  </si>
+  <si>
+    <t>Técnico de Gestão de Água</t>
   </si>
   <si>
     <t>* Ensuring the operation, maintenance and repairs of public water supply, sewerage and waterworks facilities.
 * Managing, checking and ensuring the failure-free distribution of drinking water.
 * Managing, checking and securing the process of wastewater disposal.
 * Checking the quality of wastewater in accordance with the rules of operation.
 * Monitoring and managing the technological process of wastewater treatment and processing of products from wastewater treatment.
 * Processing of documents for the plan of repairs, maintenance and reconstruction of water supply and sewerage and waterworks facilities.
 * Checking the technological indicators and parameters of the operation of waterworks and other entrusted systems.
 * Processing technical and technological documentation and passportisation of the means of production and operation.
 * Maintaining complete production and operational documentation.</t>
   </si>
   <si>
+    <t>* Garantir a operação, manutenção e reparos das instalações de abastecimento público de água, esgotos e obras hidráulicas.
+* Gerenciar, verificar e garantir a distribuição de água potável sem falhas.
+* Gerenciar, verificar e garantir o processo de descarte de águas residuais.
+* Verificar a qualidade das águas residuais de acordo com as regras de operação.
+* Monitorar e gerenciar o processo tecnológico de tratamento de águas residuais e processamento de produtos do tratamento de águas residuais.
+* Elaborar documentos para o plano de reparos, manutenção e reconstrução das instalações de abastecimento de água e esgotos e obras hidráulicas.
+* Verificar os indicadores e parâmetros tecnológicos da operação das obras hidráulicas e de outros sistemas confiados.
+* Elaborar documentação técnica e tecnológica e passaporte dos meios de produção e operação.
+* Manter documentação completa de produção e operação.</t>
+  </si>
+  <si>
     <t>Wood Processing Industry</t>
   </si>
   <si>
+    <t>Indústria de processamento de madeira</t>
+  </si>
+  <si>
     <t>Cabinet Maker</t>
+  </si>
+  <si>
+    <t>Marceneiro / Fabricante de móveis</t>
   </si>
   <si>
     <t>* Performing work activities in the manufacture of furniture and wood products.
 * Sorting, setting, checking and operating machinery and equipment.
 * Assessing the quality of finished products.
 * Managing and organising continuous production.</t>
+  </si>
+  <si>
+    <t>* Realizar atividades de trabalho na fabricação de móveis e produtos de madeira.
+* Classificar, ajustar, verificar e operar máquinas e equipamentos.
+* Avaliar a qualidade dos produtos acabados.
+* Gerenciar e organizar a produção contínua.</t>
   </si>
   <si>
     <t>* Designing and developing innovative wood products and structures.
 * Collaborating with architects and project managers to ensure design feasibility and compliance with industry standards.
 * Creating detailed technical drawings and specifications using CAD software.
 * Conducting material selection and analysis to optimize product performance and sustainability.
 * Performing structural calculations and simulations to ensure safety and durability.
 * Overseeing the prototyping process and conducting tests to validate design concepts.
 * Coordinating with manufacturing teams to ensure smooth transition from design to production.
 * Staying updated on industry trends, materials, and technologies to enhance design capabilities.
 * Participating in project meetings and providing technical support to stakeholders.
 * Ensuring adherence to environmental regulations and promoting sustainable practices in design processes.
 * Documenting design processes and maintaining accurate records of project developments.
 * Training and mentoring junior design staff and interns in best practices and design methodologies.</t>
   </si>
   <si>
+    <t>* Projetar e desenvolver produtos e estruturas inovadoras de madeira.
+* Colaborar com arquitetos e gerentes de projeto para garantir a viabilidade do design e conformidade com padrões da indústria.
+* Criar desenhos técnicos e especificações detalhadas utilizando software de CAD.
+* Realizar seleção e análise de materiais para otimizar o desempenho do produto e sustentabilidade.
+* Realizar cálculos e simulações estruturais para garantir segurança e durabilidade.
+* Supervisionar o processo de prototipagem e realizar testes para validar conceitos de design.
+* Coordenar com equipes de manufatura para garantir transição suave do design para a produção.
+* Manter-se atualizado sobre tendências da indústria, materiais e tecnologias para melhorar as capacidades de design.
+* Participar de reuniões de projeto e fornecer suporte técnico a partes interessadas.
+* Garantir a adesão a regulamentos ambientais e promover práticas sustentáveis em processos de design.
+* Documentar processos de design e manter registros precisos de desenvolvimentos de projeto.
+* Treinar e orientar funcionários juniores de design e estagiários em melhores práticas e metodologias de design.</t>
+  </si>
+  <si>
     <t>Joiner</t>
+  </si>
+  <si>
+    <t>Marceneiro</t>
   </si>
   <si>
     <t>* Reading technical drawings, projection, and marking materials on drawings.
 * Completing furniture, structures, and other products made from wood.
 * Completing simple glass work, completing and installing accessories and interior furnishings.
 * Assessing and inspecting the quality of produced products and work pieces.
 * Following and applying work and technical procedures for products, installation, occupational health and safety principles, occupational hygiene and fire prevention.</t>
   </si>
   <si>
+    <t>* Leia desenhos técnicos, projeção e marcação de materiais em desenhos.
+* Completar móveis, estruturas e outros produtos feitos de madeira.
+* Completar trabalhos simples em vidro, completar e instalar acessórios e acabamentos interiores.
+* Avaliar e inspecionar a qualidade dos produtos produzidos e peças de trabalho.
+* Seguir e aplicar procedimentos de trabalho e técnicos para produtos, instalação, princípios de saúde e segurança ocupacional, higiene ocupacional e prevenção de incêndios.</t>
+  </si>
+  <si>
     <t>Lumberjack</t>
   </si>
   <si>
     <t>* Sawing trees and shrubs in forests using a motor or a hand saw.
 * Sawing and cutting logs to planks, boards, beams, joists, laths, strips, etc.
 * Replenishing a mixture of petrol and oil in the chainsaw.
 * Sharpening blunt chains with round and flat files.
 * Performing routine maintenance associated with the use of the chainsaw.</t>
   </si>
   <si>
+    <t>* Serrar árvores e arbustos em florestas usando uma motosserra ou uma serra manual.
+* Serrar e cortar toras em tábuas, pranchas, vigas, barrotes, ripas, tiras, etc.
+* Reabastecer uma mistura de gasolina e óleo na motosserra.
+* Afiar correntes cegas com limas redondas e planas.
+* Realizar a manutenção de rotina associada ao uso da motosserra.</t>
+  </si>
+  <si>
     <t>Saw filer</t>
+  </si>
+  <si>
+    <t>Trabalhador de serraria</t>
   </si>
   <si>
     <t>* Operating and maintaining sawmill machinery to ensure efficient cutting of timber.
 * Inspecting and adjusting saw blades for optimal performance and precision.
 * Performing routine maintenance and repairs on saws and other equipment to minimize downtime.
 * Monitoring the quality of cut wood and making necessary adjustments to meet specifications.
 * Collaborating with team members to coordinate production schedules and workflow.
 * Ensuring compliance with safety regulations and promoting a safe working environment.
 * Keeping accurate records of production output and equipment maintenance.
 * Troubleshooting issues with machinery and implementing solutions to improve efficiency.
 * Training new employees on proper saw filing techniques and safety protocols.
 * Assisting in the inventory management of raw materials and finished products.
 * Participating in continuous improvement initiatives to enhance operational effectiveness.</t>
   </si>
   <si>
+    <t>* Operar e manter máquinas de serraria para garantir o corte eficiente de madeira.
+* Inspecionar e ajustar serras para desempenho e precisão ótimos.
+* Realizar manutenção rotineira e reparos em serras e outros equipamentos para minimizar o tempo de inatividade.
+* Monitorar a qualidade da madeira cortada e fazer ajustes necessários para atender às especificações.
+* Colaborar com os membros da equipe para coordenar cronogramas de produção e fluxo de trabalho.
+* Garantir a conformidade com as regulamentações de segurança e promover um ambiente de trabalho seguro.
+* Manter registros precisos da produção e manutenção de equipamentos.
+* Diagnosticar problemas com máquinas e implementar soluções para melhorar a eficiência.
+* Treinar novos funcionários sobre técnicas adequadas de afiação de serras e protocolos de segurança.
+* Auxiliar no gerenciamento de estoque de materiais crus e produtos acabados.
+* Participar de iniciativas de melhoria contínua para aprimorar a eficácia operacional.</t>
+  </si>
+  <si>
     <t>Timber Engineer</t>
+  </si>
+  <si>
+    <t>Engenheiro de madeira</t>
   </si>
   <si>
     <t>* Managing and coordinating the technical preparation of production.
 * Analysing the input and output data related to the work task.
 * Testing new production processes.
 * Cooperating in the implementation of technological changes.
 * Managing, coordinating, motivating, and evaluating subordinate employees.
 * Implementing and improving the system of administration and registration of technical documentation.</t>
   </si>
   <si>
+    <t>* Gerenciamento e coordenação do preparo técnico para a produção.
+* Análise dos dados de entrada e saída relacionados à tarefa de trabalho.
+* Teste de novos processos de produção.
+* Colaboração na implementação de mudanças tecnológicas.
+* Gerenciamento, coordenação, motivação e avaliação de funcionários subordinados.
+* Implementação e melhoria do sistema de administração e registro de documentação técnica.</t>
+  </si>
+  <si>
     <t>Upholsterer</t>
+  </si>
+  <si>
+    <t>Estofador</t>
   </si>
   <si>
     <t>* Upholstering contemporary and antique furniture, doors, parts of vehicles, buttons etc. 
 * Repairing and renovating used and damaged upholstery.
 * Tying springs.
 * Measuring and cutting foam parts.
 * Measuring and cutting upholstery materials.
 * Fastening upholstery materials with a stapler.
 * Communicating with customers about suitable upholstery materials, colour, estimated price etc.</t>
   </si>
   <si>
+    <t>* Estofar móveis contemporâneos e antigos, portas, partes de veículos, botões, etc.
+* Reparar e renovar estofados usados e danificados.
+* Amarrar molas.
+* Medir e cortar peças de espuma.
+* Medir e cortar materiais de estofamento.
+* Fixar materiais de estofamento com uma grampeadora.
+* Comunicar com clientes sobre materiais de estofamento adequados, cores, preços estimados, etc.</t>
+  </si>
+  <si>
     <t>Woodworking Technician</t>
+  </si>
+  <si>
+    <t>Técnico de madeira</t>
   </si>
   <si>
     <t>* Preparing technical documentation for products.
 * Completing standards for labour and material consumption.
 * Proposing the category, type, and number of machinery and equipment.
 * Performing quality tests on input materials.
 * Checking compliance with technological procedures.
 * Cooperating in the process and final inspection.
 * Completing technical descriptions and instructions for use.</t>
+  </si>
+  <si>
+    <t>* Preparação de documentação técnica para produtos.
+* Elaboração de padrões para o consumo de mão-de-obra e materiais.
+* Proposta da categoria, tipo e número de máquinas e equipamentos.
+* Realização de testes de qualidade em materiais de entrada.
+* Verificação do cumprimento dos procedimentos tecnológicos.
+* Cooperação no processo e inspeção final.
+* Elaboração de descrições técnicas e instruções de uso.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -10279,14688 +20205,16302 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F816"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E6" sqref="E6:F816"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="2" max="2" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="3" max="3" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="4" max="4" width="37.705100000000002" customWidth="true" style="0"/>
     <col min="5" max="5" width="53.844000000000001" customWidth="true" style="0"/>
     <col min="6" max="6" width="53.844000000000001" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" t="s">
+      <c r="A1"/>
+      <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2"/>
+      <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:6">
-[...6 lines deleted...]
-    </row>
     <row r="3" spans="1:6">
-      <c r="A3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A3"/>
       <c r="B3" s="1">
         <v>811</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>3</v>
+      </c>
+      <c r="C5" t="s">
+        <v>4</v>
+      </c>
+      <c r="D5" t="s">
         <v>5</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="F6" s="2"/>
+        <v>12</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="F7" s="2"/>
+        <v>16</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F8" s="2"/>
+        <v>20</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>21</v>
+      </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="F9" s="2"/>
+        <v>24</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F10" s="2"/>
+        <v>28</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="F11" s="2"/>
+        <v>32</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="F12" s="2"/>
+        <v>36</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>37</v>
+      </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="F13" s="2"/>
+        <v>40</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>8</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="F14" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>45</v>
+      </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>8</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F15" s="2"/>
+        <v>48</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>8</v>
       </c>
       <c r="B16" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>51</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="F16" s="2"/>
+        <v>52</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>8</v>
       </c>
       <c r="B17" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>55</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="F17" s="2"/>
+        <v>56</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>59</v>
       </c>
       <c r="E18" s="2" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="F18" s="2"/>
+        <v>60</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>8</v>
       </c>
       <c r="B19" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="F19" s="2"/>
+        <v>64</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>67</v>
       </c>
       <c r="E20" s="2" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="F20" s="2"/>
+        <v>68</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>8</v>
       </c>
       <c r="B21" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="E21" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="F21" s="2"/>
+        <v>72</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>8</v>
       </c>
       <c r="B22" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>41</v>
+        <v>74</v>
       </c>
       <c r="D22" t="s">
-        <v>41</v>
+        <v>75</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="F22" s="2"/>
+        <v>76</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="D23" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="F23" s="2"/>
+        <v>80</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B24" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C24" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
       <c r="D24" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="F24" s="2"/>
+        <v>86</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B25" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C25" t="s">
-        <v>48</v>
+        <v>88</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="F25" s="2"/>
+        <v>90</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B26" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C26" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>50</v>
+        <v>93</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="F26" s="2"/>
+        <v>94</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="D27" t="s">
-        <v>52</v>
+        <v>97</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="F27" s="2"/>
+        <v>98</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B28" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C28" t="s">
-        <v>54</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="F28" s="2"/>
+        <v>102</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B29" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C29" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="F29" s="2"/>
+        <v>106</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B30" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C30" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="D30" t="s">
-        <v>58</v>
+        <v>109</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="F30" s="2"/>
+        <v>110</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B31" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="D31" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="F31" s="2"/>
+        <v>114</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>115</v>
+      </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B32" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>62</v>
+        <v>117</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="F32" s="2"/>
+        <v>118</v>
+      </c>
+      <c r="F32" s="2" t="s">
+        <v>119</v>
+      </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B33" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C33" t="s">
-        <v>64</v>
+        <v>120</v>
       </c>
       <c r="D33" t="s">
-        <v>64</v>
+        <v>121</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="F33" s="2"/>
+        <v>122</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B34" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>66</v>
+        <v>124</v>
       </c>
       <c r="D34" t="s">
-        <v>66</v>
+        <v>125</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="F34" s="2"/>
+        <v>126</v>
+      </c>
+      <c r="F34" s="2" t="s">
+        <v>127</v>
+      </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B35" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C35" t="s">
-        <v>68</v>
+        <v>128</v>
       </c>
       <c r="D35" t="s">
-        <v>68</v>
+        <v>129</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="F35" s="2"/>
+        <v>130</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>131</v>
+      </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B36" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C36" t="s">
-        <v>70</v>
+        <v>132</v>
       </c>
       <c r="D36" t="s">
-        <v>70</v>
+        <v>133</v>
       </c>
       <c r="E36" s="2" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="F36" s="2"/>
+        <v>134</v>
+      </c>
+      <c r="F36" s="2" t="s">
+        <v>135</v>
+      </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B37" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C37" t="s">
-        <v>72</v>
+        <v>136</v>
       </c>
       <c r="D37" t="s">
-        <v>72</v>
+        <v>137</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="F37" s="2"/>
+        <v>138</v>
+      </c>
+      <c r="F37" s="2" t="s">
+        <v>139</v>
+      </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B38" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C38" t="s">
-        <v>74</v>
+        <v>140</v>
       </c>
       <c r="D38" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="F38" s="2"/>
+        <v>142</v>
+      </c>
+      <c r="F38" s="2" t="s">
+        <v>143</v>
+      </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B39" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C39" t="s">
-        <v>76</v>
+        <v>144</v>
       </c>
       <c r="D39" t="s">
-        <v>76</v>
+        <v>145</v>
       </c>
       <c r="E39" s="2" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="F39" s="2"/>
+        <v>146</v>
+      </c>
+      <c r="F39" s="2" t="s">
+        <v>147</v>
+      </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>82</v>
       </c>
       <c r="B40" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="C40" t="s">
-        <v>78</v>
+        <v>148</v>
       </c>
       <c r="D40" t="s">
-        <v>78</v>
+        <v>149</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="F40" s="2"/>
+        <v>150</v>
+      </c>
+      <c r="F40" s="2" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B41" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C41" t="s">
-        <v>81</v>
+        <v>154</v>
       </c>
       <c r="D41" t="s">
-        <v>81</v>
+        <v>155</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="F41" s="2"/>
+        <v>156</v>
+      </c>
+      <c r="F41" s="2" t="s">
+        <v>157</v>
+      </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B42" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C42" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="D42" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="F42" s="2"/>
+        <v>160</v>
+      </c>
+      <c r="F42" s="2" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B43" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C43" t="s">
-        <v>85</v>
+        <v>162</v>
       </c>
       <c r="D43" t="s">
-        <v>85</v>
+        <v>163</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>86</v>
-[...1 lines deleted...]
-      <c r="F43" s="2"/>
+        <v>164</v>
+      </c>
+      <c r="F43" s="2" t="s">
+        <v>165</v>
+      </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C44" t="s">
-        <v>87</v>
+        <v>166</v>
       </c>
       <c r="D44" t="s">
-        <v>87</v>
+        <v>167</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="F44" s="2"/>
+        <v>168</v>
+      </c>
+      <c r="F44" s="2" t="s">
+        <v>169</v>
+      </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B45" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C45" t="s">
-        <v>89</v>
+        <v>170</v>
       </c>
       <c r="D45" t="s">
-        <v>89</v>
+        <v>171</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="F45" s="2"/>
+        <v>172</v>
+      </c>
+      <c r="F45" s="2" t="s">
+        <v>173</v>
+      </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B46" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C46" t="s">
-        <v>91</v>
+        <v>174</v>
       </c>
       <c r="D46" t="s">
-        <v>91</v>
+        <v>175</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>92</v>
-[...1 lines deleted...]
-      <c r="F46" s="2"/>
+        <v>176</v>
+      </c>
+      <c r="F46" s="2" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B47" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C47" t="s">
-        <v>93</v>
+        <v>178</v>
       </c>
       <c r="D47" t="s">
-        <v>93</v>
+        <v>178</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="F47" s="2"/>
+        <v>179</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>180</v>
+      </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B48" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C48" t="s">
-        <v>95</v>
+        <v>181</v>
       </c>
       <c r="D48" t="s">
-        <v>95</v>
+        <v>182</v>
       </c>
       <c r="E48" s="2" t="s">
-        <v>96</v>
-[...1 lines deleted...]
-      <c r="F48" s="2"/>
+        <v>183</v>
+      </c>
+      <c r="F48" s="2" t="s">
+        <v>184</v>
+      </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B49" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C49" t="s">
-        <v>97</v>
+        <v>185</v>
       </c>
       <c r="D49" t="s">
-        <v>97</v>
+        <v>186</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="F49" s="2"/>
+        <v>187</v>
+      </c>
+      <c r="F49" s="2" t="s">
+        <v>188</v>
+      </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B50" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C50" t="s">
-        <v>99</v>
+        <v>189</v>
       </c>
       <c r="D50" t="s">
-        <v>99</v>
+        <v>190</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="F50" s="2"/>
+        <v>191</v>
+      </c>
+      <c r="F50" s="2" t="s">
+        <v>192</v>
+      </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B51" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C51" t="s">
-        <v>101</v>
+        <v>193</v>
       </c>
       <c r="D51" t="s">
-        <v>101</v>
+        <v>194</v>
       </c>
       <c r="E51" s="2" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="F51" s="2"/>
+        <v>195</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>196</v>
+      </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B52" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C52" t="s">
-        <v>103</v>
+        <v>197</v>
       </c>
       <c r="D52" t="s">
-        <v>103</v>
+        <v>198</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="F52" s="2"/>
+        <v>199</v>
+      </c>
+      <c r="F52" s="2" t="s">
+        <v>200</v>
+      </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B53" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C53" t="s">
-        <v>105</v>
+        <v>201</v>
       </c>
       <c r="D53" t="s">
-        <v>105</v>
+        <v>202</v>
       </c>
       <c r="E53" s="2" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="F53" s="2"/>
+        <v>203</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>204</v>
+      </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B54" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C54" t="s">
-        <v>107</v>
+        <v>205</v>
       </c>
       <c r="D54" t="s">
-        <v>107</v>
+        <v>206</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="F54" s="2"/>
+        <v>207</v>
+      </c>
+      <c r="F54" s="2" t="s">
+        <v>208</v>
+      </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B55" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C55" t="s">
-        <v>109</v>
+        <v>209</v>
       </c>
       <c r="D55" t="s">
-        <v>109</v>
+        <v>210</v>
       </c>
       <c r="E55" s="2" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="F55" s="2"/>
+        <v>211</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>212</v>
+      </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B56" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C56" t="s">
-        <v>111</v>
+        <v>213</v>
       </c>
       <c r="D56" t="s">
-        <v>111</v>
+        <v>214</v>
       </c>
       <c r="E56" s="2" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="F56" s="2"/>
+        <v>215</v>
+      </c>
+      <c r="F56" s="2" t="s">
+        <v>216</v>
+      </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B57" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C57" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="D57" t="s">
-        <v>113</v>
+        <v>218</v>
       </c>
       <c r="E57" s="2" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="F57" s="2"/>
+        <v>219</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>220</v>
+      </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C58" t="s">
-        <v>115</v>
+        <v>221</v>
       </c>
       <c r="D58" t="s">
-        <v>115</v>
+        <v>222</v>
       </c>
       <c r="E58" s="2" t="s">
-        <v>116</v>
-[...1 lines deleted...]
-      <c r="F58" s="2"/>
+        <v>223</v>
+      </c>
+      <c r="F58" s="2" t="s">
+        <v>224</v>
+      </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B59" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C59" t="s">
-        <v>117</v>
+        <v>225</v>
       </c>
       <c r="D59" t="s">
-        <v>117</v>
+        <v>226</v>
       </c>
       <c r="E59" s="2" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="F59" s="2"/>
+        <v>227</v>
+      </c>
+      <c r="F59" s="2" t="s">
+        <v>228</v>
+      </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>152</v>
       </c>
       <c r="B60" t="s">
-        <v>80</v>
+        <v>153</v>
       </c>
       <c r="C60" t="s">
-        <v>119</v>
+        <v>229</v>
       </c>
       <c r="D60" t="s">
-        <v>119</v>
+        <v>230</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="F60" s="2"/>
+        <v>231</v>
+      </c>
+      <c r="F60" s="2" t="s">
+        <v>232</v>
+      </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B61" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C61" t="s">
-        <v>122</v>
+        <v>235</v>
       </c>
       <c r="D61" t="s">
-        <v>122</v>
+        <v>236</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="F61" s="2"/>
+        <v>237</v>
+      </c>
+      <c r="F61" s="2" t="s">
+        <v>238</v>
+      </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B62" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C62" t="s">
-        <v>124</v>
+        <v>239</v>
       </c>
       <c r="D62" t="s">
-        <v>124</v>
+        <v>240</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="F62" s="2"/>
+        <v>241</v>
+      </c>
+      <c r="F62" s="2" t="s">
+        <v>242</v>
+      </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B63" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C63" t="s">
-        <v>126</v>
+        <v>243</v>
       </c>
       <c r="D63" t="s">
-        <v>126</v>
+        <v>244</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="F63" s="2"/>
+        <v>245</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>246</v>
+      </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B64" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C64" t="s">
-        <v>128</v>
+        <v>247</v>
       </c>
       <c r="D64" t="s">
-        <v>128</v>
+        <v>248</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="F64" s="2"/>
+        <v>249</v>
+      </c>
+      <c r="F64" s="2" t="s">
+        <v>250</v>
+      </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B65" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C65" t="s">
-        <v>130</v>
+        <v>251</v>
       </c>
       <c r="D65" t="s">
-        <v>130</v>
+        <v>252</v>
       </c>
       <c r="E65" s="2" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="F65" s="2"/>
+        <v>253</v>
+      </c>
+      <c r="F65" s="2" t="s">
+        <v>254</v>
+      </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B66" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C66" t="s">
-        <v>132</v>
+        <v>255</v>
       </c>
       <c r="D66" t="s">
-        <v>132</v>
+        <v>256</v>
       </c>
       <c r="E66" s="2" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="F66" s="2"/>
+        <v>257</v>
+      </c>
+      <c r="F66" s="2" t="s">
+        <v>258</v>
+      </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B67" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C67" t="s">
-        <v>134</v>
+        <v>259</v>
       </c>
       <c r="D67" t="s">
-        <v>134</v>
+        <v>260</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="F67" s="2"/>
+        <v>261</v>
+      </c>
+      <c r="F67" s="2" t="s">
+        <v>262</v>
+      </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B68" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C68" t="s">
-        <v>136</v>
+        <v>263</v>
       </c>
       <c r="D68" t="s">
-        <v>136</v>
+        <v>264</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F68" s="2"/>
+        <v>265</v>
+      </c>
+      <c r="F68" s="2" t="s">
+        <v>266</v>
+      </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B69" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C69" t="s">
-        <v>138</v>
+        <v>267</v>
       </c>
       <c r="D69" t="s">
-        <v>138</v>
+        <v>268</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="F69" s="2"/>
+        <v>269</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>270</v>
+      </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B70" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C70" t="s">
-        <v>140</v>
+        <v>271</v>
       </c>
       <c r="D70" t="s">
-        <v>140</v>
+        <v>272</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="F70" s="2"/>
+        <v>273</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>274</v>
+      </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B71" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C71" t="s">
-        <v>142</v>
+        <v>275</v>
       </c>
       <c r="D71" t="s">
-        <v>142</v>
+        <v>276</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="F71" s="2"/>
+        <v>277</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>278</v>
+      </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B72" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C72" t="s">
-        <v>144</v>
+        <v>279</v>
       </c>
       <c r="D72" t="s">
-        <v>144</v>
+        <v>280</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="F72" s="2"/>
+        <v>281</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>282</v>
+      </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B73" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C73" t="s">
-        <v>146</v>
+        <v>283</v>
       </c>
       <c r="D73" t="s">
-        <v>146</v>
+        <v>284</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="F73" s="2"/>
+        <v>285</v>
+      </c>
+      <c r="F73" s="2" t="s">
+        <v>286</v>
+      </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B74" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C74" t="s">
-        <v>148</v>
+        <v>287</v>
       </c>
       <c r="D74" t="s">
-        <v>148</v>
+        <v>288</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="F74" s="2"/>
+        <v>289</v>
+      </c>
+      <c r="F74" s="2" t="s">
+        <v>290</v>
+      </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B75" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C75" t="s">
-        <v>150</v>
+        <v>291</v>
       </c>
       <c r="D75" t="s">
-        <v>150</v>
+        <v>292</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="F75" s="2"/>
+        <v>293</v>
+      </c>
+      <c r="F75" s="2" t="s">
+        <v>294</v>
+      </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B76" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C76" t="s">
-        <v>152</v>
+        <v>295</v>
       </c>
       <c r="D76" t="s">
-        <v>152</v>
+        <v>296</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="F76" s="2"/>
+        <v>297</v>
+      </c>
+      <c r="F76" s="2" t="s">
+        <v>298</v>
+      </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B77" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C77" t="s">
-        <v>154</v>
+        <v>299</v>
       </c>
       <c r="D77" t="s">
-        <v>154</v>
+        <v>300</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="F77" s="2"/>
+        <v>301</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>302</v>
+      </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B78" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C78" t="s">
-        <v>156</v>
+        <v>303</v>
       </c>
       <c r="D78" t="s">
-        <v>156</v>
+        <v>304</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="F78" s="2"/>
+        <v>305</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>306</v>
+      </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B79" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C79" t="s">
-        <v>158</v>
+        <v>307</v>
       </c>
       <c r="D79" t="s">
-        <v>158</v>
+        <v>308</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="F79" s="2"/>
+        <v>309</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>310</v>
+      </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B80" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C80" t="s">
-        <v>160</v>
+        <v>311</v>
       </c>
       <c r="D80" t="s">
-        <v>160</v>
+        <v>312</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>161</v>
-[...1 lines deleted...]
-      <c r="F80" s="2"/>
+        <v>313</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>314</v>
+      </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="B81" t="s">
-        <v>121</v>
+        <v>234</v>
       </c>
       <c r="C81" t="s">
-        <v>162</v>
+        <v>315</v>
       </c>
       <c r="D81" t="s">
-        <v>162</v>
+        <v>316</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="F81" s="2"/>
+        <v>317</v>
+      </c>
+      <c r="F81" s="2" t="s">
+        <v>318</v>
+      </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B82" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C82" t="s">
-        <v>165</v>
+        <v>321</v>
       </c>
       <c r="D82" t="s">
-        <v>165</v>
+        <v>322</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="F82" s="2"/>
+        <v>323</v>
+      </c>
+      <c r="F82" s="2" t="s">
+        <v>324</v>
+      </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B83" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C83" t="s">
-        <v>167</v>
+        <v>325</v>
       </c>
       <c r="D83" t="s">
-        <v>167</v>
+        <v>326</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="F83" s="2"/>
+        <v>327</v>
+      </c>
+      <c r="F83" s="2" t="s">
+        <v>328</v>
+      </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C84" t="s">
-        <v>169</v>
+        <v>329</v>
       </c>
       <c r="D84" t="s">
-        <v>169</v>
+        <v>330</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="F84" s="2"/>
+        <v>331</v>
+      </c>
+      <c r="F84" s="2" t="s">
+        <v>332</v>
+      </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B85" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C85" t="s">
-        <v>171</v>
+        <v>333</v>
       </c>
       <c r="D85" t="s">
-        <v>171</v>
+        <v>334</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="F85" s="2"/>
+        <v>335</v>
+      </c>
+      <c r="F85" s="2" t="s">
+        <v>336</v>
+      </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B86" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C86" t="s">
-        <v>173</v>
+        <v>337</v>
       </c>
       <c r="D86" t="s">
-        <v>173</v>
+        <v>338</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="F86" s="2"/>
+        <v>339</v>
+      </c>
+      <c r="F86" s="2" t="s">
+        <v>340</v>
+      </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B87" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C87" t="s">
-        <v>175</v>
+        <v>341</v>
       </c>
       <c r="D87" t="s">
-        <v>175</v>
+        <v>342</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="F87" s="2"/>
+        <v>343</v>
+      </c>
+      <c r="F87" s="2" t="s">
+        <v>344</v>
+      </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B88" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C88" t="s">
-        <v>177</v>
+        <v>345</v>
       </c>
       <c r="D88" t="s">
-        <v>177</v>
+        <v>346</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="F88" s="2"/>
+        <v>347</v>
+      </c>
+      <c r="F88" s="2" t="s">
+        <v>348</v>
+      </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B89" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C89" t="s">
-        <v>179</v>
+        <v>349</v>
       </c>
       <c r="D89" t="s">
-        <v>179</v>
+        <v>350</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F89" s="2"/>
+        <v>351</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>352</v>
+      </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B90" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C90" t="s">
-        <v>181</v>
+        <v>353</v>
       </c>
       <c r="D90" t="s">
-        <v>181</v>
+        <v>354</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="F90" s="2"/>
+        <v>355</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>356</v>
+      </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B91" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C91" t="s">
-        <v>183</v>
+        <v>357</v>
       </c>
       <c r="D91" t="s">
-        <v>183</v>
+        <v>358</v>
       </c>
       <c r="E91" s="2" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="F91" s="2"/>
+        <v>359</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>360</v>
+      </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B92" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C92" t="s">
-        <v>185</v>
+        <v>361</v>
       </c>
       <c r="D92" t="s">
-        <v>185</v>
+        <v>362</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="F92" s="2"/>
+        <v>363</v>
+      </c>
+      <c r="F92" s="2" t="s">
+        <v>364</v>
+      </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B93" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C93" t="s">
-        <v>187</v>
+        <v>365</v>
       </c>
       <c r="D93" t="s">
-        <v>187</v>
+        <v>366</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="F93" s="2"/>
+        <v>367</v>
+      </c>
+      <c r="F93" s="2" t="s">
+        <v>368</v>
+      </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B94" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C94" t="s">
-        <v>189</v>
+        <v>369</v>
       </c>
       <c r="D94" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E94" s="2" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="F94" s="2"/>
+        <v>371</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>372</v>
+      </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B95" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C95" t="s">
-        <v>191</v>
+        <v>373</v>
       </c>
       <c r="D95" t="s">
-        <v>191</v>
+        <v>374</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="F95" s="2"/>
+        <v>375</v>
+      </c>
+      <c r="F95" s="2" t="s">
+        <v>376</v>
+      </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B96" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C96" t="s">
-        <v>193</v>
+        <v>377</v>
       </c>
       <c r="D96" t="s">
-        <v>193</v>
+        <v>378</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="F96" s="2"/>
+        <v>379</v>
+      </c>
+      <c r="F96" s="2" t="s">
+        <v>380</v>
+      </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>164</v>
+        <v>319</v>
       </c>
       <c r="B97" t="s">
-        <v>164</v>
+        <v>320</v>
       </c>
       <c r="C97" t="s">
-        <v>195</v>
+        <v>381</v>
       </c>
       <c r="D97" t="s">
-        <v>195</v>
+        <v>382</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="F97" s="2"/>
+        <v>383</v>
+      </c>
+      <c r="F97" s="2" t="s">
+        <v>384</v>
+      </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>197</v>
+        <v>385</v>
       </c>
       <c r="B98" t="s">
-        <v>197</v>
+        <v>386</v>
       </c>
       <c r="C98" t="s">
-        <v>198</v>
+        <v>387</v>
       </c>
       <c r="D98" t="s">
-        <v>198</v>
+        <v>388</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="F98" s="2"/>
+        <v>389</v>
+      </c>
+      <c r="F98" s="2" t="s">
+        <v>390</v>
+      </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
-        <v>197</v>
+        <v>385</v>
       </c>
       <c r="B99" t="s">
-        <v>197</v>
+        <v>386</v>
       </c>
       <c r="C99" t="s">
-        <v>200</v>
+        <v>391</v>
       </c>
       <c r="D99" t="s">
-        <v>200</v>
+        <v>392</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="F99" s="2"/>
+        <v>393</v>
+      </c>
+      <c r="F99" s="2" t="s">
+        <v>394</v>
+      </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>197</v>
+        <v>385</v>
       </c>
       <c r="B100" t="s">
-        <v>197</v>
+        <v>386</v>
       </c>
       <c r="C100" t="s">
-        <v>202</v>
+        <v>395</v>
       </c>
       <c r="D100" t="s">
-        <v>202</v>
+        <v>396</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="F100" s="2"/>
+        <v>397</v>
+      </c>
+      <c r="F100" s="2" t="s">
+        <v>398</v>
+      </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>197</v>
+        <v>385</v>
       </c>
       <c r="B101" t="s">
-        <v>197</v>
+        <v>386</v>
       </c>
       <c r="C101" t="s">
-        <v>189</v>
+        <v>369</v>
       </c>
       <c r="D101" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="F101" s="2"/>
+        <v>371</v>
+      </c>
+      <c r="F101" s="2" t="s">
+        <v>399</v>
+      </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B102" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C102" t="s">
-        <v>205</v>
+        <v>402</v>
       </c>
       <c r="D102" t="s">
-        <v>205</v>
+        <v>403</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="F102" s="2"/>
+        <v>404</v>
+      </c>
+      <c r="F102" s="2" t="s">
+        <v>405</v>
+      </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B103" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C103" t="s">
-        <v>207</v>
+        <v>406</v>
       </c>
       <c r="D103" t="s">
-        <v>207</v>
+        <v>407</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="F103" s="2"/>
+        <v>408</v>
+      </c>
+      <c r="F103" s="2" t="s">
+        <v>409</v>
+      </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B104" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C104" t="s">
-        <v>209</v>
+        <v>410</v>
       </c>
       <c r="D104" t="s">
-        <v>209</v>
+        <v>410</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="F104" s="2"/>
+        <v>411</v>
+      </c>
+      <c r="F104" s="2" t="s">
+        <v>412</v>
+      </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B105" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C105" t="s">
-        <v>211</v>
+        <v>413</v>
       </c>
       <c r="D105" t="s">
-        <v>211</v>
+        <v>414</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="F105" s="2"/>
+        <v>415</v>
+      </c>
+      <c r="F105" s="2" t="s">
+        <v>416</v>
+      </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B106" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C106" t="s">
-        <v>213</v>
+        <v>417</v>
       </c>
       <c r="D106" t="s">
-        <v>213</v>
+        <v>418</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="F106" s="2"/>
+        <v>419</v>
+      </c>
+      <c r="F106" s="2" t="s">
+        <v>420</v>
+      </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B107" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C107" t="s">
-        <v>215</v>
+        <v>421</v>
       </c>
       <c r="D107" t="s">
-        <v>215</v>
+        <v>422</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="F107" s="2"/>
+        <v>423</v>
+      </c>
+      <c r="F107" s="2" t="s">
+        <v>424</v>
+      </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B108" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C108" t="s">
-        <v>217</v>
+        <v>425</v>
       </c>
       <c r="D108" t="s">
-        <v>217</v>
+        <v>426</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="F108" s="2"/>
+        <v>427</v>
+      </c>
+      <c r="F108" s="2" t="s">
+        <v>428</v>
+      </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B109" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C109" t="s">
-        <v>219</v>
+        <v>429</v>
       </c>
       <c r="D109" t="s">
-        <v>219</v>
+        <v>430</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>220</v>
-[...1 lines deleted...]
-      <c r="F109" s="2"/>
+        <v>431</v>
+      </c>
+      <c r="F109" s="2" t="s">
+        <v>432</v>
+      </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B110" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C110" t="s">
-        <v>221</v>
+        <v>433</v>
       </c>
       <c r="D110" t="s">
-        <v>221</v>
+        <v>434</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="F110" s="2"/>
+        <v>435</v>
+      </c>
+      <c r="F110" s="2" t="s">
+        <v>436</v>
+      </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B111" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C111" t="s">
-        <v>223</v>
+        <v>437</v>
       </c>
       <c r="D111" t="s">
-        <v>223</v>
+        <v>438</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="F111" s="2"/>
+        <v>439</v>
+      </c>
+      <c r="F111" s="2" t="s">
+        <v>440</v>
+      </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B112" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C112" t="s">
-        <v>225</v>
+        <v>441</v>
       </c>
       <c r="D112" t="s">
-        <v>225</v>
+        <v>442</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="F112" s="2"/>
+        <v>443</v>
+      </c>
+      <c r="F112" s="2" t="s">
+        <v>444</v>
+      </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B113" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C113" t="s">
-        <v>227</v>
+        <v>445</v>
       </c>
       <c r="D113" t="s">
-        <v>227</v>
+        <v>446</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="F113" s="2"/>
+        <v>447</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>448</v>
+      </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B114" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C114" t="s">
-        <v>229</v>
+        <v>449</v>
       </c>
       <c r="D114" t="s">
-        <v>229</v>
+        <v>450</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="F114" s="2"/>
+        <v>451</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>452</v>
+      </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B115" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C115" t="s">
-        <v>231</v>
+        <v>453</v>
       </c>
       <c r="D115" t="s">
-        <v>231</v>
+        <v>454</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="F115" s="2"/>
+        <v>455</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>456</v>
+      </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B116" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C116" t="s">
-        <v>233</v>
+        <v>457</v>
       </c>
       <c r="D116" t="s">
-        <v>233</v>
+        <v>458</v>
       </c>
       <c r="E116" s="2" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="F116" s="2"/>
+        <v>459</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>460</v>
+      </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B117" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C117" t="s">
-        <v>235</v>
+        <v>461</v>
       </c>
       <c r="D117" t="s">
-        <v>235</v>
+        <v>461</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="F117" s="2"/>
+        <v>462</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>463</v>
+      </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B118" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C118" t="s">
-        <v>237</v>
+        <v>464</v>
       </c>
       <c r="D118" t="s">
-        <v>237</v>
+        <v>465</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="F118" s="2"/>
+        <v>466</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>467</v>
+      </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B119" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C119" t="s">
-        <v>239</v>
+        <v>468</v>
       </c>
       <c r="D119" t="s">
-        <v>239</v>
+        <v>469</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="F119" s="2"/>
+        <v>470</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>471</v>
+      </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B120" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C120" t="s">
-        <v>241</v>
+        <v>472</v>
       </c>
       <c r="D120" t="s">
-        <v>241</v>
+        <v>473</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>242</v>
-[...1 lines deleted...]
-      <c r="F120" s="2"/>
+        <v>474</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>475</v>
+      </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B121" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C121" t="s">
-        <v>243</v>
+        <v>476</v>
       </c>
       <c r="D121" t="s">
-        <v>243</v>
+        <v>477</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="F121" s="2"/>
+        <v>478</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>479</v>
+      </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B122" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C122" t="s">
-        <v>245</v>
+        <v>480</v>
       </c>
       <c r="D122" t="s">
-        <v>245</v>
+        <v>481</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="F122" s="2"/>
+        <v>482</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>483</v>
+      </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B123" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C123" t="s">
-        <v>247</v>
+        <v>484</v>
       </c>
       <c r="D123" t="s">
-        <v>247</v>
+        <v>485</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="F123" s="2"/>
+        <v>486</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>487</v>
+      </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B124" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C124" t="s">
-        <v>249</v>
+        <v>488</v>
       </c>
       <c r="D124" t="s">
-        <v>249</v>
+        <v>489</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="F124" s="2"/>
+        <v>490</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>491</v>
+      </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B125" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C125" t="s">
-        <v>251</v>
+        <v>492</v>
       </c>
       <c r="D125" t="s">
-        <v>251</v>
+        <v>493</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="F125" s="2"/>
+        <v>494</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>495</v>
+      </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B126" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C126" t="s">
-        <v>253</v>
+        <v>496</v>
       </c>
       <c r="D126" t="s">
-        <v>253</v>
+        <v>497</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="F126" s="2"/>
+        <v>498</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>499</v>
+      </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B127" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C127" t="s">
-        <v>255</v>
+        <v>500</v>
       </c>
       <c r="D127" t="s">
-        <v>255</v>
+        <v>501</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="F127" s="2"/>
+        <v>502</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>503</v>
+      </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B128" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C128" t="s">
-        <v>257</v>
+        <v>504</v>
       </c>
       <c r="D128" t="s">
-        <v>257</v>
+        <v>505</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>258</v>
-[...1 lines deleted...]
-      <c r="F128" s="2"/>
+        <v>506</v>
+      </c>
+      <c r="F128" s="2" t="s">
+        <v>507</v>
+      </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B129" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C129" t="s">
-        <v>259</v>
+        <v>508</v>
       </c>
       <c r="D129" t="s">
-        <v>259</v>
+        <v>509</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>260</v>
-[...1 lines deleted...]
-      <c r="F129" s="2"/>
+        <v>510</v>
+      </c>
+      <c r="F129" s="2" t="s">
+        <v>511</v>
+      </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B130" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C130" t="s">
-        <v>261</v>
+        <v>512</v>
       </c>
       <c r="D130" t="s">
-        <v>261</v>
+        <v>513</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="F130" s="2"/>
+        <v>514</v>
+      </c>
+      <c r="F130" s="2" t="s">
+        <v>515</v>
+      </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B131" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C131" t="s">
-        <v>263</v>
+        <v>516</v>
       </c>
       <c r="D131" t="s">
-        <v>263</v>
+        <v>517</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="F131" s="2"/>
+        <v>518</v>
+      </c>
+      <c r="F131" s="2" t="s">
+        <v>519</v>
+      </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B132" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C132" t="s">
-        <v>265</v>
+        <v>520</v>
       </c>
       <c r="D132" t="s">
-        <v>265</v>
+        <v>521</v>
       </c>
       <c r="E132" s="2" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="F132" s="2"/>
+        <v>522</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>523</v>
+      </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B133" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C133" t="s">
-        <v>267</v>
+        <v>524</v>
       </c>
       <c r="D133" t="s">
-        <v>267</v>
+        <v>525</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="F133" s="2"/>
+        <v>526</v>
+      </c>
+      <c r="F133" s="2" t="s">
+        <v>527</v>
+      </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B134" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C134" t="s">
-        <v>269</v>
+        <v>528</v>
       </c>
       <c r="D134" t="s">
-        <v>269</v>
+        <v>529</v>
       </c>
       <c r="E134" s="2" t="s">
-        <v>270</v>
-[...1 lines deleted...]
-      <c r="F134" s="2"/>
+        <v>530</v>
+      </c>
+      <c r="F134" s="2" t="s">
+        <v>531</v>
+      </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B135" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C135" t="s">
-        <v>271</v>
+        <v>532</v>
       </c>
       <c r="D135" t="s">
-        <v>271</v>
+        <v>533</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>272</v>
-[...1 lines deleted...]
-      <c r="F135" s="2"/>
+        <v>534</v>
+      </c>
+      <c r="F135" s="2" t="s">
+        <v>535</v>
+      </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136" t="s">
-        <v>204</v>
+        <v>400</v>
       </c>
       <c r="B136" t="s">
-        <v>204</v>
+        <v>401</v>
       </c>
       <c r="C136" t="s">
-        <v>273</v>
+        <v>536</v>
       </c>
       <c r="D136" t="s">
-        <v>273</v>
+        <v>536</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>274</v>
-[...1 lines deleted...]
-      <c r="F136" s="2"/>
+        <v>537</v>
+      </c>
+      <c r="F136" s="2" t="s">
+        <v>538</v>
+      </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B137" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C137" t="s">
-        <v>276</v>
+        <v>541</v>
       </c>
       <c r="D137" t="s">
-        <v>276</v>
+        <v>542</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>277</v>
-[...1 lines deleted...]
-      <c r="F137" s="2"/>
+        <v>543</v>
+      </c>
+      <c r="F137" s="2" t="s">
+        <v>544</v>
+      </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B138" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C138" t="s">
-        <v>278</v>
+        <v>545</v>
       </c>
       <c r="D138" t="s">
-        <v>278</v>
+        <v>546</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="F138" s="2"/>
+        <v>547</v>
+      </c>
+      <c r="F138" s="2" t="s">
+        <v>548</v>
+      </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B139" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C139" t="s">
-        <v>280</v>
+        <v>549</v>
       </c>
       <c r="D139" t="s">
-        <v>280</v>
+        <v>550</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="F139" s="2"/>
+        <v>551</v>
+      </c>
+      <c r="F139" s="2" t="s">
+        <v>552</v>
+      </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B140" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C140" t="s">
-        <v>282</v>
+        <v>553</v>
       </c>
       <c r="D140" t="s">
-        <v>282</v>
+        <v>554</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="F140" s="2"/>
+        <v>555</v>
+      </c>
+      <c r="F140" s="2" t="s">
+        <v>556</v>
+      </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B141" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C141" t="s">
-        <v>284</v>
+        <v>557</v>
       </c>
       <c r="D141" t="s">
-        <v>284</v>
+        <v>558</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="F141" s="2"/>
+        <v>559</v>
+      </c>
+      <c r="F141" s="2" t="s">
+        <v>560</v>
+      </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B142" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C142" t="s">
-        <v>286</v>
+        <v>561</v>
       </c>
       <c r="D142" t="s">
-        <v>286</v>
+        <v>562</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="F142" s="2"/>
+        <v>563</v>
+      </c>
+      <c r="F142" s="2" t="s">
+        <v>564</v>
+      </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B143" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C143" t="s">
-        <v>288</v>
+        <v>565</v>
       </c>
       <c r="D143" t="s">
-        <v>288</v>
+        <v>566</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="F143" s="2"/>
+        <v>567</v>
+      </c>
+      <c r="F143" s="2" t="s">
+        <v>568</v>
+      </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B144" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C144" t="s">
-        <v>290</v>
+        <v>569</v>
       </c>
       <c r="D144" t="s">
-        <v>290</v>
+        <v>570</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>291</v>
-[...1 lines deleted...]
-      <c r="F144" s="2"/>
+        <v>571</v>
+      </c>
+      <c r="F144" s="2" t="s">
+        <v>572</v>
+      </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B145" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C145" t="s">
-        <v>292</v>
+        <v>573</v>
       </c>
       <c r="D145" t="s">
-        <v>292</v>
+        <v>574</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="F145" s="2"/>
+        <v>575</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>576</v>
+      </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B146" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C146" t="s">
-        <v>294</v>
+        <v>577</v>
       </c>
       <c r="D146" t="s">
-        <v>294</v>
+        <v>578</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>295</v>
-[...1 lines deleted...]
-      <c r="F146" s="2"/>
+        <v>579</v>
+      </c>
+      <c r="F146" s="2" t="s">
+        <v>580</v>
+      </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B147" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C147" t="s">
-        <v>296</v>
+        <v>581</v>
       </c>
       <c r="D147" t="s">
-        <v>296</v>
+        <v>582</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="F147" s="2"/>
+        <v>583</v>
+      </c>
+      <c r="F147" s="2" t="s">
+        <v>584</v>
+      </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B148" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C148" t="s">
-        <v>298</v>
+        <v>585</v>
       </c>
       <c r="D148" t="s">
-        <v>298</v>
+        <v>586</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>299</v>
-[...1 lines deleted...]
-      <c r="F148" s="2"/>
+        <v>587</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>588</v>
+      </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B149" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C149" t="s">
-        <v>173</v>
+        <v>337</v>
       </c>
       <c r="D149" t="s">
-        <v>173</v>
+        <v>338</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="F149" s="2"/>
+        <v>589</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>590</v>
+      </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B150" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C150" t="s">
-        <v>301</v>
+        <v>591</v>
       </c>
       <c r="D150" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="E150" s="2" t="s">
-        <v>302</v>
-[...1 lines deleted...]
-      <c r="F150" s="2"/>
+        <v>592</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>593</v>
+      </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B151" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C151" t="s">
-        <v>303</v>
+        <v>594</v>
       </c>
       <c r="D151" t="s">
-        <v>303</v>
+        <v>595</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>304</v>
-[...1 lines deleted...]
-      <c r="F151" s="2"/>
+        <v>596</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>597</v>
+      </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B152" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C152" t="s">
-        <v>305</v>
+        <v>598</v>
       </c>
       <c r="D152" t="s">
-        <v>305</v>
+        <v>599</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="F152" s="2"/>
+        <v>600</v>
+      </c>
+      <c r="F152" s="2" t="s">
+        <v>601</v>
+      </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B153" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C153" t="s">
-        <v>307</v>
+        <v>602</v>
       </c>
       <c r="D153" t="s">
-        <v>307</v>
+        <v>603</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="F153" s="2"/>
+        <v>604</v>
+      </c>
+      <c r="F153" s="2" t="s">
+        <v>605</v>
+      </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B154" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C154" t="s">
-        <v>309</v>
+        <v>606</v>
       </c>
       <c r="D154" t="s">
-        <v>309</v>
+        <v>607</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>310</v>
-[...1 lines deleted...]
-      <c r="F154" s="2"/>
+        <v>608</v>
+      </c>
+      <c r="F154" s="2" t="s">
+        <v>609</v>
+      </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B155" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C155" t="s">
-        <v>311</v>
+        <v>610</v>
       </c>
       <c r="D155" t="s">
-        <v>311</v>
+        <v>611</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="F155" s="2"/>
+        <v>612</v>
+      </c>
+      <c r="F155" s="2" t="s">
+        <v>613</v>
+      </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B156" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C156" t="s">
-        <v>313</v>
+        <v>614</v>
       </c>
       <c r="D156" t="s">
-        <v>313</v>
+        <v>615</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="F156" s="2"/>
+        <v>616</v>
+      </c>
+      <c r="F156" s="2" t="s">
+        <v>617</v>
+      </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B157" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C157" t="s">
-        <v>315</v>
+        <v>618</v>
       </c>
       <c r="D157" t="s">
-        <v>315</v>
+        <v>619</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>316</v>
-[...1 lines deleted...]
-      <c r="F157" s="2"/>
+        <v>620</v>
+      </c>
+      <c r="F157" s="2" t="s">
+        <v>621</v>
+      </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B158" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C158" t="s">
-        <v>317</v>
+        <v>622</v>
       </c>
       <c r="D158" t="s">
-        <v>317</v>
+        <v>623</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F158" s="2"/>
+        <v>624</v>
+      </c>
+      <c r="F158" s="2" t="s">
+        <v>625</v>
+      </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B159" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C159" t="s">
-        <v>319</v>
+        <v>626</v>
       </c>
       <c r="D159" t="s">
-        <v>319</v>
+        <v>627</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="F159" s="2"/>
+        <v>628</v>
+      </c>
+      <c r="F159" s="2" t="s">
+        <v>629</v>
+      </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B160" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C160" t="s">
-        <v>321</v>
+        <v>630</v>
       </c>
       <c r="D160" t="s">
-        <v>321</v>
+        <v>631</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="F160" s="2"/>
+        <v>632</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>633</v>
+      </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B161" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C161" t="s">
-        <v>323</v>
+        <v>634</v>
       </c>
       <c r="D161" t="s">
-        <v>323</v>
+        <v>635</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>324</v>
-[...1 lines deleted...]
-      <c r="F161" s="2"/>
+        <v>636</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>637</v>
+      </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B162" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C162" t="s">
-        <v>325</v>
+        <v>638</v>
       </c>
       <c r="D162" t="s">
-        <v>325</v>
+        <v>639</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>326</v>
-[...1 lines deleted...]
-      <c r="F162" s="2"/>
+        <v>640</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>641</v>
+      </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B163" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C163" t="s">
-        <v>327</v>
+        <v>642</v>
       </c>
       <c r="D163" t="s">
-        <v>327</v>
+        <v>643</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="F163" s="2"/>
+        <v>644</v>
+      </c>
+      <c r="F163" s="2" t="s">
+        <v>645</v>
+      </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B164" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C164" t="s">
-        <v>329</v>
+        <v>646</v>
       </c>
       <c r="D164" t="s">
-        <v>329</v>
+        <v>647</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>330</v>
-[...1 lines deleted...]
-      <c r="F164" s="2"/>
+        <v>648</v>
+      </c>
+      <c r="F164" s="2" t="s">
+        <v>649</v>
+      </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B165" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C165" t="s">
-        <v>331</v>
+        <v>650</v>
       </c>
       <c r="D165" t="s">
-        <v>331</v>
+        <v>651</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="F165" s="2"/>
+        <v>652</v>
+      </c>
+      <c r="F165" s="2" t="s">
+        <v>653</v>
+      </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B166" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C166" t="s">
-        <v>333</v>
+        <v>654</v>
       </c>
       <c r="D166" t="s">
-        <v>333</v>
+        <v>655</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="F166" s="2"/>
+        <v>656</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>657</v>
+      </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B167" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C167" t="s">
-        <v>335</v>
+        <v>658</v>
       </c>
       <c r="D167" t="s">
-        <v>335</v>
+        <v>659</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="F167" s="2"/>
+        <v>660</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>661</v>
+      </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B168" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C168" t="s">
-        <v>337</v>
+        <v>662</v>
       </c>
       <c r="D168" t="s">
-        <v>337</v>
+        <v>663</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="F168" s="2"/>
+        <v>664</v>
+      </c>
+      <c r="F168" s="2" t="s">
+        <v>665</v>
+      </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B169" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C169" t="s">
-        <v>339</v>
+        <v>666</v>
       </c>
       <c r="D169" t="s">
-        <v>339</v>
+        <v>667</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="F169" s="2"/>
+        <v>668</v>
+      </c>
+      <c r="F169" s="2" t="s">
+        <v>669</v>
+      </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B170" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C170" t="s">
-        <v>341</v>
+        <v>670</v>
       </c>
       <c r="D170" t="s">
-        <v>341</v>
+        <v>671</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>342</v>
-[...1 lines deleted...]
-      <c r="F170" s="2"/>
+        <v>672</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>673</v>
+      </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B171" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C171" t="s">
-        <v>343</v>
+        <v>674</v>
       </c>
       <c r="D171" t="s">
-        <v>343</v>
+        <v>675</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>344</v>
-[...1 lines deleted...]
-      <c r="F171" s="2"/>
+        <v>676</v>
+      </c>
+      <c r="F171" s="2" t="s">
+        <v>677</v>
+      </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B172" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C172" t="s">
-        <v>345</v>
+        <v>678</v>
       </c>
       <c r="D172" t="s">
-        <v>345</v>
+        <v>679</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>346</v>
-[...1 lines deleted...]
-      <c r="F172" s="2"/>
+        <v>680</v>
+      </c>
+      <c r="F172" s="2" t="s">
+        <v>681</v>
+      </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B173" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C173" t="s">
-        <v>347</v>
+        <v>682</v>
       </c>
       <c r="D173" t="s">
-        <v>347</v>
+        <v>683</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="F173" s="2"/>
+        <v>684</v>
+      </c>
+      <c r="F173" s="2" t="s">
+        <v>685</v>
+      </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B174" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C174" t="s">
-        <v>349</v>
+        <v>686</v>
       </c>
       <c r="D174" t="s">
-        <v>349</v>
+        <v>687</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="F174" s="2"/>
+        <v>688</v>
+      </c>
+      <c r="F174" s="2" t="s">
+        <v>689</v>
+      </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B175" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C175" t="s">
-        <v>351</v>
+        <v>690</v>
       </c>
       <c r="D175" t="s">
-        <v>351</v>
+        <v>691</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="F175" s="2"/>
+        <v>692</v>
+      </c>
+      <c r="F175" s="2" t="s">
+        <v>693</v>
+      </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B176" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C176" t="s">
-        <v>353</v>
+        <v>694</v>
       </c>
       <c r="D176" t="s">
-        <v>353</v>
+        <v>546</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>354</v>
-[...1 lines deleted...]
-      <c r="F176" s="2"/>
+        <v>695</v>
+      </c>
+      <c r="F176" s="2" t="s">
+        <v>696</v>
+      </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B177" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C177" t="s">
-        <v>355</v>
+        <v>697</v>
       </c>
       <c r="D177" t="s">
-        <v>355</v>
+        <v>698</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="F177" s="2"/>
+        <v>699</v>
+      </c>
+      <c r="F177" s="2" t="s">
+        <v>700</v>
+      </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B178" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C178" t="s">
-        <v>357</v>
+        <v>701</v>
       </c>
       <c r="D178" t="s">
-        <v>357</v>
+        <v>702</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>358</v>
-[...1 lines deleted...]
-      <c r="F178" s="2"/>
+        <v>703</v>
+      </c>
+      <c r="F178" s="2" t="s">
+        <v>704</v>
+      </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179" t="s">
-        <v>275</v>
+        <v>539</v>
       </c>
       <c r="B179" t="s">
-        <v>275</v>
+        <v>540</v>
       </c>
       <c r="C179" t="s">
-        <v>359</v>
+        <v>705</v>
       </c>
       <c r="D179" t="s">
-        <v>359</v>
+        <v>706</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="F179" s="2"/>
+        <v>707</v>
+      </c>
+      <c r="F179" s="2" t="s">
+        <v>708</v>
+      </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180" t="s">
-        <v>361</v>
+        <v>709</v>
       </c>
       <c r="B180" t="s">
-        <v>361</v>
+        <v>710</v>
       </c>
       <c r="C180" t="s">
-        <v>362</v>
+        <v>711</v>
       </c>
       <c r="D180" t="s">
-        <v>362</v>
+        <v>712</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>363</v>
-[...1 lines deleted...]
-      <c r="F180" s="2"/>
+        <v>713</v>
+      </c>
+      <c r="F180" s="2" t="s">
+        <v>714</v>
+      </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181" t="s">
-        <v>361</v>
+        <v>709</v>
       </c>
       <c r="B181" t="s">
-        <v>361</v>
+        <v>710</v>
       </c>
       <c r="C181" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="D181" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="F181" s="2"/>
+        <v>715</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>716</v>
+      </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182" t="s">
-        <v>361</v>
+        <v>709</v>
       </c>
       <c r="B182" t="s">
-        <v>361</v>
+        <v>710</v>
       </c>
       <c r="C182" t="s">
-        <v>365</v>
+        <v>717</v>
       </c>
       <c r="D182" t="s">
-        <v>365</v>
+        <v>718</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>366</v>
-[...1 lines deleted...]
-      <c r="F182" s="2"/>
+        <v>719</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>720</v>
+      </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183" t="s">
-        <v>361</v>
+        <v>709</v>
       </c>
       <c r="B183" t="s">
-        <v>361</v>
+        <v>710</v>
       </c>
       <c r="C183" t="s">
-        <v>367</v>
+        <v>721</v>
       </c>
       <c r="D183" t="s">
-        <v>367</v>
+        <v>722</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>368</v>
-[...1 lines deleted...]
-      <c r="F183" s="2"/>
+        <v>723</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>724</v>
+      </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184" t="s">
-        <v>361</v>
+        <v>709</v>
       </c>
       <c r="B184" t="s">
-        <v>361</v>
+        <v>710</v>
       </c>
       <c r="C184" t="s">
-        <v>369</v>
+        <v>725</v>
       </c>
       <c r="D184" t="s">
-        <v>369</v>
+        <v>726</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="F184" s="2"/>
+        <v>727</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>728</v>
+      </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185" t="s">
-        <v>361</v>
+        <v>709</v>
       </c>
       <c r="B185" t="s">
-        <v>361</v>
+        <v>710</v>
       </c>
       <c r="C185" t="s">
-        <v>371</v>
+        <v>729</v>
       </c>
       <c r="D185" t="s">
-        <v>371</v>
+        <v>730</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>372</v>
-[...1 lines deleted...]
-      <c r="F185" s="2"/>
+        <v>731</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>732</v>
+      </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B186" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C186" t="s">
-        <v>374</v>
+        <v>735</v>
       </c>
       <c r="D186" t="s">
-        <v>374</v>
+        <v>736</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>375</v>
-[...1 lines deleted...]
-      <c r="F186" s="2"/>
+        <v>737</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>738</v>
+      </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B187" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C187" t="s">
-        <v>376</v>
+        <v>739</v>
       </c>
       <c r="D187" t="s">
-        <v>376</v>
+        <v>740</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>377</v>
-[...1 lines deleted...]
-      <c r="F187" s="2"/>
+        <v>741</v>
+      </c>
+      <c r="F187" s="2" t="s">
+        <v>742</v>
+      </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B188" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C188" t="s">
-        <v>378</v>
+        <v>743</v>
       </c>
       <c r="D188" t="s">
-        <v>378</v>
+        <v>744</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>379</v>
-[...1 lines deleted...]
-      <c r="F188" s="2"/>
+        <v>745</v>
+      </c>
+      <c r="F188" s="2" t="s">
+        <v>746</v>
+      </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B189" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C189" t="s">
-        <v>380</v>
+        <v>747</v>
       </c>
       <c r="D189" t="s">
-        <v>380</v>
+        <v>748</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>381</v>
-[...1 lines deleted...]
-      <c r="F189" s="2"/>
+        <v>749</v>
+      </c>
+      <c r="F189" s="2" t="s">
+        <v>750</v>
+      </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B190" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C190" t="s">
-        <v>382</v>
+        <v>751</v>
       </c>
       <c r="D190" t="s">
-        <v>382</v>
+        <v>752</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>383</v>
-[...1 lines deleted...]
-      <c r="F190" s="2"/>
+        <v>753</v>
+      </c>
+      <c r="F190" s="2" t="s">
+        <v>754</v>
+      </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B191" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C191" t="s">
-        <v>384</v>
+        <v>755</v>
       </c>
       <c r="D191" t="s">
-        <v>384</v>
+        <v>755</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>385</v>
-[...1 lines deleted...]
-      <c r="F191" s="2"/>
+        <v>756</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>757</v>
+      </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B192" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C192" t="s">
-        <v>386</v>
+        <v>758</v>
       </c>
       <c r="D192" t="s">
-        <v>386</v>
+        <v>759</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="F192" s="2"/>
+        <v>760</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>761</v>
+      </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B193" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C193" t="s">
-        <v>217</v>
+        <v>425</v>
       </c>
       <c r="D193" t="s">
-        <v>217</v>
+        <v>426</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="F193" s="2"/>
+        <v>762</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>763</v>
+      </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B194" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C194" t="s">
-        <v>389</v>
+        <v>764</v>
       </c>
       <c r="D194" t="s">
-        <v>389</v>
+        <v>765</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="F194" s="2"/>
+        <v>766</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>767</v>
+      </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B195" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C195" t="s">
-        <v>391</v>
+        <v>768</v>
       </c>
       <c r="D195" t="s">
-        <v>391</v>
+        <v>769</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>392</v>
-[...1 lines deleted...]
-      <c r="F195" s="2"/>
+        <v>770</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>771</v>
+      </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B196" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C196" t="s">
-        <v>393</v>
+        <v>772</v>
       </c>
       <c r="D196" t="s">
-        <v>393</v>
+        <v>773</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="F196" s="2"/>
+        <v>774</v>
+      </c>
+      <c r="F196" s="2" t="s">
+        <v>775</v>
+      </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B197" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C197" t="s">
-        <v>395</v>
+        <v>776</v>
       </c>
       <c r="D197" t="s">
-        <v>395</v>
+        <v>777</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="F197" s="2"/>
+        <v>778</v>
+      </c>
+      <c r="F197" s="2" t="s">
+        <v>779</v>
+      </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B198" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C198" t="s">
-        <v>397</v>
+        <v>780</v>
       </c>
       <c r="D198" t="s">
-        <v>397</v>
+        <v>781</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>398</v>
-[...1 lines deleted...]
-      <c r="F198" s="2"/>
+        <v>782</v>
+      </c>
+      <c r="F198" s="2" t="s">
+        <v>783</v>
+      </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B199" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C199" t="s">
-        <v>399</v>
+        <v>784</v>
       </c>
       <c r="D199" t="s">
-        <v>399</v>
+        <v>785</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="F199" s="2"/>
+        <v>786</v>
+      </c>
+      <c r="F199" s="2" t="s">
+        <v>787</v>
+      </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B200" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C200" t="s">
-        <v>401</v>
+        <v>788</v>
       </c>
       <c r="D200" t="s">
-        <v>401</v>
+        <v>789</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="F200" s="2"/>
+        <v>790</v>
+      </c>
+      <c r="F200" s="2" t="s">
+        <v>791</v>
+      </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B201" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C201" t="s">
-        <v>403</v>
+        <v>792</v>
       </c>
       <c r="D201" t="s">
-        <v>403</v>
+        <v>793</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>404</v>
-[...1 lines deleted...]
-      <c r="F201" s="2"/>
+        <v>794</v>
+      </c>
+      <c r="F201" s="2" t="s">
+        <v>795</v>
+      </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B202" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C202" t="s">
-        <v>405</v>
+        <v>796</v>
       </c>
       <c r="D202" t="s">
-        <v>405</v>
+        <v>797</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>406</v>
-[...1 lines deleted...]
-      <c r="F202" s="2"/>
+        <v>798</v>
+      </c>
+      <c r="F202" s="2" t="s">
+        <v>799</v>
+      </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B203" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C203" t="s">
-        <v>407</v>
+        <v>800</v>
       </c>
       <c r="D203" t="s">
-        <v>407</v>
+        <v>801</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="F203" s="2"/>
+        <v>802</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>803</v>
+      </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B204" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C204" t="s">
-        <v>138</v>
+        <v>267</v>
       </c>
       <c r="D204" t="s">
-        <v>138</v>
+        <v>268</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>409</v>
-[...1 lines deleted...]
-      <c r="F204" s="2"/>
+        <v>804</v>
+      </c>
+      <c r="F204" s="2" t="s">
+        <v>805</v>
+      </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B205" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C205" t="s">
-        <v>410</v>
+        <v>806</v>
       </c>
       <c r="D205" t="s">
-        <v>410</v>
+        <v>807</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="F205" s="2"/>
+        <v>808</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>809</v>
+      </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B206" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C206" t="s">
-        <v>140</v>
+        <v>271</v>
       </c>
       <c r="D206" t="s">
-        <v>140</v>
+        <v>272</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="F206" s="2"/>
+        <v>810</v>
+      </c>
+      <c r="F206" s="2" t="s">
+        <v>811</v>
+      </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B207" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C207" t="s">
-        <v>413</v>
+        <v>812</v>
       </c>
       <c r="D207" t="s">
-        <v>413</v>
+        <v>813</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="F207" s="2"/>
+        <v>814</v>
+      </c>
+      <c r="F207" s="2" t="s">
+        <v>815</v>
+      </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B208" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C208" t="s">
-        <v>415</v>
+        <v>816</v>
       </c>
       <c r="D208" t="s">
-        <v>415</v>
+        <v>817</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="F208" s="2"/>
+        <v>818</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>819</v>
+      </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B209" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C209" t="s">
-        <v>417</v>
+        <v>820</v>
       </c>
       <c r="D209" t="s">
-        <v>417</v>
+        <v>821</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="F209" s="2"/>
+        <v>822</v>
+      </c>
+      <c r="F209" s="2" t="s">
+        <v>823</v>
+      </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B210" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C210" t="s">
-        <v>419</v>
+        <v>824</v>
       </c>
       <c r="D210" t="s">
-        <v>419</v>
+        <v>825</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>420</v>
-[...1 lines deleted...]
-      <c r="F210" s="2"/>
+        <v>826</v>
+      </c>
+      <c r="F210" s="2" t="s">
+        <v>827</v>
+      </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B211" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C211" t="s">
-        <v>421</v>
+        <v>828</v>
       </c>
       <c r="D211" t="s">
-        <v>421</v>
+        <v>829</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>422</v>
-[...1 lines deleted...]
-      <c r="F211" s="2"/>
+        <v>830</v>
+      </c>
+      <c r="F211" s="2" t="s">
+        <v>831</v>
+      </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B212" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C212" t="s">
-        <v>423</v>
+        <v>832</v>
       </c>
       <c r="D212" t="s">
-        <v>423</v>
+        <v>833</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>424</v>
-[...1 lines deleted...]
-      <c r="F212" s="2"/>
+        <v>834</v>
+      </c>
+      <c r="F212" s="2" t="s">
+        <v>835</v>
+      </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B213" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C213" t="s">
-        <v>425</v>
+        <v>836</v>
       </c>
       <c r="D213" t="s">
-        <v>425</v>
+        <v>837</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>426</v>
-[...1 lines deleted...]
-      <c r="F213" s="2"/>
+        <v>838</v>
+      </c>
+      <c r="F213" s="2" t="s">
+        <v>839</v>
+      </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B214" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C214" t="s">
-        <v>427</v>
+        <v>840</v>
       </c>
       <c r="D214" t="s">
-        <v>427</v>
+        <v>841</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="F214" s="2"/>
+        <v>842</v>
+      </c>
+      <c r="F214" s="2" t="s">
+        <v>843</v>
+      </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B215" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C215" t="s">
-        <v>429</v>
+        <v>844</v>
       </c>
       <c r="D215" t="s">
-        <v>429</v>
+        <v>845</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="F215" s="2"/>
+        <v>846</v>
+      </c>
+      <c r="F215" s="2" t="s">
+        <v>847</v>
+      </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B216" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C216" t="s">
-        <v>431</v>
+        <v>848</v>
       </c>
       <c r="D216" t="s">
-        <v>431</v>
+        <v>849</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>432</v>
-[...1 lines deleted...]
-      <c r="F216" s="2"/>
+        <v>850</v>
+      </c>
+      <c r="F216" s="2" t="s">
+        <v>851</v>
+      </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B217" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C217" t="s">
-        <v>433</v>
+        <v>852</v>
       </c>
       <c r="D217" t="s">
-        <v>433</v>
+        <v>853</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>434</v>
-[...1 lines deleted...]
-      <c r="F217" s="2"/>
+        <v>854</v>
+      </c>
+      <c r="F217" s="2" t="s">
+        <v>855</v>
+      </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B218" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C218" t="s">
-        <v>435</v>
+        <v>856</v>
       </c>
       <c r="D218" t="s">
-        <v>435</v>
+        <v>856</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>436</v>
-[...1 lines deleted...]
-      <c r="F218" s="2"/>
+        <v>857</v>
+      </c>
+      <c r="F218" s="2" t="s">
+        <v>858</v>
+      </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219" t="s">
-        <v>373</v>
+        <v>733</v>
       </c>
       <c r="B219" t="s">
-        <v>373</v>
+        <v>734</v>
       </c>
       <c r="C219" t="s">
-        <v>437</v>
+        <v>859</v>
       </c>
       <c r="D219" t="s">
-        <v>437</v>
+        <v>860</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="F219" s="2"/>
+        <v>861</v>
+      </c>
+      <c r="F219" s="2" t="s">
+        <v>862</v>
+      </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B220" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C220" t="s">
-        <v>83</v>
+        <v>158</v>
       </c>
       <c r="D220" t="s">
-        <v>83</v>
+        <v>159</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="F220" s="2"/>
+        <v>865</v>
+      </c>
+      <c r="F220" s="2" t="s">
+        <v>866</v>
+      </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B221" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C221" t="s">
-        <v>441</v>
+        <v>867</v>
       </c>
       <c r="D221" t="s">
-        <v>441</v>
+        <v>868</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="F221" s="2"/>
+        <v>869</v>
+      </c>
+      <c r="F221" s="2" t="s">
+        <v>870</v>
+      </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B222" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C222" t="s">
-        <v>443</v>
+        <v>871</v>
       </c>
       <c r="D222" t="s">
-        <v>443</v>
+        <v>872</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="F222" s="2"/>
+        <v>873</v>
+      </c>
+      <c r="F222" s="2" t="s">
+        <v>874</v>
+      </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B223" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C223" t="s">
-        <v>445</v>
+        <v>875</v>
       </c>
       <c r="D223" t="s">
-        <v>445</v>
+        <v>876</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="F223" s="2"/>
+        <v>877</v>
+      </c>
+      <c r="F223" s="2" t="s">
+        <v>878</v>
+      </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B224" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C224" t="s">
-        <v>447</v>
+        <v>879</v>
       </c>
       <c r="D224" t="s">
-        <v>447</v>
+        <v>880</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="F224" s="2"/>
+        <v>881</v>
+      </c>
+      <c r="F224" s="2" t="s">
+        <v>882</v>
+      </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B225" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C225" t="s">
-        <v>449</v>
+        <v>883</v>
       </c>
       <c r="D225" t="s">
-        <v>449</v>
+        <v>884</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="F225" s="2"/>
+        <v>885</v>
+      </c>
+      <c r="F225" s="2" t="s">
+        <v>886</v>
+      </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B226" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C226" t="s">
-        <v>451</v>
+        <v>887</v>
       </c>
       <c r="D226" t="s">
-        <v>451</v>
+        <v>888</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="F226" s="2"/>
+        <v>889</v>
+      </c>
+      <c r="F226" s="2" t="s">
+        <v>890</v>
+      </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B227" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C227" t="s">
-        <v>453</v>
+        <v>891</v>
       </c>
       <c r="D227" t="s">
-        <v>453</v>
+        <v>892</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="F227" s="2"/>
+        <v>893</v>
+      </c>
+      <c r="F227" s="2" t="s">
+        <v>894</v>
+      </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B228" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C228" t="s">
-        <v>455</v>
+        <v>895</v>
       </c>
       <c r="D228" t="s">
-        <v>455</v>
+        <v>896</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="F228" s="2"/>
+        <v>897</v>
+      </c>
+      <c r="F228" s="2" t="s">
+        <v>898</v>
+      </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B229" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C229" t="s">
-        <v>457</v>
+        <v>899</v>
       </c>
       <c r="D229" t="s">
-        <v>457</v>
+        <v>900</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>458</v>
-[...1 lines deleted...]
-      <c r="F229" s="2"/>
+        <v>901</v>
+      </c>
+      <c r="F229" s="2" t="s">
+        <v>902</v>
+      </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B230" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C230" t="s">
-        <v>459</v>
+        <v>903</v>
       </c>
       <c r="D230" t="s">
-        <v>459</v>
+        <v>904</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>460</v>
-[...1 lines deleted...]
-      <c r="F230" s="2"/>
+        <v>905</v>
+      </c>
+      <c r="F230" s="2" t="s">
+        <v>906</v>
+      </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B231" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C231" t="s">
-        <v>461</v>
+        <v>907</v>
       </c>
       <c r="D231" t="s">
-        <v>461</v>
+        <v>908</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="F231" s="2"/>
+        <v>909</v>
+      </c>
+      <c r="F231" s="2" t="s">
+        <v>910</v>
+      </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B232" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C232" t="s">
-        <v>463</v>
+        <v>911</v>
       </c>
       <c r="D232" t="s">
-        <v>463</v>
+        <v>912</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>464</v>
-[...1 lines deleted...]
-      <c r="F232" s="2"/>
+        <v>913</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>914</v>
+      </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B233" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C233" t="s">
-        <v>465</v>
+        <v>915</v>
       </c>
       <c r="D233" t="s">
-        <v>465</v>
+        <v>916</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="F233" s="2"/>
+        <v>917</v>
+      </c>
+      <c r="F233" s="2" t="s">
+        <v>918</v>
+      </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B234" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C234" t="s">
-        <v>467</v>
+        <v>919</v>
       </c>
       <c r="D234" t="s">
-        <v>467</v>
+        <v>920</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>468</v>
-[...1 lines deleted...]
-      <c r="F234" s="2"/>
+        <v>921</v>
+      </c>
+      <c r="F234" s="2" t="s">
+        <v>922</v>
+      </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B235" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C235" t="s">
-        <v>469</v>
+        <v>923</v>
       </c>
       <c r="D235" t="s">
-        <v>469</v>
+        <v>924</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>470</v>
-[...1 lines deleted...]
-      <c r="F235" s="2"/>
+        <v>925</v>
+      </c>
+      <c r="F235" s="2" t="s">
+        <v>926</v>
+      </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B236" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C236" t="s">
-        <v>471</v>
+        <v>927</v>
       </c>
       <c r="D236" t="s">
-        <v>471</v>
+        <v>928</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="F236" s="2"/>
+        <v>929</v>
+      </c>
+      <c r="F236" s="2" t="s">
+        <v>930</v>
+      </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B237" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C237" t="s">
-        <v>473</v>
+        <v>931</v>
       </c>
       <c r="D237" t="s">
-        <v>473</v>
+        <v>932</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="F237" s="2"/>
+        <v>933</v>
+      </c>
+      <c r="F237" s="2" t="s">
+        <v>934</v>
+      </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B238" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C238" t="s">
-        <v>475</v>
+        <v>935</v>
       </c>
       <c r="D238" t="s">
-        <v>475</v>
+        <v>936</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="F238" s="2"/>
+        <v>937</v>
+      </c>
+      <c r="F238" s="2" t="s">
+        <v>938</v>
+      </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B239" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C239" t="s">
-        <v>477</v>
+        <v>939</v>
       </c>
       <c r="D239" t="s">
-        <v>477</v>
+        <v>939</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="F239" s="2"/>
+        <v>940</v>
+      </c>
+      <c r="F239" s="2" t="s">
+        <v>941</v>
+      </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B240" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C240" t="s">
-        <v>479</v>
+        <v>942</v>
       </c>
       <c r="D240" t="s">
-        <v>479</v>
+        <v>943</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>480</v>
-[...1 lines deleted...]
-      <c r="F240" s="2"/>
+        <v>944</v>
+      </c>
+      <c r="F240" s="2" t="s">
+        <v>945</v>
+      </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B241" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C241" t="s">
-        <v>481</v>
+        <v>946</v>
       </c>
       <c r="D241" t="s">
-        <v>481</v>
+        <v>947</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>482</v>
-[...1 lines deleted...]
-      <c r="F241" s="2"/>
+        <v>948</v>
+      </c>
+      <c r="F241" s="2" t="s">
+        <v>949</v>
+      </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B242" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C242" t="s">
-        <v>483</v>
+        <v>950</v>
       </c>
       <c r="D242" t="s">
-        <v>483</v>
+        <v>951</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>484</v>
-[...1 lines deleted...]
-      <c r="F242" s="2"/>
+        <v>952</v>
+      </c>
+      <c r="F242" s="2" t="s">
+        <v>953</v>
+      </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B243" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C243" t="s">
-        <v>485</v>
+        <v>954</v>
       </c>
       <c r="D243" t="s">
-        <v>485</v>
+        <v>955</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>486</v>
-[...1 lines deleted...]
-      <c r="F243" s="2"/>
+        <v>956</v>
+      </c>
+      <c r="F243" s="2" t="s">
+        <v>957</v>
+      </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B244" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C244" t="s">
-        <v>487</v>
+        <v>958</v>
       </c>
       <c r="D244" t="s">
-        <v>487</v>
+        <v>959</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>488</v>
-[...1 lines deleted...]
-      <c r="F244" s="2"/>
+        <v>960</v>
+      </c>
+      <c r="F244" s="2" t="s">
+        <v>961</v>
+      </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B245" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C245" t="s">
-        <v>489</v>
+        <v>962</v>
       </c>
       <c r="D245" t="s">
-        <v>489</v>
+        <v>963</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>490</v>
-[...1 lines deleted...]
-      <c r="F245" s="2"/>
+        <v>964</v>
+      </c>
+      <c r="F245" s="2" t="s">
+        <v>965</v>
+      </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B246" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C246" t="s">
-        <v>491</v>
+        <v>966</v>
       </c>
       <c r="D246" t="s">
-        <v>491</v>
+        <v>967</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="F246" s="2"/>
+        <v>968</v>
+      </c>
+      <c r="F246" s="2" t="s">
+        <v>969</v>
+      </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B247" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C247" t="s">
-        <v>493</v>
+        <v>970</v>
       </c>
       <c r="D247" t="s">
-        <v>493</v>
+        <v>971</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>494</v>
-[...1 lines deleted...]
-      <c r="F247" s="2"/>
+        <v>972</v>
+      </c>
+      <c r="F247" s="2" t="s">
+        <v>973</v>
+      </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B248" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C248" t="s">
-        <v>495</v>
+        <v>974</v>
       </c>
       <c r="D248" t="s">
-        <v>495</v>
+        <v>975</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>496</v>
-[...1 lines deleted...]
-      <c r="F248" s="2"/>
+        <v>976</v>
+      </c>
+      <c r="F248" s="2" t="s">
+        <v>977</v>
+      </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B249" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C249" t="s">
-        <v>497</v>
+        <v>978</v>
       </c>
       <c r="D249" t="s">
-        <v>497</v>
+        <v>978</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="F249" s="2"/>
+        <v>979</v>
+      </c>
+      <c r="F249" s="2" t="s">
+        <v>980</v>
+      </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B250" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C250" t="s">
-        <v>499</v>
+        <v>981</v>
       </c>
       <c r="D250" t="s">
-        <v>499</v>
+        <v>982</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>500</v>
-[...1 lines deleted...]
-      <c r="F250" s="2"/>
+        <v>983</v>
+      </c>
+      <c r="F250" s="2" t="s">
+        <v>984</v>
+      </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251" t="s">
-        <v>439</v>
+        <v>863</v>
       </c>
       <c r="B251" t="s">
-        <v>439</v>
+        <v>864</v>
       </c>
       <c r="C251" t="s">
-        <v>501</v>
+        <v>985</v>
       </c>
       <c r="D251" t="s">
-        <v>501</v>
+        <v>986</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="F251" s="2"/>
+        <v>987</v>
+      </c>
+      <c r="F251" s="2" t="s">
+        <v>988</v>
+      </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B252" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C252" t="s">
-        <v>173</v>
+        <v>337</v>
       </c>
       <c r="D252" t="s">
-        <v>173</v>
+        <v>338</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="F252" s="2"/>
+        <v>991</v>
+      </c>
+      <c r="F252" s="2" t="s">
+        <v>992</v>
+      </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B253" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C253" t="s">
-        <v>301</v>
+        <v>591</v>
       </c>
       <c r="D253" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>505</v>
-[...1 lines deleted...]
-      <c r="F253" s="2"/>
+        <v>993</v>
+      </c>
+      <c r="F253" s="2" t="s">
+        <v>994</v>
+      </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B254" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C254" t="s">
-        <v>506</v>
+        <v>995</v>
       </c>
       <c r="D254" t="s">
-        <v>506</v>
+        <v>996</v>
       </c>
       <c r="E254" s="2" t="s">
-        <v>507</v>
-[...1 lines deleted...]
-      <c r="F254" s="2"/>
+        <v>997</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>998</v>
+      </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B255" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C255" t="s">
-        <v>177</v>
+        <v>345</v>
       </c>
       <c r="D255" t="s">
-        <v>177</v>
+        <v>346</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>508</v>
-[...1 lines deleted...]
-      <c r="F255" s="2"/>
+        <v>999</v>
+      </c>
+      <c r="F255" s="2" t="s">
+        <v>1000</v>
+      </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B256" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C256" t="s">
-        <v>509</v>
+        <v>1001</v>
       </c>
       <c r="D256" t="s">
-        <v>509</v>
+        <v>1002</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>510</v>
-[...1 lines deleted...]
-      <c r="F256" s="2"/>
+        <v>1003</v>
+      </c>
+      <c r="F256" s="2" t="s">
+        <v>1004</v>
+      </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B257" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C257" t="s">
-        <v>511</v>
+        <v>1005</v>
       </c>
       <c r="D257" t="s">
-        <v>511</v>
+        <v>1006</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>512</v>
-[...1 lines deleted...]
-      <c r="F257" s="2"/>
+        <v>1007</v>
+      </c>
+      <c r="F257" s="2" t="s">
+        <v>1008</v>
+      </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B258" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C258" t="s">
-        <v>513</v>
+        <v>1009</v>
       </c>
       <c r="D258" t="s">
-        <v>513</v>
+        <v>1010</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>514</v>
-[...1 lines deleted...]
-      <c r="F258" s="2"/>
+        <v>1011</v>
+      </c>
+      <c r="F258" s="2" t="s">
+        <v>1012</v>
+      </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B259" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C259" t="s">
-        <v>515</v>
+        <v>1013</v>
       </c>
       <c r="D259" t="s">
-        <v>515</v>
+        <v>1014</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>516</v>
-[...1 lines deleted...]
-      <c r="F259" s="2"/>
+        <v>1015</v>
+      </c>
+      <c r="F259" s="2" t="s">
+        <v>1016</v>
+      </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B260" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C260" t="s">
-        <v>517</v>
+        <v>1017</v>
       </c>
       <c r="D260" t="s">
-        <v>517</v>
+        <v>1018</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>518</v>
-[...1 lines deleted...]
-      <c r="F260" s="2"/>
+        <v>1019</v>
+      </c>
+      <c r="F260" s="2" t="s">
+        <v>1020</v>
+      </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B261" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C261" t="s">
-        <v>179</v>
+        <v>349</v>
       </c>
       <c r="D261" t="s">
-        <v>179</v>
+        <v>350</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F261" s="2"/>
+        <v>351</v>
+      </c>
+      <c r="F261" s="2" t="s">
+        <v>1021</v>
+      </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B262" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C262" t="s">
-        <v>519</v>
+        <v>1022</v>
       </c>
       <c r="D262" t="s">
-        <v>519</v>
+        <v>1023</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>520</v>
-[...1 lines deleted...]
-      <c r="F262" s="2"/>
+        <v>1024</v>
+      </c>
+      <c r="F262" s="2" t="s">
+        <v>1025</v>
+      </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B263" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C263" t="s">
-        <v>521</v>
+        <v>1026</v>
       </c>
       <c r="D263" t="s">
-        <v>521</v>
+        <v>1027</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>522</v>
-[...1 lines deleted...]
-      <c r="F263" s="2"/>
+        <v>1028</v>
+      </c>
+      <c r="F263" s="2" t="s">
+        <v>1029</v>
+      </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B264" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C264" t="s">
-        <v>523</v>
+        <v>1030</v>
       </c>
       <c r="D264" t="s">
-        <v>523</v>
+        <v>1031</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="F264" s="2"/>
+        <v>1032</v>
+      </c>
+      <c r="F264" s="2" t="s">
+        <v>1033</v>
+      </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B265" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C265" t="s">
-        <v>183</v>
+        <v>357</v>
       </c>
       <c r="D265" t="s">
-        <v>183</v>
+        <v>358</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="F265" s="2"/>
+        <v>359</v>
+      </c>
+      <c r="F265" s="2" t="s">
+        <v>1034</v>
+      </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B266" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C266" t="s">
-        <v>187</v>
+        <v>365</v>
       </c>
       <c r="D266" t="s">
-        <v>187</v>
+        <v>366</v>
       </c>
       <c r="E266" s="2" t="s">
-        <v>525</v>
-[...1 lines deleted...]
-      <c r="F266" s="2"/>
+        <v>1035</v>
+      </c>
+      <c r="F266" s="2" t="s">
+        <v>1036</v>
+      </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B267" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C267" t="s">
-        <v>526</v>
+        <v>1037</v>
       </c>
       <c r="D267" t="s">
-        <v>526</v>
+        <v>1038</v>
       </c>
       <c r="E267" s="2" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="F267" s="2"/>
+        <v>1039</v>
+      </c>
+      <c r="F267" s="2" t="s">
+        <v>1040</v>
+      </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B268" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C268" t="s">
-        <v>528</v>
+        <v>1041</v>
       </c>
       <c r="D268" t="s">
-        <v>528</v>
+        <v>1042</v>
       </c>
       <c r="E268" s="2" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="F268" s="2"/>
+        <v>1043</v>
+      </c>
+      <c r="F268" s="2" t="s">
+        <v>1044</v>
+      </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B269" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C269" t="s">
-        <v>530</v>
+        <v>1045</v>
       </c>
       <c r="D269" t="s">
-        <v>530</v>
+        <v>1046</v>
       </c>
       <c r="E269" s="2" t="s">
-        <v>531</v>
-[...1 lines deleted...]
-      <c r="F269" s="2"/>
+        <v>1047</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>1048</v>
+      </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B270" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C270" t="s">
-        <v>189</v>
+        <v>369</v>
       </c>
       <c r="D270" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E270" s="2" t="s">
-        <v>532</v>
-[...1 lines deleted...]
-      <c r="F270" s="2"/>
+        <v>1049</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>1050</v>
+      </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271" t="s">
-        <v>503</v>
+        <v>989</v>
       </c>
       <c r="B271" t="s">
-        <v>503</v>
+        <v>990</v>
       </c>
       <c r="C271" t="s">
-        <v>533</v>
+        <v>1051</v>
       </c>
       <c r="D271" t="s">
-        <v>533</v>
+        <v>1052</v>
       </c>
       <c r="E271" s="2" t="s">
-        <v>534</v>
-[...1 lines deleted...]
-      <c r="F271" s="2"/>
+        <v>1053</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>1054</v>
+      </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272" t="s">
-        <v>535</v>
+        <v>1055</v>
       </c>
       <c r="B272" t="s">
-        <v>535</v>
+        <v>1056</v>
       </c>
       <c r="C272" t="s">
-        <v>536</v>
+        <v>1057</v>
       </c>
       <c r="D272" t="s">
-        <v>536</v>
+        <v>1058</v>
       </c>
       <c r="E272" s="2" t="s">
-        <v>537</v>
-[...1 lines deleted...]
-      <c r="F272" s="2"/>
+        <v>1059</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>1060</v>
+      </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273" t="s">
-        <v>535</v>
+        <v>1055</v>
       </c>
       <c r="B273" t="s">
-        <v>535</v>
+        <v>1056</v>
       </c>
       <c r="C273" t="s">
-        <v>538</v>
+        <v>1061</v>
       </c>
       <c r="D273" t="s">
-        <v>538</v>
+        <v>1062</v>
       </c>
       <c r="E273" s="2" t="s">
-        <v>539</v>
-[...1 lines deleted...]
-      <c r="F273" s="2"/>
+        <v>1063</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>1064</v>
+      </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274" t="s">
-        <v>535</v>
+        <v>1055</v>
       </c>
       <c r="B274" t="s">
-        <v>535</v>
+        <v>1056</v>
       </c>
       <c r="C274" t="s">
-        <v>540</v>
+        <v>1065</v>
       </c>
       <c r="D274" t="s">
-        <v>540</v>
+        <v>1066</v>
       </c>
       <c r="E274" s="2" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="F274" s="2"/>
+        <v>1067</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>1068</v>
+      </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275" t="s">
-        <v>535</v>
+        <v>1055</v>
       </c>
       <c r="B275" t="s">
-        <v>535</v>
+        <v>1056</v>
       </c>
       <c r="C275" t="s">
-        <v>542</v>
+        <v>1069</v>
       </c>
       <c r="D275" t="s">
-        <v>542</v>
+        <v>1070</v>
       </c>
       <c r="E275" s="2" t="s">
-        <v>543</v>
-[...1 lines deleted...]
-      <c r="F275" s="2"/>
+        <v>1071</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>1072</v>
+      </c>
     </row>
     <row r="276" spans="1:6">
       <c r="A276" t="s">
-        <v>535</v>
+        <v>1055</v>
       </c>
       <c r="B276" t="s">
-        <v>535</v>
+        <v>1056</v>
       </c>
       <c r="C276" t="s">
-        <v>544</v>
+        <v>1073</v>
       </c>
       <c r="D276" t="s">
-        <v>544</v>
+        <v>1073</v>
       </c>
       <c r="E276" s="2" t="s">
-        <v>545</v>
-[...1 lines deleted...]
-      <c r="F276" s="2"/>
+        <v>1074</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>1075</v>
+      </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277" t="s">
-        <v>535</v>
+        <v>1055</v>
       </c>
       <c r="B277" t="s">
-        <v>535</v>
+        <v>1056</v>
       </c>
       <c r="C277" t="s">
-        <v>546</v>
+        <v>1076</v>
       </c>
       <c r="D277" t="s">
-        <v>546</v>
+        <v>1077</v>
       </c>
       <c r="E277" s="2" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="F277" s="2"/>
+        <v>1078</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>1079</v>
+      </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278" t="s">
-        <v>535</v>
+        <v>1055</v>
       </c>
       <c r="B278" t="s">
-        <v>535</v>
+        <v>1056</v>
       </c>
       <c r="C278" t="s">
-        <v>548</v>
+        <v>1080</v>
       </c>
       <c r="D278" t="s">
-        <v>548</v>
+        <v>1081</v>
       </c>
       <c r="E278" s="2" t="s">
-        <v>549</v>
-[...1 lines deleted...]
-      <c r="F278" s="2"/>
+        <v>1082</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>1083</v>
+      </c>
     </row>
     <row r="279" spans="1:6">
       <c r="A279" t="s">
-        <v>535</v>
+        <v>1055</v>
       </c>
       <c r="B279" t="s">
-        <v>535</v>
+        <v>1056</v>
       </c>
       <c r="C279" t="s">
-        <v>550</v>
+        <v>1084</v>
       </c>
       <c r="D279" t="s">
-        <v>550</v>
+        <v>1085</v>
       </c>
       <c r="E279" s="2" t="s">
-        <v>551</v>
-[...1 lines deleted...]
-      <c r="F279" s="2"/>
+        <v>1086</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>1087</v>
+      </c>
     </row>
     <row r="280" spans="1:6">
       <c r="A280" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B280" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C280" t="s">
-        <v>553</v>
+        <v>1090</v>
       </c>
       <c r="D280" t="s">
-        <v>553</v>
+        <v>1091</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>554</v>
-[...1 lines deleted...]
-      <c r="F280" s="2"/>
+        <v>1092</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>1093</v>
+      </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B281" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C281" t="s">
-        <v>555</v>
+        <v>1094</v>
       </c>
       <c r="D281" t="s">
-        <v>555</v>
+        <v>1095</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>556</v>
-[...1 lines deleted...]
-      <c r="F281" s="2"/>
+        <v>1096</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>1097</v>
+      </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B282" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C282" t="s">
-        <v>557</v>
+        <v>1098</v>
       </c>
       <c r="D282" t="s">
-        <v>557</v>
+        <v>1099</v>
       </c>
       <c r="E282" s="2" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="F282" s="2"/>
+        <v>1100</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>1101</v>
+      </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B283" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C283" t="s">
-        <v>559</v>
+        <v>1102</v>
       </c>
       <c r="D283" t="s">
-        <v>559</v>
+        <v>1103</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>560</v>
-[...1 lines deleted...]
-      <c r="F283" s="2"/>
+        <v>1104</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>1105</v>
+      </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B284" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C284" t="s">
-        <v>561</v>
+        <v>1106</v>
       </c>
       <c r="D284" t="s">
-        <v>561</v>
+        <v>1107</v>
       </c>
       <c r="E284" s="2" t="s">
-        <v>562</v>
-[...1 lines deleted...]
-      <c r="F284" s="2"/>
+        <v>1108</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>1109</v>
+      </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B285" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C285" t="s">
-        <v>563</v>
+        <v>1110</v>
       </c>
       <c r="D285" t="s">
-        <v>563</v>
+        <v>1111</v>
       </c>
       <c r="E285" s="2" t="s">
-        <v>564</v>
-[...1 lines deleted...]
-      <c r="F285" s="2"/>
+        <v>1112</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>1113</v>
+      </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B286" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C286" t="s">
-        <v>565</v>
+        <v>1114</v>
       </c>
       <c r="D286" t="s">
-        <v>565</v>
+        <v>1115</v>
       </c>
       <c r="E286" s="2" t="s">
-        <v>566</v>
-[...1 lines deleted...]
-      <c r="F286" s="2"/>
+        <v>1116</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>1117</v>
+      </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B287" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C287" t="s">
-        <v>567</v>
+        <v>1118</v>
       </c>
       <c r="D287" t="s">
-        <v>567</v>
+        <v>1119</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>568</v>
-[...1 lines deleted...]
-      <c r="F287" s="2"/>
+        <v>1120</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>1121</v>
+      </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B288" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C288" t="s">
-        <v>569</v>
+        <v>1122</v>
       </c>
       <c r="D288" t="s">
-        <v>569</v>
+        <v>1123</v>
       </c>
       <c r="E288" s="2" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="F288" s="2"/>
+        <v>1124</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>1125</v>
+      </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B289" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C289" t="s">
-        <v>571</v>
+        <v>1126</v>
       </c>
       <c r="D289" t="s">
-        <v>571</v>
+        <v>1127</v>
       </c>
       <c r="E289" s="2" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="F289" s="2"/>
+        <v>1128</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>1129</v>
+      </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B290" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C290" t="s">
-        <v>573</v>
+        <v>1130</v>
       </c>
       <c r="D290" t="s">
-        <v>573</v>
+        <v>978</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="F290" s="2"/>
+        <v>1131</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>1132</v>
+      </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B291" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C291" t="s">
-        <v>575</v>
+        <v>1133</v>
       </c>
       <c r="D291" t="s">
-        <v>575</v>
+        <v>1134</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>576</v>
-[...1 lines deleted...]
-      <c r="F291" s="2"/>
+        <v>1135</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>1136</v>
+      </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292" t="s">
-        <v>552</v>
+        <v>1088</v>
       </c>
       <c r="B292" t="s">
-        <v>552</v>
+        <v>1089</v>
       </c>
       <c r="C292" t="s">
-        <v>577</v>
+        <v>1137</v>
       </c>
       <c r="D292" t="s">
-        <v>577</v>
+        <v>1138</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="F292" s="2"/>
+        <v>1139</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>1140</v>
+      </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B293" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C293" t="s">
-        <v>580</v>
+        <v>1143</v>
       </c>
       <c r="D293" t="s">
-        <v>580</v>
+        <v>1144</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="F293" s="2"/>
+        <v>1145</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>1146</v>
+      </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B294" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C294" t="s">
-        <v>582</v>
+        <v>1147</v>
       </c>
       <c r="D294" t="s">
-        <v>582</v>
+        <v>1148</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="F294" s="2"/>
+        <v>1149</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>1150</v>
+      </c>
     </row>
     <row r="295" spans="1:6">
       <c r="A295" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B295" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C295" t="s">
-        <v>584</v>
+        <v>1151</v>
       </c>
       <c r="D295" t="s">
-        <v>584</v>
+        <v>1152</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="F295" s="2"/>
+        <v>1153</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>1154</v>
+      </c>
     </row>
     <row r="296" spans="1:6">
       <c r="A296" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B296" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C296" t="s">
-        <v>586</v>
+        <v>1155</v>
       </c>
       <c r="D296" t="s">
-        <v>586</v>
+        <v>1156</v>
       </c>
       <c r="E296" s="2" t="s">
-        <v>587</v>
-[...1 lines deleted...]
-      <c r="F296" s="2"/>
+        <v>1157</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>1158</v>
+      </c>
     </row>
     <row r="297" spans="1:6">
       <c r="A297" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B297" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C297" t="s">
-        <v>588</v>
+        <v>1159</v>
       </c>
       <c r="D297" t="s">
-        <v>588</v>
+        <v>1160</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>589</v>
-[...1 lines deleted...]
-      <c r="F297" s="2"/>
+        <v>1161</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>1162</v>
+      </c>
     </row>
     <row r="298" spans="1:6">
       <c r="A298" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B298" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C298" t="s">
-        <v>590</v>
+        <v>1163</v>
       </c>
       <c r="D298" t="s">
-        <v>590</v>
+        <v>1164</v>
       </c>
       <c r="E298" s="2" t="s">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="F298" s="2"/>
+        <v>1165</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>1166</v>
+      </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B299" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C299" t="s">
-        <v>592</v>
+        <v>1167</v>
       </c>
       <c r="D299" t="s">
-        <v>592</v>
+        <v>1168</v>
       </c>
       <c r="E299" s="2" t="s">
-        <v>593</v>
-[...1 lines deleted...]
-      <c r="F299" s="2"/>
+        <v>1169</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>1170</v>
+      </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B300" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C300" t="s">
-        <v>594</v>
+        <v>1171</v>
       </c>
       <c r="D300" t="s">
-        <v>594</v>
+        <v>1172</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>595</v>
-[...1 lines deleted...]
-      <c r="F300" s="2"/>
+        <v>1173</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>1174</v>
+      </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B301" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C301" t="s">
-        <v>596</v>
+        <v>1175</v>
       </c>
       <c r="D301" t="s">
-        <v>596</v>
+        <v>1176</v>
       </c>
       <c r="E301" s="2" t="s">
-        <v>597</v>
-[...1 lines deleted...]
-      <c r="F301" s="2"/>
+        <v>1177</v>
+      </c>
+      <c r="F301" s="2" t="s">
+        <v>1178</v>
+      </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B302" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C302" t="s">
-        <v>598</v>
+        <v>1179</v>
       </c>
       <c r="D302" t="s">
-        <v>598</v>
+        <v>1180</v>
       </c>
       <c r="E302" s="2" t="s">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="F302" s="2"/>
+        <v>1181</v>
+      </c>
+      <c r="F302" s="2" t="s">
+        <v>1182</v>
+      </c>
     </row>
     <row r="303" spans="1:6">
       <c r="A303" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B303" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C303" t="s">
-        <v>600</v>
+        <v>1183</v>
       </c>
       <c r="D303" t="s">
-        <v>600</v>
+        <v>1184</v>
       </c>
       <c r="E303" s="2" t="s">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="F303" s="2"/>
+        <v>1185</v>
+      </c>
+      <c r="F303" s="2" t="s">
+        <v>1186</v>
+      </c>
     </row>
     <row r="304" spans="1:6">
       <c r="A304" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B304" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C304" t="s">
-        <v>602</v>
+        <v>1187</v>
       </c>
       <c r="D304" t="s">
-        <v>602</v>
+        <v>1188</v>
       </c>
       <c r="E304" s="2" t="s">
-        <v>603</v>
-[...1 lines deleted...]
-      <c r="F304" s="2"/>
+        <v>1189</v>
+      </c>
+      <c r="F304" s="2" t="s">
+        <v>1190</v>
+      </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B305" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C305" t="s">
-        <v>604</v>
+        <v>1191</v>
       </c>
       <c r="D305" t="s">
-        <v>604</v>
+        <v>1192</v>
       </c>
       <c r="E305" s="2" t="s">
-        <v>605</v>
-[...1 lines deleted...]
-      <c r="F305" s="2"/>
+        <v>1193</v>
+      </c>
+      <c r="F305" s="2" t="s">
+        <v>1194</v>
+      </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B306" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C306" t="s">
-        <v>606</v>
+        <v>1195</v>
       </c>
       <c r="D306" t="s">
-        <v>606</v>
+        <v>1196</v>
       </c>
       <c r="E306" s="2" t="s">
-        <v>607</v>
-[...1 lines deleted...]
-      <c r="F306" s="2"/>
+        <v>1197</v>
+      </c>
+      <c r="F306" s="2" t="s">
+        <v>1198</v>
+      </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B307" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C307" t="s">
-        <v>608</v>
+        <v>1199</v>
       </c>
       <c r="D307" t="s">
-        <v>608</v>
+        <v>1200</v>
       </c>
       <c r="E307" s="2" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="F307" s="2"/>
+        <v>1201</v>
+      </c>
+      <c r="F307" s="2" t="s">
+        <v>1202</v>
+      </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B308" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C308" t="s">
-        <v>610</v>
+        <v>1203</v>
       </c>
       <c r="D308" t="s">
-        <v>610</v>
+        <v>1204</v>
       </c>
       <c r="E308" s="2" t="s">
-        <v>611</v>
-[...1 lines deleted...]
-      <c r="F308" s="2"/>
+        <v>1205</v>
+      </c>
+      <c r="F308" s="2" t="s">
+        <v>1206</v>
+      </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B309" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C309" t="s">
-        <v>612</v>
+        <v>1207</v>
       </c>
       <c r="D309" t="s">
-        <v>612</v>
+        <v>1208</v>
       </c>
       <c r="E309" s="2" t="s">
-        <v>613</v>
-[...1 lines deleted...]
-      <c r="F309" s="2"/>
+        <v>1209</v>
+      </c>
+      <c r="F309" s="2" t="s">
+        <v>1210</v>
+      </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B310" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C310" t="s">
-        <v>614</v>
+        <v>1211</v>
       </c>
       <c r="D310" t="s">
-        <v>614</v>
+        <v>1212</v>
       </c>
       <c r="E310" s="2" t="s">
-        <v>615</v>
-[...1 lines deleted...]
-      <c r="F310" s="2"/>
+        <v>1213</v>
+      </c>
+      <c r="F310" s="2" t="s">
+        <v>1214</v>
+      </c>
     </row>
     <row r="311" spans="1:6">
       <c r="A311" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B311" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C311" t="s">
-        <v>616</v>
+        <v>1215</v>
       </c>
       <c r="D311" t="s">
-        <v>616</v>
+        <v>1216</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="F311" s="2"/>
+        <v>1217</v>
+      </c>
+      <c r="F311" s="2" t="s">
+        <v>1218</v>
+      </c>
     </row>
     <row r="312" spans="1:6">
       <c r="A312" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B312" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C312" t="s">
-        <v>618</v>
+        <v>1219</v>
       </c>
       <c r="D312" t="s">
-        <v>618</v>
+        <v>1220</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="F312" s="2"/>
+        <v>1221</v>
+      </c>
+      <c r="F312" s="2" t="s">
+        <v>1222</v>
+      </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B313" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C313" t="s">
-        <v>620</v>
+        <v>1223</v>
       </c>
       <c r="D313" t="s">
-        <v>620</v>
+        <v>1224</v>
       </c>
       <c r="E313" s="2" t="s">
-        <v>621</v>
-[...1 lines deleted...]
-      <c r="F313" s="2"/>
+        <v>1225</v>
+      </c>
+      <c r="F313" s="2" t="s">
+        <v>1226</v>
+      </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B314" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C314" t="s">
-        <v>622</v>
+        <v>1227</v>
       </c>
       <c r="D314" t="s">
-        <v>622</v>
+        <v>1228</v>
       </c>
       <c r="E314" s="2" t="s">
-        <v>623</v>
-[...1 lines deleted...]
-      <c r="F314" s="2"/>
+        <v>1229</v>
+      </c>
+      <c r="F314" s="2" t="s">
+        <v>1230</v>
+      </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B315" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C315" t="s">
-        <v>624</v>
+        <v>1231</v>
       </c>
       <c r="D315" t="s">
-        <v>624</v>
+        <v>1232</v>
       </c>
       <c r="E315" s="2" t="s">
-        <v>625</v>
-[...1 lines deleted...]
-      <c r="F315" s="2"/>
+        <v>1233</v>
+      </c>
+      <c r="F315" s="2" t="s">
+        <v>1234</v>
+      </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B316" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C316" t="s">
-        <v>626</v>
+        <v>1235</v>
       </c>
       <c r="D316" t="s">
-        <v>626</v>
+        <v>1236</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>627</v>
-[...1 lines deleted...]
-      <c r="F316" s="2"/>
+        <v>1237</v>
+      </c>
+      <c r="F316" s="2" t="s">
+        <v>1238</v>
+      </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B317" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C317" t="s">
-        <v>628</v>
+        <v>1239</v>
       </c>
       <c r="D317" t="s">
-        <v>628</v>
+        <v>1240</v>
       </c>
       <c r="E317" s="2" t="s">
-        <v>629</v>
-[...1 lines deleted...]
-      <c r="F317" s="2"/>
+        <v>1241</v>
+      </c>
+      <c r="F317" s="2" t="s">
+        <v>1242</v>
+      </c>
     </row>
     <row r="318" spans="1:6">
       <c r="A318" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B318" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C318" t="s">
-        <v>630</v>
+        <v>1243</v>
       </c>
       <c r="D318" t="s">
-        <v>630</v>
+        <v>1244</v>
       </c>
       <c r="E318" s="2" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="F318" s="2"/>
+        <v>1245</v>
+      </c>
+      <c r="F318" s="2" t="s">
+        <v>1246</v>
+      </c>
     </row>
     <row r="319" spans="1:6">
       <c r="A319" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B319" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C319" t="s">
-        <v>632</v>
+        <v>1247</v>
       </c>
       <c r="D319" t="s">
-        <v>632</v>
+        <v>1248</v>
       </c>
       <c r="E319" s="2" t="s">
-        <v>633</v>
-[...1 lines deleted...]
-      <c r="F319" s="2"/>
+        <v>1249</v>
+      </c>
+      <c r="F319" s="2" t="s">
+        <v>1250</v>
+      </c>
     </row>
     <row r="320" spans="1:6">
       <c r="A320" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B320" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C320" t="s">
-        <v>634</v>
+        <v>1251</v>
       </c>
       <c r="D320" t="s">
-        <v>634</v>
+        <v>1252</v>
       </c>
       <c r="E320" s="2" t="s">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="F320" s="2"/>
+        <v>1253</v>
+      </c>
+      <c r="F320" s="2" t="s">
+        <v>1254</v>
+      </c>
     </row>
     <row r="321" spans="1:6">
       <c r="A321" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B321" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C321" t="s">
-        <v>636</v>
+        <v>1255</v>
       </c>
       <c r="D321" t="s">
-        <v>636</v>
+        <v>1256</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>637</v>
-[...1 lines deleted...]
-      <c r="F321" s="2"/>
+        <v>1257</v>
+      </c>
+      <c r="F321" s="2" t="s">
+        <v>1258</v>
+      </c>
     </row>
     <row r="322" spans="1:6">
       <c r="A322" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B322" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C322" t="s">
-        <v>638</v>
+        <v>1259</v>
       </c>
       <c r="D322" t="s">
-        <v>638</v>
+        <v>1260</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>639</v>
-[...1 lines deleted...]
-      <c r="F322" s="2"/>
+        <v>1261</v>
+      </c>
+      <c r="F322" s="2" t="s">
+        <v>1262</v>
+      </c>
     </row>
     <row r="323" spans="1:6">
       <c r="A323" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B323" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C323" t="s">
-        <v>640</v>
+        <v>1263</v>
       </c>
       <c r="D323" t="s">
-        <v>640</v>
+        <v>1264</v>
       </c>
       <c r="E323" s="2" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="F323" s="2"/>
+        <v>1265</v>
+      </c>
+      <c r="F323" s="2" t="s">
+        <v>1266</v>
+      </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B324" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C324" t="s">
-        <v>642</v>
+        <v>1267</v>
       </c>
       <c r="D324" t="s">
-        <v>642</v>
+        <v>1268</v>
       </c>
       <c r="E324" s="2" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="F324" s="2"/>
+        <v>1269</v>
+      </c>
+      <c r="F324" s="2" t="s">
+        <v>1270</v>
+      </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B325" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C325" t="s">
-        <v>644</v>
+        <v>1271</v>
       </c>
       <c r="D325" t="s">
-        <v>644</v>
+        <v>1272</v>
       </c>
       <c r="E325" s="2" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="F325" s="2"/>
+        <v>1273</v>
+      </c>
+      <c r="F325" s="2" t="s">
+        <v>1274</v>
+      </c>
     </row>
     <row r="326" spans="1:6">
       <c r="A326" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B326" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C326" t="s">
-        <v>646</v>
+        <v>1275</v>
       </c>
       <c r="D326" t="s">
-        <v>646</v>
+        <v>1276</v>
       </c>
       <c r="E326" s="2" t="s">
-        <v>647</v>
-[...1 lines deleted...]
-      <c r="F326" s="2"/>
+        <v>1277</v>
+      </c>
+      <c r="F326" s="2" t="s">
+        <v>1278</v>
+      </c>
     </row>
     <row r="327" spans="1:6">
       <c r="A327" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B327" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C327" t="s">
-        <v>648</v>
+        <v>1279</v>
       </c>
       <c r="D327" t="s">
-        <v>648</v>
+        <v>1280</v>
       </c>
       <c r="E327" s="2" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="F327" s="2"/>
+        <v>1281</v>
+      </c>
+      <c r="F327" s="2" t="s">
+        <v>1282</v>
+      </c>
     </row>
     <row r="328" spans="1:6">
       <c r="A328" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B328" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C328" t="s">
-        <v>650</v>
+        <v>1283</v>
       </c>
       <c r="D328" t="s">
-        <v>650</v>
+        <v>1284</v>
       </c>
       <c r="E328" s="2" t="s">
-        <v>651</v>
-[...1 lines deleted...]
-      <c r="F328" s="2"/>
+        <v>1285</v>
+      </c>
+      <c r="F328" s="2" t="s">
+        <v>1286</v>
+      </c>
     </row>
     <row r="329" spans="1:6">
       <c r="A329" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B329" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C329" t="s">
-        <v>652</v>
+        <v>1287</v>
       </c>
       <c r="D329" t="s">
-        <v>652</v>
+        <v>1288</v>
       </c>
       <c r="E329" s="2" t="s">
-        <v>653</v>
-[...1 lines deleted...]
-      <c r="F329" s="2"/>
+        <v>1289</v>
+      </c>
+      <c r="F329" s="2" t="s">
+        <v>1290</v>
+      </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B330" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C330" t="s">
-        <v>654</v>
+        <v>1291</v>
       </c>
       <c r="D330" t="s">
-        <v>654</v>
+        <v>1292</v>
       </c>
       <c r="E330" s="2" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="F330" s="2"/>
+        <v>1293</v>
+      </c>
+      <c r="F330" s="2" t="s">
+        <v>1294</v>
+      </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B331" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C331" t="s">
-        <v>656</v>
+        <v>1295</v>
       </c>
       <c r="D331" t="s">
-        <v>656</v>
+        <v>1296</v>
       </c>
       <c r="E331" s="2" t="s">
-        <v>657</v>
-[...1 lines deleted...]
-      <c r="F331" s="2"/>
+        <v>1297</v>
+      </c>
+      <c r="F331" s="2" t="s">
+        <v>1298</v>
+      </c>
     </row>
     <row r="332" spans="1:6">
       <c r="A332" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B332" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C332" t="s">
-        <v>658</v>
+        <v>1299</v>
       </c>
       <c r="D332" t="s">
-        <v>658</v>
+        <v>1300</v>
       </c>
       <c r="E332" s="2" t="s">
-        <v>659</v>
-[...1 lines deleted...]
-      <c r="F332" s="2"/>
+        <v>1301</v>
+      </c>
+      <c r="F332" s="2" t="s">
+        <v>1302</v>
+      </c>
     </row>
     <row r="333" spans="1:6">
       <c r="A333" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B333" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C333" t="s">
-        <v>660</v>
+        <v>1303</v>
       </c>
       <c r="D333" t="s">
-        <v>660</v>
+        <v>1304</v>
       </c>
       <c r="E333" s="2" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="F333" s="2"/>
+        <v>1305</v>
+      </c>
+      <c r="F333" s="2" t="s">
+        <v>1306</v>
+      </c>
     </row>
     <row r="334" spans="1:6">
       <c r="A334" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B334" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C334" t="s">
-        <v>662</v>
+        <v>1307</v>
       </c>
       <c r="D334" t="s">
-        <v>662</v>
+        <v>1308</v>
       </c>
       <c r="E334" s="2" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F334" s="2"/>
+        <v>1309</v>
+      </c>
+      <c r="F334" s="2" t="s">
+        <v>1310</v>
+      </c>
     </row>
     <row r="335" spans="1:6">
       <c r="A335" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B335" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C335" t="s">
-        <v>664</v>
+        <v>1311</v>
       </c>
       <c r="D335" t="s">
-        <v>664</v>
+        <v>1312</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>665</v>
-[...1 lines deleted...]
-      <c r="F335" s="2"/>
+        <v>1313</v>
+      </c>
+      <c r="F335" s="2" t="s">
+        <v>1314</v>
+      </c>
     </row>
     <row r="336" spans="1:6">
       <c r="A336" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B336" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C336" t="s">
-        <v>666</v>
+        <v>1315</v>
       </c>
       <c r="D336" t="s">
-        <v>666</v>
+        <v>1316</v>
       </c>
       <c r="E336" s="2" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="F336" s="2"/>
+        <v>1317</v>
+      </c>
+      <c r="F336" s="2" t="s">
+        <v>1318</v>
+      </c>
     </row>
     <row r="337" spans="1:6">
       <c r="A337" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B337" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C337" t="s">
-        <v>668</v>
+        <v>1319</v>
       </c>
       <c r="D337" t="s">
-        <v>668</v>
+        <v>1320</v>
       </c>
       <c r="E337" s="2" t="s">
-        <v>669</v>
-[...1 lines deleted...]
-      <c r="F337" s="2"/>
+        <v>1321</v>
+      </c>
+      <c r="F337" s="2" t="s">
+        <v>1322</v>
+      </c>
     </row>
     <row r="338" spans="1:6">
       <c r="A338" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B338" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C338" t="s">
-        <v>670</v>
+        <v>1323</v>
       </c>
       <c r="D338" t="s">
-        <v>670</v>
+        <v>1324</v>
       </c>
       <c r="E338" s="2" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F338" s="2"/>
+        <v>1325</v>
+      </c>
+      <c r="F338" s="2" t="s">
+        <v>1326</v>
+      </c>
     </row>
     <row r="339" spans="1:6">
       <c r="A339" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B339" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C339" t="s">
-        <v>672</v>
+        <v>1327</v>
       </c>
       <c r="D339" t="s">
-        <v>672</v>
+        <v>1328</v>
       </c>
       <c r="E339" s="2" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="F339" s="2"/>
+        <v>1329</v>
+      </c>
+      <c r="F339" s="2" t="s">
+        <v>1330</v>
+      </c>
     </row>
     <row r="340" spans="1:6">
       <c r="A340" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B340" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C340" t="s">
-        <v>674</v>
+        <v>1331</v>
       </c>
       <c r="D340" t="s">
-        <v>674</v>
+        <v>1332</v>
       </c>
       <c r="E340" s="2" t="s">
-        <v>675</v>
-[...1 lines deleted...]
-      <c r="F340" s="2"/>
+        <v>1333</v>
+      </c>
+      <c r="F340" s="2" t="s">
+        <v>1334</v>
+      </c>
     </row>
     <row r="341" spans="1:6">
       <c r="A341" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B341" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C341" t="s">
-        <v>676</v>
+        <v>1335</v>
       </c>
       <c r="D341" t="s">
-        <v>676</v>
+        <v>1336</v>
       </c>
       <c r="E341" s="2" t="s">
-        <v>677</v>
-[...1 lines deleted...]
-      <c r="F341" s="2"/>
+        <v>1337</v>
+      </c>
+      <c r="F341" s="2" t="s">
+        <v>1338</v>
+      </c>
     </row>
     <row r="342" spans="1:6">
       <c r="A342" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B342" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C342" t="s">
-        <v>678</v>
+        <v>1339</v>
       </c>
       <c r="D342" t="s">
-        <v>678</v>
+        <v>1340</v>
       </c>
       <c r="E342" s="2" t="s">
-        <v>679</v>
-[...1 lines deleted...]
-      <c r="F342" s="2"/>
+        <v>1341</v>
+      </c>
+      <c r="F342" s="2" t="s">
+        <v>1342</v>
+      </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B343" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C343" t="s">
-        <v>680</v>
+        <v>1343</v>
       </c>
       <c r="D343" t="s">
-        <v>680</v>
+        <v>1343</v>
       </c>
       <c r="E343" s="2" t="s">
-        <v>681</v>
-[...1 lines deleted...]
-      <c r="F343" s="2"/>
+        <v>1344</v>
+      </c>
+      <c r="F343" s="2" t="s">
+        <v>1345</v>
+      </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B344" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C344" t="s">
-        <v>682</v>
+        <v>1346</v>
       </c>
       <c r="D344" t="s">
-        <v>682</v>
+        <v>1347</v>
       </c>
       <c r="E344" s="2" t="s">
-        <v>683</v>
-[...1 lines deleted...]
-      <c r="F344" s="2"/>
+        <v>1348</v>
+      </c>
+      <c r="F344" s="2" t="s">
+        <v>1349</v>
+      </c>
     </row>
     <row r="345" spans="1:6">
       <c r="A345" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B345" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C345" t="s">
-        <v>684</v>
+        <v>1350</v>
       </c>
       <c r="D345" t="s">
-        <v>684</v>
+        <v>1351</v>
       </c>
       <c r="E345" s="2" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="F345" s="2"/>
+        <v>1352</v>
+      </c>
+      <c r="F345" s="2" t="s">
+        <v>1353</v>
+      </c>
     </row>
     <row r="346" spans="1:6">
       <c r="A346" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B346" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C346" t="s">
-        <v>686</v>
+        <v>1354</v>
       </c>
       <c r="D346" t="s">
-        <v>686</v>
+        <v>1355</v>
       </c>
       <c r="E346" s="2" t="s">
-        <v>687</v>
-[...1 lines deleted...]
-      <c r="F346" s="2"/>
+        <v>1356</v>
+      </c>
+      <c r="F346" s="2" t="s">
+        <v>1357</v>
+      </c>
     </row>
     <row r="347" spans="1:6">
       <c r="A347" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B347" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C347" t="s">
-        <v>688</v>
+        <v>1358</v>
       </c>
       <c r="D347" t="s">
-        <v>688</v>
+        <v>1359</v>
       </c>
       <c r="E347" s="2" t="s">
-        <v>689</v>
-[...1 lines deleted...]
-      <c r="F347" s="2"/>
+        <v>1360</v>
+      </c>
+      <c r="F347" s="2" t="s">
+        <v>1361</v>
+      </c>
     </row>
     <row r="348" spans="1:6">
       <c r="A348" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B348" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C348" t="s">
-        <v>690</v>
+        <v>1362</v>
       </c>
       <c r="D348" t="s">
-        <v>690</v>
+        <v>1363</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>691</v>
-[...1 lines deleted...]
-      <c r="F348" s="2"/>
+        <v>1364</v>
+      </c>
+      <c r="F348" s="2" t="s">
+        <v>1365</v>
+      </c>
     </row>
     <row r="349" spans="1:6">
       <c r="A349" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B349" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C349" t="s">
-        <v>692</v>
+        <v>1366</v>
       </c>
       <c r="D349" t="s">
-        <v>692</v>
+        <v>1367</v>
       </c>
       <c r="E349" s="2" t="s">
-        <v>693</v>
-[...1 lines deleted...]
-      <c r="F349" s="2"/>
+        <v>1368</v>
+      </c>
+      <c r="F349" s="2" t="s">
+        <v>1369</v>
+      </c>
     </row>
     <row r="350" spans="1:6">
       <c r="A350" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B350" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C350" t="s">
-        <v>694</v>
+        <v>1370</v>
       </c>
       <c r="D350" t="s">
-        <v>694</v>
+        <v>1371</v>
       </c>
       <c r="E350" s="2" t="s">
-        <v>695</v>
-[...1 lines deleted...]
-      <c r="F350" s="2"/>
+        <v>1372</v>
+      </c>
+      <c r="F350" s="2" t="s">
+        <v>1373</v>
+      </c>
     </row>
     <row r="351" spans="1:6">
       <c r="A351" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B351" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C351" t="s">
-        <v>696</v>
+        <v>1374</v>
       </c>
       <c r="D351" t="s">
-        <v>696</v>
+        <v>1374</v>
       </c>
       <c r="E351" s="2" t="s">
-        <v>697</v>
-[...1 lines deleted...]
-      <c r="F351" s="2"/>
+        <v>1375</v>
+      </c>
+      <c r="F351" s="2" t="s">
+        <v>1376</v>
+      </c>
     </row>
     <row r="352" spans="1:6">
       <c r="A352" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B352" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C352" t="s">
-        <v>526</v>
+        <v>1037</v>
       </c>
       <c r="D352" t="s">
-        <v>526</v>
+        <v>1038</v>
       </c>
       <c r="E352" s="2" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="F352" s="2"/>
+        <v>1377</v>
+      </c>
+      <c r="F352" s="2" t="s">
+        <v>1378</v>
+      </c>
     </row>
     <row r="353" spans="1:6">
       <c r="A353" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B353" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C353" t="s">
-        <v>528</v>
+        <v>1041</v>
       </c>
       <c r="D353" t="s">
-        <v>528</v>
+        <v>1042</v>
       </c>
       <c r="E353" s="2" t="s">
-        <v>699</v>
-[...1 lines deleted...]
-      <c r="F353" s="2"/>
+        <v>1379</v>
+      </c>
+      <c r="F353" s="2" t="s">
+        <v>1380</v>
+      </c>
     </row>
     <row r="354" spans="1:6">
       <c r="A354" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B354" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C354" t="s">
-        <v>700</v>
+        <v>1381</v>
       </c>
       <c r="D354" t="s">
-        <v>700</v>
+        <v>1382</v>
       </c>
       <c r="E354" s="2" t="s">
-        <v>701</v>
-[...1 lines deleted...]
-      <c r="F354" s="2"/>
+        <v>1383</v>
+      </c>
+      <c r="F354" s="2" t="s">
+        <v>1384</v>
+      </c>
     </row>
     <row r="355" spans="1:6">
       <c r="A355" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B355" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C355" t="s">
-        <v>702</v>
+        <v>1385</v>
       </c>
       <c r="D355" t="s">
-        <v>702</v>
+        <v>1386</v>
       </c>
       <c r="E355" s="2" t="s">
-        <v>703</v>
-[...1 lines deleted...]
-      <c r="F355" s="2"/>
+        <v>1387</v>
+      </c>
+      <c r="F355" s="2" t="s">
+        <v>1388</v>
+      </c>
     </row>
     <row r="356" spans="1:6">
       <c r="A356" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B356" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C356" t="s">
-        <v>704</v>
+        <v>1389</v>
       </c>
       <c r="D356" t="s">
-        <v>704</v>
+        <v>1390</v>
       </c>
       <c r="E356" s="2" t="s">
-        <v>705</v>
-[...1 lines deleted...]
-      <c r="F356" s="2"/>
+        <v>1391</v>
+      </c>
+      <c r="F356" s="2" t="s">
+        <v>1392</v>
+      </c>
     </row>
     <row r="357" spans="1:6">
       <c r="A357" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B357" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C357" t="s">
-        <v>706</v>
+        <v>1393</v>
       </c>
       <c r="D357" t="s">
-        <v>706</v>
+        <v>1394</v>
       </c>
       <c r="E357" s="2" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="F357" s="2"/>
+        <v>1395</v>
+      </c>
+      <c r="F357" s="2" t="s">
+        <v>1396</v>
+      </c>
     </row>
     <row r="358" spans="1:6">
       <c r="A358" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B358" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C358" t="s">
-        <v>708</v>
+        <v>1397</v>
       </c>
       <c r="D358" t="s">
-        <v>708</v>
+        <v>1398</v>
       </c>
       <c r="E358" s="2" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="F358" s="2"/>
+        <v>1399</v>
+      </c>
+      <c r="F358" s="2" t="s">
+        <v>1400</v>
+      </c>
     </row>
     <row r="359" spans="1:6">
       <c r="A359" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B359" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C359" t="s">
-        <v>710</v>
+        <v>1401</v>
       </c>
       <c r="D359" t="s">
-        <v>710</v>
+        <v>1402</v>
       </c>
       <c r="E359" s="2" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="F359" s="2"/>
+        <v>1403</v>
+      </c>
+      <c r="F359" s="2" t="s">
+        <v>1404</v>
+      </c>
     </row>
     <row r="360" spans="1:6">
       <c r="A360" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B360" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C360" t="s">
-        <v>712</v>
+        <v>1405</v>
       </c>
       <c r="D360" t="s">
-        <v>712</v>
+        <v>1406</v>
       </c>
       <c r="E360" s="2" t="s">
-        <v>713</v>
-[...1 lines deleted...]
-      <c r="F360" s="2"/>
+        <v>1407</v>
+      </c>
+      <c r="F360" s="2" t="s">
+        <v>1408</v>
+      </c>
     </row>
     <row r="361" spans="1:6">
       <c r="A361" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B361" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C361" t="s">
-        <v>714</v>
+        <v>1409</v>
       </c>
       <c r="D361" t="s">
-        <v>714</v>
+        <v>1410</v>
       </c>
       <c r="E361" s="2" t="s">
-        <v>715</v>
-[...1 lines deleted...]
-      <c r="F361" s="2"/>
+        <v>1411</v>
+      </c>
+      <c r="F361" s="2" t="s">
+        <v>1412</v>
+      </c>
     </row>
     <row r="362" spans="1:6">
       <c r="A362" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B362" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C362" t="s">
-        <v>716</v>
+        <v>1413</v>
       </c>
       <c r="D362" t="s">
-        <v>716</v>
+        <v>1414</v>
       </c>
       <c r="E362" s="2" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="F362" s="2"/>
+        <v>1415</v>
+      </c>
+      <c r="F362" s="2" t="s">
+        <v>1416</v>
+      </c>
     </row>
     <row r="363" spans="1:6">
       <c r="A363" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B363" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C363" t="s">
-        <v>718</v>
+        <v>1417</v>
       </c>
       <c r="D363" t="s">
-        <v>718</v>
+        <v>1418</v>
       </c>
       <c r="E363" s="2" t="s">
-        <v>719</v>
-[...1 lines deleted...]
-      <c r="F363" s="2"/>
+        <v>1419</v>
+      </c>
+      <c r="F363" s="2" t="s">
+        <v>1420</v>
+      </c>
     </row>
     <row r="364" spans="1:6">
       <c r="A364" t="s">
-        <v>579</v>
+        <v>1141</v>
       </c>
       <c r="B364" t="s">
-        <v>579</v>
+        <v>1142</v>
       </c>
       <c r="C364" t="s">
-        <v>720</v>
+        <v>1421</v>
       </c>
       <c r="D364" t="s">
-        <v>720</v>
+        <v>1421</v>
       </c>
       <c r="E364" s="2" t="s">
-        <v>721</v>
-[...1 lines deleted...]
-      <c r="F364" s="2"/>
+        <v>1422</v>
+      </c>
+      <c r="F364" s="2" t="s">
+        <v>1423</v>
+      </c>
     </row>
     <row r="365" spans="1:6">
       <c r="A365" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B365" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C365" t="s">
-        <v>723</v>
+        <v>1426</v>
       </c>
       <c r="D365" t="s">
-        <v>723</v>
+        <v>1427</v>
       </c>
       <c r="E365" s="2" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="F365" s="2"/>
+        <v>1428</v>
+      </c>
+      <c r="F365" s="2" t="s">
+        <v>1429</v>
+      </c>
     </row>
     <row r="366" spans="1:6">
       <c r="A366" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B366" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C366" t="s">
-        <v>725</v>
+        <v>1430</v>
       </c>
       <c r="D366" t="s">
-        <v>725</v>
+        <v>1431</v>
       </c>
       <c r="E366" s="2" t="s">
-        <v>726</v>
-[...1 lines deleted...]
-      <c r="F366" s="2"/>
+        <v>1432</v>
+      </c>
+      <c r="F366" s="2" t="s">
+        <v>1433</v>
+      </c>
     </row>
     <row r="367" spans="1:6">
       <c r="A367" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B367" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C367" t="s">
-        <v>727</v>
+        <v>1434</v>
       </c>
       <c r="D367" t="s">
-        <v>727</v>
+        <v>1435</v>
       </c>
       <c r="E367" s="2" t="s">
-        <v>728</v>
-[...1 lines deleted...]
-      <c r="F367" s="2"/>
+        <v>1436</v>
+      </c>
+      <c r="F367" s="2" t="s">
+        <v>1437</v>
+      </c>
     </row>
     <row r="368" spans="1:6">
       <c r="A368" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B368" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C368" t="s">
-        <v>729</v>
+        <v>1438</v>
       </c>
       <c r="D368" t="s">
-        <v>729</v>
+        <v>1439</v>
       </c>
       <c r="E368" s="2" t="s">
-        <v>730</v>
-[...1 lines deleted...]
-      <c r="F368" s="2"/>
+        <v>1440</v>
+      </c>
+      <c r="F368" s="2" t="s">
+        <v>1441</v>
+      </c>
     </row>
     <row r="369" spans="1:6">
       <c r="A369" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B369" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C369" t="s">
-        <v>731</v>
+        <v>1442</v>
       </c>
       <c r="D369" t="s">
-        <v>731</v>
+        <v>1443</v>
       </c>
       <c r="E369" s="2" t="s">
-        <v>732</v>
-[...1 lines deleted...]
-      <c r="F369" s="2"/>
+        <v>1444</v>
+      </c>
+      <c r="F369" s="2" t="s">
+        <v>1445</v>
+      </c>
     </row>
     <row r="370" spans="1:6">
       <c r="A370" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B370" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C370" t="s">
-        <v>733</v>
+        <v>1446</v>
       </c>
       <c r="D370" t="s">
-        <v>733</v>
+        <v>1447</v>
       </c>
       <c r="E370" s="2" t="s">
-        <v>734</v>
-[...1 lines deleted...]
-      <c r="F370" s="2"/>
+        <v>1448</v>
+      </c>
+      <c r="F370" s="2" t="s">
+        <v>1449</v>
+      </c>
     </row>
     <row r="371" spans="1:6">
       <c r="A371" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B371" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C371" t="s">
-        <v>735</v>
+        <v>1450</v>
       </c>
       <c r="D371" t="s">
-        <v>735</v>
+        <v>1451</v>
       </c>
       <c r="E371" s="2" t="s">
-        <v>736</v>
-[...1 lines deleted...]
-      <c r="F371" s="2"/>
+        <v>1452</v>
+      </c>
+      <c r="F371" s="2" t="s">
+        <v>1453</v>
+      </c>
     </row>
     <row r="372" spans="1:6">
       <c r="A372" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B372" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C372" t="s">
-        <v>737</v>
+        <v>1454</v>
       </c>
       <c r="D372" t="s">
-        <v>737</v>
+        <v>1455</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>738</v>
-[...1 lines deleted...]
-      <c r="F372" s="2"/>
+        <v>1456</v>
+      </c>
+      <c r="F372" s="2" t="s">
+        <v>1457</v>
+      </c>
     </row>
     <row r="373" spans="1:6">
       <c r="A373" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B373" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C373" t="s">
-        <v>739</v>
+        <v>1458</v>
       </c>
       <c r="D373" t="s">
-        <v>739</v>
+        <v>1459</v>
       </c>
       <c r="E373" s="2" t="s">
-        <v>740</v>
-[...1 lines deleted...]
-      <c r="F373" s="2"/>
+        <v>1460</v>
+      </c>
+      <c r="F373" s="2" t="s">
+        <v>1461</v>
+      </c>
     </row>
     <row r="374" spans="1:6">
       <c r="A374" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B374" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C374" t="s">
-        <v>741</v>
+        <v>1462</v>
       </c>
       <c r="D374" t="s">
-        <v>741</v>
+        <v>1463</v>
       </c>
       <c r="E374" s="2" t="s">
-        <v>742</v>
-[...1 lines deleted...]
-      <c r="F374" s="2"/>
+        <v>1464</v>
+      </c>
+      <c r="F374" s="2" t="s">
+        <v>1465</v>
+      </c>
     </row>
     <row r="375" spans="1:6">
       <c r="A375" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B375" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C375" t="s">
-        <v>743</v>
+        <v>1466</v>
       </c>
       <c r="D375" t="s">
-        <v>743</v>
+        <v>1467</v>
       </c>
       <c r="E375" s="2" t="s">
-        <v>744</v>
-[...1 lines deleted...]
-      <c r="F375" s="2"/>
+        <v>1468</v>
+      </c>
+      <c r="F375" s="2" t="s">
+        <v>1469</v>
+      </c>
     </row>
     <row r="376" spans="1:6">
       <c r="A376" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B376" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C376" t="s">
-        <v>745</v>
+        <v>1470</v>
       </c>
       <c r="D376" t="s">
-        <v>745</v>
+        <v>1471</v>
       </c>
       <c r="E376" s="2" t="s">
-        <v>746</v>
-[...1 lines deleted...]
-      <c r="F376" s="2"/>
+        <v>1472</v>
+      </c>
+      <c r="F376" s="2" t="s">
+        <v>1473</v>
+      </c>
     </row>
     <row r="377" spans="1:6">
       <c r="A377" t="s">
-        <v>722</v>
+        <v>1424</v>
       </c>
       <c r="B377" t="s">
-        <v>722</v>
+        <v>1425</v>
       </c>
       <c r="C377" t="s">
-        <v>747</v>
+        <v>1474</v>
       </c>
       <c r="D377" t="s">
-        <v>747</v>
+        <v>1475</v>
       </c>
       <c r="E377" s="2" t="s">
-        <v>748</v>
-[...1 lines deleted...]
-      <c r="F377" s="2"/>
+        <v>1476</v>
+      </c>
+      <c r="F377" s="2" t="s">
+        <v>1477</v>
+      </c>
     </row>
     <row r="378" spans="1:6">
       <c r="A378" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B378" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C378" t="s">
-        <v>750</v>
+        <v>1480</v>
       </c>
       <c r="D378" t="s">
-        <v>750</v>
+        <v>1481</v>
       </c>
       <c r="E378" s="2" t="s">
-        <v>751</v>
-[...1 lines deleted...]
-      <c r="F378" s="2"/>
+        <v>1482</v>
+      </c>
+      <c r="F378" s="2" t="s">
+        <v>1483</v>
+      </c>
     </row>
     <row r="379" spans="1:6">
       <c r="A379" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B379" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C379" t="s">
-        <v>752</v>
+        <v>1484</v>
       </c>
       <c r="D379" t="s">
-        <v>752</v>
+        <v>1485</v>
       </c>
       <c r="E379" s="2" t="s">
-        <v>753</v>
-[...1 lines deleted...]
-      <c r="F379" s="2"/>
+        <v>1486</v>
+      </c>
+      <c r="F379" s="2" t="s">
+        <v>1487</v>
+      </c>
     </row>
     <row r="380" spans="1:6">
       <c r="A380" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B380" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C380" t="s">
-        <v>754</v>
+        <v>1488</v>
       </c>
       <c r="D380" t="s">
-        <v>754</v>
+        <v>1489</v>
       </c>
       <c r="E380" s="2" t="s">
-        <v>755</v>
-[...1 lines deleted...]
-      <c r="F380" s="2"/>
+        <v>1490</v>
+      </c>
+      <c r="F380" s="2" t="s">
+        <v>1491</v>
+      </c>
     </row>
     <row r="381" spans="1:6">
       <c r="A381" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B381" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C381" t="s">
-        <v>756</v>
+        <v>1492</v>
       </c>
       <c r="D381" t="s">
-        <v>756</v>
+        <v>1493</v>
       </c>
       <c r="E381" s="2" t="s">
-        <v>757</v>
-[...1 lines deleted...]
-      <c r="F381" s="2"/>
+        <v>1494</v>
+      </c>
+      <c r="F381" s="2" t="s">
+        <v>1495</v>
+      </c>
     </row>
     <row r="382" spans="1:6">
       <c r="A382" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B382" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C382" t="s">
-        <v>758</v>
+        <v>1496</v>
       </c>
       <c r="D382" t="s">
-        <v>758</v>
+        <v>1497</v>
       </c>
       <c r="E382" s="2" t="s">
-        <v>759</v>
-[...1 lines deleted...]
-      <c r="F382" s="2"/>
+        <v>1498</v>
+      </c>
+      <c r="F382" s="2" t="s">
+        <v>1499</v>
+      </c>
     </row>
     <row r="383" spans="1:6">
       <c r="A383" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B383" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C383" t="s">
-        <v>760</v>
+        <v>1500</v>
       </c>
       <c r="D383" t="s">
-        <v>760</v>
+        <v>1501</v>
       </c>
       <c r="E383" s="2" t="s">
-        <v>761</v>
-[...1 lines deleted...]
-      <c r="F383" s="2"/>
+        <v>1502</v>
+      </c>
+      <c r="F383" s="2" t="s">
+        <v>1503</v>
+      </c>
     </row>
     <row r="384" spans="1:6">
       <c r="A384" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B384" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C384" t="s">
-        <v>762</v>
+        <v>1504</v>
       </c>
       <c r="D384" t="s">
-        <v>762</v>
+        <v>1505</v>
       </c>
       <c r="E384" s="2" t="s">
-        <v>763</v>
-[...1 lines deleted...]
-      <c r="F384" s="2"/>
+        <v>1506</v>
+      </c>
+      <c r="F384" s="2" t="s">
+        <v>1507</v>
+      </c>
     </row>
     <row r="385" spans="1:6">
       <c r="A385" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B385" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C385" t="s">
-        <v>764</v>
+        <v>1508</v>
       </c>
       <c r="D385" t="s">
-        <v>764</v>
+        <v>1508</v>
       </c>
       <c r="E385" s="2" t="s">
-        <v>765</v>
-[...1 lines deleted...]
-      <c r="F385" s="2"/>
+        <v>1509</v>
+      </c>
+      <c r="F385" s="2" t="s">
+        <v>1510</v>
+      </c>
     </row>
     <row r="386" spans="1:6">
       <c r="A386" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B386" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C386" t="s">
-        <v>95</v>
+        <v>181</v>
       </c>
       <c r="D386" t="s">
-        <v>95</v>
+        <v>182</v>
       </c>
       <c r="E386" s="2" t="s">
-        <v>766</v>
-[...1 lines deleted...]
-      <c r="F386" s="2"/>
+        <v>1511</v>
+      </c>
+      <c r="F386" s="2" t="s">
+        <v>1512</v>
+      </c>
     </row>
     <row r="387" spans="1:6">
       <c r="A387" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B387" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C387" t="s">
-        <v>767</v>
+        <v>1513</v>
       </c>
       <c r="D387" t="s">
-        <v>767</v>
+        <v>1514</v>
       </c>
       <c r="E387" s="2" t="s">
-        <v>768</v>
-[...1 lines deleted...]
-      <c r="F387" s="2"/>
+        <v>1515</v>
+      </c>
+      <c r="F387" s="2" t="s">
+        <v>1516</v>
+      </c>
     </row>
     <row r="388" spans="1:6">
       <c r="A388" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B388" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C388" t="s">
-        <v>769</v>
+        <v>1517</v>
       </c>
       <c r="D388" t="s">
-        <v>769</v>
+        <v>1518</v>
       </c>
       <c r="E388" s="2" t="s">
-        <v>770</v>
-[...1 lines deleted...]
-      <c r="F388" s="2"/>
+        <v>1519</v>
+      </c>
+      <c r="F388" s="2" t="s">
+        <v>1520</v>
+      </c>
     </row>
     <row r="389" spans="1:6">
       <c r="A389" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B389" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C389" t="s">
-        <v>771</v>
+        <v>1521</v>
       </c>
       <c r="D389" t="s">
-        <v>771</v>
+        <v>1522</v>
       </c>
       <c r="E389" s="2" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="F389" s="2"/>
+        <v>1523</v>
+      </c>
+      <c r="F389" s="2" t="s">
+        <v>1524</v>
+      </c>
     </row>
     <row r="390" spans="1:6">
       <c r="A390" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B390" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C390" t="s">
-        <v>773</v>
+        <v>1525</v>
       </c>
       <c r="D390" t="s">
-        <v>773</v>
+        <v>1526</v>
       </c>
       <c r="E390" s="2" t="s">
-        <v>774</v>
-[...1 lines deleted...]
-      <c r="F390" s="2"/>
+        <v>1527</v>
+      </c>
+      <c r="F390" s="2" t="s">
+        <v>1528</v>
+      </c>
     </row>
     <row r="391" spans="1:6">
       <c r="A391" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B391" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C391" t="s">
-        <v>775</v>
+        <v>1529</v>
       </c>
       <c r="D391" t="s">
-        <v>775</v>
+        <v>1530</v>
       </c>
       <c r="E391" s="2" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="F391" s="2"/>
+        <v>1531</v>
+      </c>
+      <c r="F391" s="2" t="s">
+        <v>1532</v>
+      </c>
     </row>
     <row r="392" spans="1:6">
       <c r="A392" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B392" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C392" t="s">
-        <v>777</v>
+        <v>1533</v>
       </c>
       <c r="D392" t="s">
-        <v>777</v>
+        <v>1534</v>
       </c>
       <c r="E392" s="2" t="s">
-        <v>778</v>
-[...1 lines deleted...]
-      <c r="F392" s="2"/>
+        <v>1535</v>
+      </c>
+      <c r="F392" s="2" t="s">
+        <v>1536</v>
+      </c>
     </row>
     <row r="393" spans="1:6">
       <c r="A393" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B393" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C393" t="s">
-        <v>779</v>
+        <v>1537</v>
       </c>
       <c r="D393" t="s">
-        <v>779</v>
+        <v>1538</v>
       </c>
       <c r="E393" s="2" t="s">
-        <v>780</v>
-[...1 lines deleted...]
-      <c r="F393" s="2"/>
+        <v>1539</v>
+      </c>
+      <c r="F393" s="2" t="s">
+        <v>1540</v>
+      </c>
     </row>
     <row r="394" spans="1:6">
       <c r="A394" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B394" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C394" t="s">
-        <v>781</v>
+        <v>1541</v>
       </c>
       <c r="D394" t="s">
-        <v>781</v>
+        <v>1542</v>
       </c>
       <c r="E394" s="2" t="s">
-        <v>782</v>
-[...1 lines deleted...]
-      <c r="F394" s="2"/>
+        <v>1543</v>
+      </c>
+      <c r="F394" s="2" t="s">
+        <v>1544</v>
+      </c>
     </row>
     <row r="395" spans="1:6">
       <c r="A395" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B395" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C395" t="s">
-        <v>783</v>
+        <v>1545</v>
       </c>
       <c r="D395" t="s">
-        <v>783</v>
+        <v>1546</v>
       </c>
       <c r="E395" s="2" t="s">
-        <v>784</v>
-[...1 lines deleted...]
-      <c r="F395" s="2"/>
+        <v>1547</v>
+      </c>
+      <c r="F395" s="2" t="s">
+        <v>1548</v>
+      </c>
     </row>
     <row r="396" spans="1:6">
       <c r="A396" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B396" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C396" t="s">
-        <v>785</v>
+        <v>1549</v>
       </c>
       <c r="D396" t="s">
-        <v>785</v>
+        <v>1550</v>
       </c>
       <c r="E396" s="2" t="s">
-        <v>786</v>
-[...1 lines deleted...]
-      <c r="F396" s="2"/>
+        <v>1551</v>
+      </c>
+      <c r="F396" s="2" t="s">
+        <v>1552</v>
+      </c>
     </row>
     <row r="397" spans="1:6">
       <c r="A397" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B397" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C397" t="s">
-        <v>787</v>
+        <v>1553</v>
       </c>
       <c r="D397" t="s">
-        <v>787</v>
+        <v>1554</v>
       </c>
       <c r="E397" s="2" t="s">
-        <v>788</v>
-[...1 lines deleted...]
-      <c r="F397" s="2"/>
+        <v>1555</v>
+      </c>
+      <c r="F397" s="2" t="s">
+        <v>1556</v>
+      </c>
     </row>
     <row r="398" spans="1:6">
       <c r="A398" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B398" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C398" t="s">
-        <v>789</v>
+        <v>1557</v>
       </c>
       <c r="D398" t="s">
-        <v>789</v>
+        <v>1558</v>
       </c>
       <c r="E398" s="2" t="s">
-        <v>790</v>
-[...1 lines deleted...]
-      <c r="F398" s="2"/>
+        <v>1559</v>
+      </c>
+      <c r="F398" s="2" t="s">
+        <v>1560</v>
+      </c>
     </row>
     <row r="399" spans="1:6">
       <c r="A399" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B399" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C399" t="s">
-        <v>791</v>
+        <v>1561</v>
       </c>
       <c r="D399" t="s">
-        <v>791</v>
+        <v>1562</v>
       </c>
       <c r="E399" s="2" t="s">
-        <v>792</v>
-[...1 lines deleted...]
-      <c r="F399" s="2"/>
+        <v>1563</v>
+      </c>
+      <c r="F399" s="2" t="s">
+        <v>1564</v>
+      </c>
     </row>
     <row r="400" spans="1:6">
       <c r="A400" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B400" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C400" t="s">
-        <v>111</v>
+        <v>213</v>
       </c>
       <c r="D400" t="s">
-        <v>111</v>
+        <v>214</v>
       </c>
       <c r="E400" s="2" t="s">
-        <v>793</v>
-[...1 lines deleted...]
-      <c r="F400" s="2"/>
+        <v>1565</v>
+      </c>
+      <c r="F400" s="2" t="s">
+        <v>1566</v>
+      </c>
     </row>
     <row r="401" spans="1:6">
       <c r="A401" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B401" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C401" t="s">
-        <v>794</v>
+        <v>1567</v>
       </c>
       <c r="D401" t="s">
-        <v>794</v>
+        <v>1568</v>
       </c>
       <c r="E401" s="2" t="s">
-        <v>795</v>
-[...1 lines deleted...]
-      <c r="F401" s="2"/>
+        <v>1569</v>
+      </c>
+      <c r="F401" s="2" t="s">
+        <v>1570</v>
+      </c>
     </row>
     <row r="402" spans="1:6">
       <c r="A402" t="s">
-        <v>749</v>
+        <v>1478</v>
       </c>
       <c r="B402" t="s">
-        <v>749</v>
+        <v>1479</v>
       </c>
       <c r="C402" t="s">
-        <v>796</v>
+        <v>1571</v>
       </c>
       <c r="D402" t="s">
-        <v>796</v>
+        <v>1572</v>
       </c>
       <c r="E402" s="2" t="s">
-        <v>797</v>
-[...1 lines deleted...]
-      <c r="F402" s="2"/>
+        <v>1573</v>
+      </c>
+      <c r="F402" s="2" t="s">
+        <v>1574</v>
+      </c>
     </row>
     <row r="403" spans="1:6">
       <c r="A403" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B403" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C403" t="s">
-        <v>799</v>
+        <v>1577</v>
       </c>
       <c r="D403" t="s">
-        <v>799</v>
+        <v>1578</v>
       </c>
       <c r="E403" s="2" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="F403" s="2"/>
+        <v>1579</v>
+      </c>
+      <c r="F403" s="2" t="s">
+        <v>1580</v>
+      </c>
     </row>
     <row r="404" spans="1:6">
       <c r="A404" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B404" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C404" t="s">
-        <v>801</v>
+        <v>1581</v>
       </c>
       <c r="D404" t="s">
-        <v>801</v>
+        <v>1582</v>
       </c>
       <c r="E404" s="2" t="s">
-        <v>802</v>
-[...1 lines deleted...]
-      <c r="F404" s="2"/>
+        <v>1583</v>
+      </c>
+      <c r="F404" s="2" t="s">
+        <v>1584</v>
+      </c>
     </row>
     <row r="405" spans="1:6">
       <c r="A405" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B405" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C405" t="s">
-        <v>803</v>
+        <v>1585</v>
       </c>
       <c r="D405" t="s">
-        <v>803</v>
+        <v>1586</v>
       </c>
       <c r="E405" s="2" t="s">
-        <v>804</v>
-[...1 lines deleted...]
-      <c r="F405" s="2"/>
+        <v>1587</v>
+      </c>
+      <c r="F405" s="2" t="s">
+        <v>1588</v>
+      </c>
     </row>
     <row r="406" spans="1:6">
       <c r="A406" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B406" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C406" t="s">
-        <v>805</v>
+        <v>1589</v>
       </c>
       <c r="D406" t="s">
-        <v>805</v>
+        <v>1590</v>
       </c>
       <c r="E406" s="2" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="F406" s="2"/>
+        <v>1591</v>
+      </c>
+      <c r="F406" s="2" t="s">
+        <v>1592</v>
+      </c>
     </row>
     <row r="407" spans="1:6">
       <c r="A407" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B407" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C407" t="s">
-        <v>807</v>
+        <v>1593</v>
       </c>
       <c r="D407" t="s">
-        <v>807</v>
+        <v>1594</v>
       </c>
       <c r="E407" s="2" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F407" s="2"/>
+        <v>1595</v>
+      </c>
+      <c r="F407" s="2" t="s">
+        <v>1596</v>
+      </c>
     </row>
     <row r="408" spans="1:6">
       <c r="A408" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B408" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C408" t="s">
-        <v>809</v>
+        <v>1597</v>
       </c>
       <c r="D408" t="s">
-        <v>809</v>
+        <v>1598</v>
       </c>
       <c r="E408" s="2" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="F408" s="2"/>
+        <v>1599</v>
+      </c>
+      <c r="F408" s="2" t="s">
+        <v>1600</v>
+      </c>
     </row>
     <row r="409" spans="1:6">
       <c r="A409" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B409" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C409" t="s">
-        <v>811</v>
+        <v>1601</v>
       </c>
       <c r="D409" t="s">
-        <v>811</v>
+        <v>1602</v>
       </c>
       <c r="E409" s="2" t="s">
-        <v>812</v>
-[...1 lines deleted...]
-      <c r="F409" s="2"/>
+        <v>1603</v>
+      </c>
+      <c r="F409" s="2" t="s">
+        <v>1604</v>
+      </c>
     </row>
     <row r="410" spans="1:6">
       <c r="A410" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B410" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C410" t="s">
-        <v>813</v>
+        <v>1605</v>
       </c>
       <c r="D410" t="s">
-        <v>813</v>
+        <v>1606</v>
       </c>
       <c r="E410" s="2" t="s">
-        <v>814</v>
-[...1 lines deleted...]
-      <c r="F410" s="2"/>
+        <v>1607</v>
+      </c>
+      <c r="F410" s="2" t="s">
+        <v>1608</v>
+      </c>
     </row>
     <row r="411" spans="1:6">
       <c r="A411" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B411" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C411" t="s">
-        <v>815</v>
+        <v>1609</v>
       </c>
       <c r="D411" t="s">
-        <v>815</v>
+        <v>1610</v>
       </c>
       <c r="E411" s="2" t="s">
-        <v>816</v>
-[...1 lines deleted...]
-      <c r="F411" s="2"/>
+        <v>1611</v>
+      </c>
+      <c r="F411" s="2" t="s">
+        <v>1612</v>
+      </c>
     </row>
     <row r="412" spans="1:6">
       <c r="A412" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B412" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C412" t="s">
-        <v>817</v>
+        <v>1613</v>
       </c>
       <c r="D412" t="s">
-        <v>817</v>
+        <v>1614</v>
       </c>
       <c r="E412" s="2" t="s">
-        <v>818</v>
-[...1 lines deleted...]
-      <c r="F412" s="2"/>
+        <v>1615</v>
+      </c>
+      <c r="F412" s="2" t="s">
+        <v>1616</v>
+      </c>
     </row>
     <row r="413" spans="1:6">
       <c r="A413" t="s">
-        <v>798</v>
+        <v>1575</v>
       </c>
       <c r="B413" t="s">
-        <v>798</v>
+        <v>1576</v>
       </c>
       <c r="C413" t="s">
-        <v>819</v>
+        <v>1617</v>
       </c>
       <c r="D413" t="s">
-        <v>819</v>
+        <v>1618</v>
       </c>
       <c r="E413" s="2" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="F413" s="2"/>
+        <v>1619</v>
+      </c>
+      <c r="F413" s="2" t="s">
+        <v>1620</v>
+      </c>
     </row>
     <row r="414" spans="1:6">
       <c r="A414" t="s">
-        <v>821</v>
+        <v>1621</v>
       </c>
       <c r="B414" t="s">
-        <v>821</v>
+        <v>1621</v>
       </c>
       <c r="C414" t="s">
-        <v>128</v>
+        <v>247</v>
       </c>
       <c r="D414" t="s">
-        <v>128</v>
+        <v>248</v>
       </c>
       <c r="E414" s="2" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="F414" s="2"/>
+        <v>249</v>
+      </c>
+      <c r="F414" s="2" t="s">
+        <v>1622</v>
+      </c>
     </row>
     <row r="415" spans="1:6">
       <c r="A415" t="s">
-        <v>821</v>
+        <v>1621</v>
       </c>
       <c r="B415" t="s">
-        <v>821</v>
+        <v>1621</v>
       </c>
       <c r="C415" t="s">
-        <v>822</v>
+        <v>1623</v>
       </c>
       <c r="D415" t="s">
-        <v>822</v>
+        <v>1624</v>
       </c>
       <c r="E415" s="2" t="s">
-        <v>823</v>
-[...1 lines deleted...]
-      <c r="F415" s="2"/>
+        <v>1625</v>
+      </c>
+      <c r="F415" s="2" t="s">
+        <v>1626</v>
+      </c>
     </row>
     <row r="416" spans="1:6">
       <c r="A416" t="s">
-        <v>821</v>
+        <v>1621</v>
       </c>
       <c r="B416" t="s">
-        <v>821</v>
+        <v>1621</v>
       </c>
       <c r="C416" t="s">
-        <v>824</v>
+        <v>1627</v>
       </c>
       <c r="D416" t="s">
-        <v>824</v>
+        <v>1628</v>
       </c>
       <c r="E416" s="2" t="s">
-        <v>825</v>
-[...1 lines deleted...]
-      <c r="F416" s="2"/>
+        <v>1629</v>
+      </c>
+      <c r="F416" s="2" t="s">
+        <v>1630</v>
+      </c>
     </row>
     <row r="417" spans="1:6">
       <c r="A417" t="s">
-        <v>821</v>
+        <v>1621</v>
       </c>
       <c r="B417" t="s">
-        <v>821</v>
+        <v>1621</v>
       </c>
       <c r="C417" t="s">
-        <v>826</v>
+        <v>1631</v>
       </c>
       <c r="D417" t="s">
-        <v>826</v>
+        <v>1632</v>
       </c>
       <c r="E417" s="2" t="s">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="F417" s="2"/>
+        <v>1633</v>
+      </c>
+      <c r="F417" s="2" t="s">
+        <v>1634</v>
+      </c>
     </row>
     <row r="418" spans="1:6">
       <c r="A418" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B418" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C418" t="s">
-        <v>829</v>
+        <v>1637</v>
       </c>
       <c r="D418" t="s">
-        <v>829</v>
+        <v>1638</v>
       </c>
       <c r="E418" s="2" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="F418" s="2"/>
+        <v>1639</v>
+      </c>
+      <c r="F418" s="2" t="s">
+        <v>1640</v>
+      </c>
     </row>
     <row r="419" spans="1:6">
       <c r="A419" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B419" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C419" t="s">
-        <v>831</v>
+        <v>1641</v>
       </c>
       <c r="D419" t="s">
-        <v>831</v>
+        <v>1642</v>
       </c>
       <c r="E419" s="2" t="s">
-        <v>832</v>
-[...1 lines deleted...]
-      <c r="F419" s="2"/>
+        <v>1643</v>
+      </c>
+      <c r="F419" s="2" t="s">
+        <v>1644</v>
+      </c>
     </row>
     <row r="420" spans="1:6">
       <c r="A420" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B420" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C420" t="s">
-        <v>833</v>
+        <v>1645</v>
       </c>
       <c r="D420" t="s">
-        <v>833</v>
+        <v>1646</v>
       </c>
       <c r="E420" s="2" t="s">
-        <v>834</v>
-[...1 lines deleted...]
-      <c r="F420" s="2"/>
+        <v>1647</v>
+      </c>
+      <c r="F420" s="2" t="s">
+        <v>1648</v>
+      </c>
     </row>
     <row r="421" spans="1:6">
       <c r="A421" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B421" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C421" t="s">
-        <v>835</v>
+        <v>1649</v>
       </c>
       <c r="D421" t="s">
-        <v>835</v>
+        <v>1650</v>
       </c>
       <c r="E421" s="2" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F421" s="2"/>
+        <v>1651</v>
+      </c>
+      <c r="F421" s="2" t="s">
+        <v>1652</v>
+      </c>
     </row>
     <row r="422" spans="1:6">
       <c r="A422" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B422" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C422" t="s">
-        <v>837</v>
+        <v>1653</v>
       </c>
       <c r="D422" t="s">
-        <v>837</v>
+        <v>1654</v>
       </c>
       <c r="E422" s="2" t="s">
-        <v>838</v>
-[...1 lines deleted...]
-      <c r="F422" s="2"/>
+        <v>1655</v>
+      </c>
+      <c r="F422" s="2" t="s">
+        <v>1656</v>
+      </c>
     </row>
     <row r="423" spans="1:6">
       <c r="A423" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B423" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C423" t="s">
-        <v>839</v>
+        <v>1657</v>
       </c>
       <c r="D423" t="s">
-        <v>839</v>
+        <v>1658</v>
       </c>
       <c r="E423" s="2" t="s">
-        <v>840</v>
-[...1 lines deleted...]
-      <c r="F423" s="2"/>
+        <v>1659</v>
+      </c>
+      <c r="F423" s="2" t="s">
+        <v>1660</v>
+      </c>
     </row>
     <row r="424" spans="1:6">
       <c r="A424" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B424" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C424" t="s">
-        <v>841</v>
+        <v>1661</v>
       </c>
       <c r="D424" t="s">
-        <v>841</v>
+        <v>1662</v>
       </c>
       <c r="E424" s="2" t="s">
-        <v>842</v>
-[...1 lines deleted...]
-      <c r="F424" s="2"/>
+        <v>1663</v>
+      </c>
+      <c r="F424" s="2" t="s">
+        <v>1664</v>
+      </c>
     </row>
     <row r="425" spans="1:6">
       <c r="A425" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B425" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C425" t="s">
-        <v>843</v>
+        <v>1665</v>
       </c>
       <c r="D425" t="s">
-        <v>843</v>
+        <v>1666</v>
       </c>
       <c r="E425" s="2" t="s">
-        <v>844</v>
-[...1 lines deleted...]
-      <c r="F425" s="2"/>
+        <v>1667</v>
+      </c>
+      <c r="F425" s="2" t="s">
+        <v>1668</v>
+      </c>
     </row>
     <row r="426" spans="1:6">
       <c r="A426" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B426" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C426" t="s">
-        <v>845</v>
+        <v>1669</v>
       </c>
       <c r="D426" t="s">
-        <v>845</v>
+        <v>1670</v>
       </c>
       <c r="E426" s="2" t="s">
-        <v>846</v>
-[...1 lines deleted...]
-      <c r="F426" s="2"/>
+        <v>1671</v>
+      </c>
+      <c r="F426" s="2" t="s">
+        <v>1672</v>
+      </c>
     </row>
     <row r="427" spans="1:6">
       <c r="A427" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B427" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C427" t="s">
-        <v>847</v>
+        <v>1673</v>
       </c>
       <c r="D427" t="s">
-        <v>847</v>
+        <v>1674</v>
       </c>
       <c r="E427" s="2" t="s">
-        <v>848</v>
-[...1 lines deleted...]
-      <c r="F427" s="2"/>
+        <v>1675</v>
+      </c>
+      <c r="F427" s="2" t="s">
+        <v>1676</v>
+      </c>
     </row>
     <row r="428" spans="1:6">
       <c r="A428" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B428" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C428" t="s">
-        <v>849</v>
+        <v>1677</v>
       </c>
       <c r="D428" t="s">
-        <v>849</v>
+        <v>1678</v>
       </c>
       <c r="E428" s="2" t="s">
-        <v>850</v>
-[...1 lines deleted...]
-      <c r="F428" s="2"/>
+        <v>1679</v>
+      </c>
+      <c r="F428" s="2" t="s">
+        <v>1680</v>
+      </c>
     </row>
     <row r="429" spans="1:6">
       <c r="A429" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B429" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C429" t="s">
-        <v>851</v>
+        <v>1681</v>
       </c>
       <c r="D429" t="s">
-        <v>851</v>
+        <v>1682</v>
       </c>
       <c r="E429" s="2" t="s">
-        <v>852</v>
-[...1 lines deleted...]
-      <c r="F429" s="2"/>
+        <v>1683</v>
+      </c>
+      <c r="F429" s="2" t="s">
+        <v>1684</v>
+      </c>
     </row>
     <row r="430" spans="1:6">
       <c r="A430" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B430" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C430" t="s">
-        <v>853</v>
+        <v>1685</v>
       </c>
       <c r="D430" t="s">
-        <v>853</v>
+        <v>1686</v>
       </c>
       <c r="E430" s="2" t="s">
-        <v>854</v>
-[...1 lines deleted...]
-      <c r="F430" s="2"/>
+        <v>1687</v>
+      </c>
+      <c r="F430" s="2" t="s">
+        <v>1688</v>
+      </c>
     </row>
     <row r="431" spans="1:6">
       <c r="A431" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B431" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C431" t="s">
-        <v>855</v>
+        <v>1689</v>
       </c>
       <c r="D431" t="s">
-        <v>855</v>
+        <v>1690</v>
       </c>
       <c r="E431" s="2" t="s">
-        <v>856</v>
-[...1 lines deleted...]
-      <c r="F431" s="2"/>
+        <v>1691</v>
+      </c>
+      <c r="F431" s="2" t="s">
+        <v>1692</v>
+      </c>
     </row>
     <row r="432" spans="1:6">
       <c r="A432" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B432" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C432" t="s">
-        <v>857</v>
+        <v>1693</v>
       </c>
       <c r="D432" t="s">
-        <v>857</v>
+        <v>1694</v>
       </c>
       <c r="E432" s="2" t="s">
-        <v>858</v>
-[...1 lines deleted...]
-      <c r="F432" s="2"/>
+        <v>1695</v>
+      </c>
+      <c r="F432" s="2" t="s">
+        <v>1696</v>
+      </c>
     </row>
     <row r="433" spans="1:6">
       <c r="A433" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B433" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C433" t="s">
-        <v>859</v>
+        <v>1697</v>
       </c>
       <c r="D433" t="s">
-        <v>859</v>
+        <v>1698</v>
       </c>
       <c r="E433" s="2" t="s">
-        <v>860</v>
-[...1 lines deleted...]
-      <c r="F433" s="2"/>
+        <v>1699</v>
+      </c>
+      <c r="F433" s="2" t="s">
+        <v>1700</v>
+      </c>
     </row>
     <row r="434" spans="1:6">
       <c r="A434" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B434" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C434" t="s">
-        <v>861</v>
+        <v>1701</v>
       </c>
       <c r="D434" t="s">
-        <v>861</v>
+        <v>1702</v>
       </c>
       <c r="E434" s="2" t="s">
-        <v>862</v>
-[...1 lines deleted...]
-      <c r="F434" s="2"/>
+        <v>1703</v>
+      </c>
+      <c r="F434" s="2" t="s">
+        <v>1704</v>
+      </c>
     </row>
     <row r="435" spans="1:6">
       <c r="A435" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B435" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C435" t="s">
-        <v>863</v>
+        <v>1705</v>
       </c>
       <c r="D435" t="s">
-        <v>863</v>
+        <v>1706</v>
       </c>
       <c r="E435" s="2" t="s">
-        <v>864</v>
-[...1 lines deleted...]
-      <c r="F435" s="2"/>
+        <v>1707</v>
+      </c>
+      <c r="F435" s="2" t="s">
+        <v>1708</v>
+      </c>
     </row>
     <row r="436" spans="1:6">
       <c r="A436" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B436" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C436" t="s">
-        <v>865</v>
+        <v>1709</v>
       </c>
       <c r="D436" t="s">
-        <v>865</v>
+        <v>1710</v>
       </c>
       <c r="E436" s="2" t="s">
-        <v>866</v>
-[...1 lines deleted...]
-      <c r="F436" s="2"/>
+        <v>1711</v>
+      </c>
+      <c r="F436" s="2" t="s">
+        <v>1712</v>
+      </c>
     </row>
     <row r="437" spans="1:6">
       <c r="A437" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B437" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C437" t="s">
-        <v>867</v>
+        <v>1713</v>
       </c>
       <c r="D437" t="s">
-        <v>867</v>
+        <v>1714</v>
       </c>
       <c r="E437" s="2" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F437" s="2"/>
+        <v>1715</v>
+      </c>
+      <c r="F437" s="2" t="s">
+        <v>1716</v>
+      </c>
     </row>
     <row r="438" spans="1:6">
       <c r="A438" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B438" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C438" t="s">
-        <v>869</v>
+        <v>1717</v>
       </c>
       <c r="D438" t="s">
-        <v>869</v>
+        <v>1718</v>
       </c>
       <c r="E438" s="2" t="s">
-        <v>870</v>
-[...1 lines deleted...]
-      <c r="F438" s="2"/>
+        <v>1719</v>
+      </c>
+      <c r="F438" s="2" t="s">
+        <v>1720</v>
+      </c>
     </row>
     <row r="439" spans="1:6">
       <c r="A439" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B439" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C439" t="s">
-        <v>871</v>
+        <v>1721</v>
       </c>
       <c r="D439" t="s">
-        <v>871</v>
+        <v>1722</v>
       </c>
       <c r="E439" s="2" t="s">
-        <v>872</v>
-[...1 lines deleted...]
-      <c r="F439" s="2"/>
+        <v>1723</v>
+      </c>
+      <c r="F439" s="2" t="s">
+        <v>1724</v>
+      </c>
     </row>
     <row r="440" spans="1:6">
       <c r="A440" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B440" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C440" t="s">
-        <v>873</v>
+        <v>1725</v>
       </c>
       <c r="D440" t="s">
-        <v>873</v>
+        <v>1726</v>
       </c>
       <c r="E440" s="2"/>
       <c r="F440" s="2"/>
     </row>
     <row r="441" spans="1:6">
       <c r="A441" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B441" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C441" t="s">
-        <v>874</v>
+        <v>1727</v>
       </c>
       <c r="D441" t="s">
-        <v>874</v>
+        <v>1728</v>
       </c>
       <c r="E441" s="2" t="s">
-        <v>875</v>
-[...1 lines deleted...]
-      <c r="F441" s="2"/>
+        <v>1729</v>
+      </c>
+      <c r="F441" s="2" t="s">
+        <v>1730</v>
+      </c>
     </row>
     <row r="442" spans="1:6">
       <c r="A442" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B442" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C442" t="s">
-        <v>876</v>
+        <v>1731</v>
       </c>
       <c r="D442" t="s">
-        <v>876</v>
+        <v>1732</v>
       </c>
       <c r="E442" s="2" t="s">
-        <v>877</v>
-[...1 lines deleted...]
-      <c r="F442" s="2"/>
+        <v>1733</v>
+      </c>
+      <c r="F442" s="2" t="s">
+        <v>1734</v>
+      </c>
     </row>
     <row r="443" spans="1:6">
       <c r="A443" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B443" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C443" t="s">
-        <v>878</v>
+        <v>1735</v>
       </c>
       <c r="D443" t="s">
-        <v>878</v>
+        <v>1736</v>
       </c>
       <c r="E443" s="2" t="s">
-        <v>879</v>
-[...1 lines deleted...]
-      <c r="F443" s="2"/>
+        <v>1737</v>
+      </c>
+      <c r="F443" s="2" t="s">
+        <v>1738</v>
+      </c>
     </row>
     <row r="444" spans="1:6">
       <c r="A444" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B444" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C444" t="s">
-        <v>880</v>
+        <v>1739</v>
       </c>
       <c r="D444" t="s">
-        <v>880</v>
+        <v>1740</v>
       </c>
       <c r="E444" s="2" t="s">
-        <v>881</v>
-[...1 lines deleted...]
-      <c r="F444" s="2"/>
+        <v>1741</v>
+      </c>
+      <c r="F444" s="2" t="s">
+        <v>1742</v>
+      </c>
     </row>
     <row r="445" spans="1:6">
       <c r="A445" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B445" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C445" t="s">
-        <v>882</v>
+        <v>1743</v>
       </c>
       <c r="D445" t="s">
-        <v>882</v>
+        <v>1744</v>
       </c>
       <c r="E445" s="2" t="s">
-        <v>883</v>
-[...1 lines deleted...]
-      <c r="F445" s="2"/>
+        <v>1745</v>
+      </c>
+      <c r="F445" s="2" t="s">
+        <v>1746</v>
+      </c>
     </row>
     <row r="446" spans="1:6">
       <c r="A446" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B446" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C446" t="s">
-        <v>884</v>
+        <v>1747</v>
       </c>
       <c r="D446" t="s">
-        <v>884</v>
+        <v>1748</v>
       </c>
       <c r="E446" s="2" t="s">
-        <v>885</v>
-[...1 lines deleted...]
-      <c r="F446" s="2"/>
+        <v>1749</v>
+      </c>
+      <c r="F446" s="2" t="s">
+        <v>1750</v>
+      </c>
     </row>
     <row r="447" spans="1:6">
       <c r="A447" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B447" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C447" t="s">
-        <v>886</v>
+        <v>1751</v>
       </c>
       <c r="D447" t="s">
-        <v>886</v>
+        <v>1752</v>
       </c>
       <c r="E447" s="2" t="s">
-        <v>887</v>
-[...1 lines deleted...]
-      <c r="F447" s="2"/>
+        <v>1753</v>
+      </c>
+      <c r="F447" s="2" t="s">
+        <v>1754</v>
+      </c>
     </row>
     <row r="448" spans="1:6">
       <c r="A448" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B448" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C448" t="s">
-        <v>888</v>
+        <v>1755</v>
       </c>
       <c r="D448" t="s">
-        <v>888</v>
+        <v>1756</v>
       </c>
       <c r="E448" s="2" t="s">
-        <v>889</v>
-[...1 lines deleted...]
-      <c r="F448" s="2"/>
+        <v>1757</v>
+      </c>
+      <c r="F448" s="2" t="s">
+        <v>1758</v>
+      </c>
     </row>
     <row r="449" spans="1:6">
       <c r="A449" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B449" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C449" t="s">
-        <v>890</v>
+        <v>1759</v>
       </c>
       <c r="D449" t="s">
-        <v>890</v>
+        <v>1760</v>
       </c>
       <c r="E449" s="2" t="s">
-        <v>891</v>
-[...1 lines deleted...]
-      <c r="F449" s="2"/>
+        <v>1761</v>
+      </c>
+      <c r="F449" s="2" t="s">
+        <v>1762</v>
+      </c>
     </row>
     <row r="450" spans="1:6">
       <c r="A450" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B450" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C450" t="s">
-        <v>892</v>
+        <v>1763</v>
       </c>
       <c r="D450" t="s">
-        <v>892</v>
+        <v>1764</v>
       </c>
       <c r="E450" s="2" t="s">
-        <v>893</v>
-[...1 lines deleted...]
-      <c r="F450" s="2"/>
+        <v>1765</v>
+      </c>
+      <c r="F450" s="2" t="s">
+        <v>1766</v>
+      </c>
     </row>
     <row r="451" spans="1:6">
       <c r="A451" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B451" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C451" t="s">
-        <v>894</v>
+        <v>1767</v>
       </c>
       <c r="D451" t="s">
-        <v>894</v>
+        <v>1767</v>
       </c>
       <c r="E451" s="2" t="s">
-        <v>895</v>
-[...1 lines deleted...]
-      <c r="F451" s="2"/>
+        <v>1768</v>
+      </c>
+      <c r="F451" s="2" t="s">
+        <v>1769</v>
+      </c>
     </row>
     <row r="452" spans="1:6">
       <c r="A452" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B452" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C452" t="s">
-        <v>896</v>
+        <v>1770</v>
       </c>
       <c r="D452" t="s">
-        <v>896</v>
+        <v>1771</v>
       </c>
       <c r="E452" s="2" t="s">
-        <v>897</v>
-[...1 lines deleted...]
-      <c r="F452" s="2"/>
+        <v>1772</v>
+      </c>
+      <c r="F452" s="2" t="s">
+        <v>1773</v>
+      </c>
     </row>
     <row r="453" spans="1:6">
       <c r="A453" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B453" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C453" t="s">
-        <v>898</v>
+        <v>1774</v>
       </c>
       <c r="D453" t="s">
-        <v>898</v>
+        <v>1775</v>
       </c>
       <c r="E453" s="2" t="s">
-        <v>899</v>
-[...1 lines deleted...]
-      <c r="F453" s="2"/>
+        <v>1776</v>
+      </c>
+      <c r="F453" s="2" t="s">
+        <v>1777</v>
+      </c>
     </row>
     <row r="454" spans="1:6">
       <c r="A454" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B454" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C454" t="s">
-        <v>337</v>
+        <v>662</v>
       </c>
       <c r="D454" t="s">
-        <v>337</v>
+        <v>663</v>
       </c>
       <c r="E454" s="2" t="s">
-        <v>900</v>
-[...1 lines deleted...]
-      <c r="F454" s="2"/>
+        <v>1778</v>
+      </c>
+      <c r="F454" s="2" t="s">
+        <v>1779</v>
+      </c>
     </row>
     <row r="455" spans="1:6">
       <c r="A455" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B455" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C455" t="s">
-        <v>901</v>
+        <v>1780</v>
       </c>
       <c r="D455" t="s">
-        <v>901</v>
+        <v>1781</v>
       </c>
       <c r="E455" s="2" t="s">
-        <v>902</v>
-[...1 lines deleted...]
-      <c r="F455" s="2"/>
+        <v>1782</v>
+      </c>
+      <c r="F455" s="2" t="s">
+        <v>1783</v>
+      </c>
     </row>
     <row r="456" spans="1:6">
       <c r="A456" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B456" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C456" t="s">
-        <v>903</v>
+        <v>1784</v>
       </c>
       <c r="D456" t="s">
-        <v>903</v>
+        <v>1785</v>
       </c>
       <c r="E456" s="2" t="s">
-        <v>904</v>
-[...1 lines deleted...]
-      <c r="F456" s="2"/>
+        <v>1786</v>
+      </c>
+      <c r="F456" s="2" t="s">
+        <v>1787</v>
+      </c>
     </row>
     <row r="457" spans="1:6">
       <c r="A457" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B457" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C457" t="s">
-        <v>905</v>
+        <v>1788</v>
       </c>
       <c r="D457" t="s">
-        <v>905</v>
+        <v>1789</v>
       </c>
       <c r="E457" s="2" t="s">
-        <v>906</v>
-[...1 lines deleted...]
-      <c r="F457" s="2"/>
+        <v>1790</v>
+      </c>
+      <c r="F457" s="2" t="s">
+        <v>1791</v>
+      </c>
     </row>
     <row r="458" spans="1:6">
       <c r="A458" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B458" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C458" t="s">
-        <v>907</v>
+        <v>1792</v>
       </c>
       <c r="D458" t="s">
-        <v>907</v>
+        <v>1793</v>
       </c>
       <c r="E458" s="2" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F458" s="2"/>
+        <v>1794</v>
+      </c>
+      <c r="F458" s="2" t="s">
+        <v>1795</v>
+      </c>
     </row>
     <row r="459" spans="1:6">
       <c r="A459" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B459" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C459" t="s">
-        <v>909</v>
+        <v>1796</v>
       </c>
       <c r="D459" t="s">
-        <v>909</v>
+        <v>1797</v>
       </c>
       <c r="E459" s="2" t="s">
-        <v>910</v>
-[...1 lines deleted...]
-      <c r="F459" s="2"/>
+        <v>1798</v>
+      </c>
+      <c r="F459" s="2" t="s">
+        <v>1799</v>
+      </c>
     </row>
     <row r="460" spans="1:6">
       <c r="A460" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B460" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C460" t="s">
-        <v>911</v>
+        <v>1800</v>
       </c>
       <c r="D460" t="s">
-        <v>911</v>
+        <v>1801</v>
       </c>
       <c r="E460" s="2" t="s">
-        <v>912</v>
-[...1 lines deleted...]
-      <c r="F460" s="2"/>
+        <v>1802</v>
+      </c>
+      <c r="F460" s="2" t="s">
+        <v>1803</v>
+      </c>
     </row>
     <row r="461" spans="1:6">
       <c r="A461" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B461" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C461" t="s">
-        <v>826</v>
+        <v>1631</v>
       </c>
       <c r="D461" t="s">
-        <v>826</v>
+        <v>1632</v>
       </c>
       <c r="E461" s="2" t="s">
-        <v>827</v>
-[...1 lines deleted...]
-      <c r="F461" s="2"/>
+        <v>1633</v>
+      </c>
+      <c r="F461" s="2" t="s">
+        <v>1804</v>
+      </c>
     </row>
     <row r="462" spans="1:6">
       <c r="A462" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B462" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C462" t="s">
-        <v>913</v>
+        <v>1805</v>
       </c>
       <c r="D462" t="s">
-        <v>913</v>
+        <v>1806</v>
       </c>
       <c r="E462" s="2" t="s">
-        <v>914</v>
-[...1 lines deleted...]
-      <c r="F462" s="2"/>
+        <v>1807</v>
+      </c>
+      <c r="F462" s="2" t="s">
+        <v>1808</v>
+      </c>
     </row>
     <row r="463" spans="1:6">
       <c r="A463" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B463" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C463" t="s">
-        <v>915</v>
+        <v>1809</v>
       </c>
       <c r="D463" t="s">
-        <v>915</v>
+        <v>1810</v>
       </c>
       <c r="E463" s="2" t="s">
-        <v>916</v>
-[...1 lines deleted...]
-      <c r="F463" s="2"/>
+        <v>1811</v>
+      </c>
+      <c r="F463" s="2" t="s">
+        <v>1812</v>
+      </c>
     </row>
     <row r="464" spans="1:6">
       <c r="A464" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B464" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C464" t="s">
-        <v>917</v>
+        <v>1813</v>
       </c>
       <c r="D464" t="s">
-        <v>917</v>
+        <v>1814</v>
       </c>
       <c r="E464" s="2" t="s">
-        <v>918</v>
-[...1 lines deleted...]
-      <c r="F464" s="2"/>
+        <v>1815</v>
+      </c>
+      <c r="F464" s="2" t="s">
+        <v>1816</v>
+      </c>
     </row>
     <row r="465" spans="1:6">
       <c r="A465" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B465" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C465" t="s">
-        <v>919</v>
+        <v>1817</v>
       </c>
       <c r="D465" t="s">
-        <v>919</v>
+        <v>1818</v>
       </c>
       <c r="E465" s="2" t="s">
-        <v>920</v>
-[...1 lines deleted...]
-      <c r="F465" s="2"/>
+        <v>1819</v>
+      </c>
+      <c r="F465" s="2" t="s">
+        <v>1820</v>
+      </c>
     </row>
     <row r="466" spans="1:6">
       <c r="A466" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B466" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C466" t="s">
-        <v>921</v>
+        <v>1821</v>
       </c>
       <c r="D466" t="s">
-        <v>921</v>
+        <v>1822</v>
       </c>
       <c r="E466" s="2" t="s">
-        <v>922</v>
-[...1 lines deleted...]
-      <c r="F466" s="2"/>
+        <v>1823</v>
+      </c>
+      <c r="F466" s="2" t="s">
+        <v>1824</v>
+      </c>
     </row>
     <row r="467" spans="1:6">
       <c r="A467" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B467" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C467" t="s">
-        <v>923</v>
+        <v>1825</v>
       </c>
       <c r="D467" t="s">
-        <v>923</v>
+        <v>1826</v>
       </c>
       <c r="E467" s="2" t="s">
-        <v>924</v>
-[...1 lines deleted...]
-      <c r="F467" s="2"/>
+        <v>1827</v>
+      </c>
+      <c r="F467" s="2" t="s">
+        <v>1828</v>
+      </c>
     </row>
     <row r="468" spans="1:6">
       <c r="A468" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B468" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C468" t="s">
-        <v>925</v>
+        <v>1829</v>
       </c>
       <c r="D468" t="s">
-        <v>925</v>
+        <v>1830</v>
       </c>
       <c r="E468" s="2" t="s">
-        <v>926</v>
-[...1 lines deleted...]
-      <c r="F468" s="2"/>
+        <v>1831</v>
+      </c>
+      <c r="F468" s="2" t="s">
+        <v>1832</v>
+      </c>
     </row>
     <row r="469" spans="1:6">
       <c r="A469" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B469" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C469" t="s">
-        <v>927</v>
+        <v>1833</v>
       </c>
       <c r="D469" t="s">
-        <v>927</v>
+        <v>1834</v>
       </c>
       <c r="E469" s="2" t="s">
-        <v>928</v>
-[...1 lines deleted...]
-      <c r="F469" s="2"/>
+        <v>1835</v>
+      </c>
+      <c r="F469" s="2" t="s">
+        <v>1836</v>
+      </c>
     </row>
     <row r="470" spans="1:6">
       <c r="A470" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B470" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C470" t="s">
-        <v>929</v>
+        <v>1837</v>
       </c>
       <c r="D470" t="s">
-        <v>929</v>
+        <v>1838</v>
       </c>
       <c r="E470" s="2" t="s">
-        <v>930</v>
-[...1 lines deleted...]
-      <c r="F470" s="2"/>
+        <v>1839</v>
+      </c>
+      <c r="F470" s="2" t="s">
+        <v>1840</v>
+      </c>
     </row>
     <row r="471" spans="1:6">
       <c r="A471" t="s">
-        <v>828</v>
+        <v>1635</v>
       </c>
       <c r="B471" t="s">
-        <v>828</v>
+        <v>1636</v>
       </c>
       <c r="C471" t="s">
-        <v>931</v>
+        <v>1841</v>
       </c>
       <c r="D471" t="s">
-        <v>931</v>
+        <v>1842</v>
       </c>
       <c r="E471" s="2" t="s">
-        <v>932</v>
-[...1 lines deleted...]
-      <c r="F471" s="2"/>
+        <v>1843</v>
+      </c>
+      <c r="F471" s="2" t="s">
+        <v>1844</v>
+      </c>
     </row>
     <row r="472" spans="1:6">
       <c r="A472" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B472" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C472" t="s">
-        <v>934</v>
+        <v>1847</v>
       </c>
       <c r="D472" t="s">
-        <v>934</v>
+        <v>1848</v>
       </c>
       <c r="E472" s="2" t="s">
-        <v>935</v>
-[...1 lines deleted...]
-      <c r="F472" s="2"/>
+        <v>1849</v>
+      </c>
+      <c r="F472" s="2" t="s">
+        <v>1850</v>
+      </c>
     </row>
     <row r="473" spans="1:6">
       <c r="A473" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B473" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C473" t="s">
-        <v>205</v>
+        <v>402</v>
       </c>
       <c r="D473" t="s">
-        <v>205</v>
+        <v>403</v>
       </c>
       <c r="E473" s="2" t="s">
-        <v>936</v>
-[...1 lines deleted...]
-      <c r="F473" s="2"/>
+        <v>1851</v>
+      </c>
+      <c r="F473" s="2" t="s">
+        <v>1852</v>
+      </c>
     </row>
     <row r="474" spans="1:6">
       <c r="A474" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B474" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C474" t="s">
-        <v>937</v>
+        <v>1853</v>
       </c>
       <c r="D474" t="s">
-        <v>937</v>
+        <v>1853</v>
       </c>
       <c r="E474" s="2" t="s">
-        <v>938</v>
-[...1 lines deleted...]
-      <c r="F474" s="2"/>
+        <v>1854</v>
+      </c>
+      <c r="F474" s="2" t="s">
+        <v>1855</v>
+      </c>
     </row>
     <row r="475" spans="1:6">
       <c r="A475" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B475" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C475" t="s">
-        <v>939</v>
+        <v>1856</v>
       </c>
       <c r="D475" t="s">
-        <v>939</v>
+        <v>1857</v>
       </c>
       <c r="E475" s="2" t="s">
-        <v>940</v>
-[...1 lines deleted...]
-      <c r="F475" s="2"/>
+        <v>1858</v>
+      </c>
+      <c r="F475" s="2" t="s">
+        <v>1859</v>
+      </c>
     </row>
     <row r="476" spans="1:6">
       <c r="A476" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B476" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C476" t="s">
-        <v>941</v>
+        <v>1860</v>
       </c>
       <c r="D476" t="s">
-        <v>941</v>
+        <v>1861</v>
       </c>
       <c r="E476" s="2" t="s">
-        <v>942</v>
-[...1 lines deleted...]
-      <c r="F476" s="2"/>
+        <v>1862</v>
+      </c>
+      <c r="F476" s="2" t="s">
+        <v>1863</v>
+      </c>
     </row>
     <row r="477" spans="1:6">
       <c r="A477" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B477" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C477" t="s">
-        <v>943</v>
+        <v>1864</v>
       </c>
       <c r="D477" t="s">
-        <v>943</v>
+        <v>1865</v>
       </c>
       <c r="E477" s="2" t="s">
-        <v>944</v>
-[...1 lines deleted...]
-      <c r="F477" s="2"/>
+        <v>1866</v>
+      </c>
+      <c r="F477" s="2" t="s">
+        <v>1867</v>
+      </c>
     </row>
     <row r="478" spans="1:6">
       <c r="A478" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B478" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C478" t="s">
-        <v>762</v>
+        <v>1504</v>
       </c>
       <c r="D478" t="s">
-        <v>762</v>
+        <v>1505</v>
       </c>
       <c r="E478" s="2" t="s">
-        <v>945</v>
-[...1 lines deleted...]
-      <c r="F478" s="2"/>
+        <v>1868</v>
+      </c>
+      <c r="F478" s="2" t="s">
+        <v>1869</v>
+      </c>
     </row>
     <row r="479" spans="1:6">
       <c r="A479" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B479" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C479" t="s">
-        <v>946</v>
+        <v>1870</v>
       </c>
       <c r="D479" t="s">
-        <v>946</v>
+        <v>1871</v>
       </c>
       <c r="E479" s="2" t="s">
-        <v>947</v>
-[...1 lines deleted...]
-      <c r="F479" s="2"/>
+        <v>1872</v>
+      </c>
+      <c r="F479" s="2" t="s">
+        <v>1873</v>
+      </c>
     </row>
     <row r="480" spans="1:6">
       <c r="A480" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B480" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C480" t="s">
-        <v>948</v>
+        <v>1874</v>
       </c>
       <c r="D480" t="s">
-        <v>948</v>
+        <v>1875</v>
       </c>
       <c r="E480" s="2" t="s">
-        <v>949</v>
-[...1 lines deleted...]
-      <c r="F480" s="2"/>
+        <v>1876</v>
+      </c>
+      <c r="F480" s="2" t="s">
+        <v>1877</v>
+      </c>
     </row>
     <row r="481" spans="1:6">
       <c r="A481" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B481" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C481" t="s">
-        <v>950</v>
+        <v>1878</v>
       </c>
       <c r="D481" t="s">
-        <v>950</v>
+        <v>1879</v>
       </c>
       <c r="E481" s="2" t="s">
-        <v>951</v>
-[...1 lines deleted...]
-      <c r="F481" s="2"/>
+        <v>1880</v>
+      </c>
+      <c r="F481" s="2" t="s">
+        <v>1881</v>
+      </c>
     </row>
     <row r="482" spans="1:6">
       <c r="A482" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B482" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C482" t="s">
-        <v>952</v>
+        <v>1882</v>
       </c>
       <c r="D482" t="s">
-        <v>952</v>
+        <v>1883</v>
       </c>
       <c r="E482" s="2" t="s">
-        <v>953</v>
-[...1 lines deleted...]
-      <c r="F482" s="2"/>
+        <v>1884</v>
+      </c>
+      <c r="F482" s="2" t="s">
+        <v>1885</v>
+      </c>
     </row>
     <row r="483" spans="1:6">
       <c r="A483" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B483" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C483" t="s">
-        <v>954</v>
+        <v>1886</v>
       </c>
       <c r="D483" t="s">
-        <v>954</v>
+        <v>1887</v>
       </c>
       <c r="E483" s="2" t="s">
-        <v>955</v>
-[...1 lines deleted...]
-      <c r="F483" s="2"/>
+        <v>1888</v>
+      </c>
+      <c r="F483" s="2" t="s">
+        <v>1889</v>
+      </c>
     </row>
     <row r="484" spans="1:6">
       <c r="A484" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B484" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C484" t="s">
-        <v>956</v>
+        <v>1890</v>
       </c>
       <c r="D484" t="s">
-        <v>956</v>
+        <v>1891</v>
       </c>
       <c r="E484" s="2" t="s">
-        <v>957</v>
-[...1 lines deleted...]
-      <c r="F484" s="2"/>
+        <v>1892</v>
+      </c>
+      <c r="F484" s="2" t="s">
+        <v>1893</v>
+      </c>
     </row>
     <row r="485" spans="1:6">
       <c r="A485" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B485" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C485" t="s">
-        <v>958</v>
+        <v>1894</v>
       </c>
       <c r="D485" t="s">
-        <v>958</v>
+        <v>1895</v>
       </c>
       <c r="E485" s="2" t="s">
-        <v>959</v>
-[...1 lines deleted...]
-      <c r="F485" s="2"/>
+        <v>1896</v>
+      </c>
+      <c r="F485" s="2" t="s">
+        <v>1897</v>
+      </c>
     </row>
     <row r="486" spans="1:6">
       <c r="A486" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B486" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C486" t="s">
-        <v>960</v>
+        <v>1898</v>
       </c>
       <c r="D486" t="s">
-        <v>960</v>
+        <v>1899</v>
       </c>
       <c r="E486" s="2" t="s">
-        <v>961</v>
-[...1 lines deleted...]
-      <c r="F486" s="2"/>
+        <v>1900</v>
+      </c>
+      <c r="F486" s="2" t="s">
+        <v>1901</v>
+      </c>
     </row>
     <row r="487" spans="1:6">
       <c r="A487" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B487" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C487" t="s">
-        <v>962</v>
+        <v>1902</v>
       </c>
       <c r="D487" t="s">
-        <v>962</v>
+        <v>1903</v>
       </c>
       <c r="E487" s="2" t="s">
-        <v>963</v>
-[...1 lines deleted...]
-      <c r="F487" s="2"/>
+        <v>1904</v>
+      </c>
+      <c r="F487" s="2" t="s">
+        <v>1905</v>
+      </c>
     </row>
     <row r="488" spans="1:6">
       <c r="A488" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B488" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C488" t="s">
-        <v>243</v>
+        <v>476</v>
       </c>
       <c r="D488" t="s">
-        <v>243</v>
+        <v>477</v>
       </c>
       <c r="E488" s="2" t="s">
-        <v>964</v>
-[...1 lines deleted...]
-      <c r="F488" s="2"/>
+        <v>1906</v>
+      </c>
+      <c r="F488" s="2" t="s">
+        <v>1907</v>
+      </c>
     </row>
     <row r="489" spans="1:6">
       <c r="A489" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B489" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C489" t="s">
-        <v>965</v>
+        <v>1908</v>
       </c>
       <c r="D489" t="s">
-        <v>965</v>
+        <v>1909</v>
       </c>
       <c r="E489" s="2" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="F489" s="2"/>
+        <v>1910</v>
+      </c>
+      <c r="F489" s="2" t="s">
+        <v>1911</v>
+      </c>
     </row>
     <row r="490" spans="1:6">
       <c r="A490" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B490" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C490" t="s">
-        <v>967</v>
+        <v>1912</v>
       </c>
       <c r="D490" t="s">
-        <v>967</v>
+        <v>1913</v>
       </c>
       <c r="E490" s="2" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F490" s="2"/>
+        <v>1914</v>
+      </c>
+      <c r="F490" s="2" t="s">
+        <v>1915</v>
+      </c>
     </row>
     <row r="491" spans="1:6">
       <c r="A491" t="s">
-        <v>933</v>
+        <v>1845</v>
       </c>
       <c r="B491" t="s">
-        <v>933</v>
+        <v>1846</v>
       </c>
       <c r="C491" t="s">
-        <v>718</v>
+        <v>1417</v>
       </c>
       <c r="D491" t="s">
-        <v>718</v>
+        <v>1418</v>
       </c>
       <c r="E491" s="2" t="s">
-        <v>969</v>
-[...1 lines deleted...]
-      <c r="F491" s="2"/>
+        <v>1916</v>
+      </c>
+      <c r="F491" s="2" t="s">
+        <v>1917</v>
+      </c>
     </row>
     <row r="492" spans="1:6">
       <c r="A492" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B492" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C492" t="s">
-        <v>971</v>
+        <v>1920</v>
       </c>
       <c r="D492" t="s">
-        <v>971</v>
+        <v>1921</v>
       </c>
       <c r="E492" s="2" t="s">
-        <v>972</v>
-[...1 lines deleted...]
-      <c r="F492" s="2"/>
+        <v>1922</v>
+      </c>
+      <c r="F492" s="2" t="s">
+        <v>1923</v>
+      </c>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B493" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C493" t="s">
-        <v>973</v>
+        <v>1924</v>
       </c>
       <c r="D493" t="s">
-        <v>973</v>
+        <v>1925</v>
       </c>
       <c r="E493" s="2" t="s">
-        <v>974</v>
-[...1 lines deleted...]
-      <c r="F493" s="2"/>
+        <v>1926</v>
+      </c>
+      <c r="F493" s="2" t="s">
+        <v>1927</v>
+      </c>
     </row>
     <row r="494" spans="1:6">
       <c r="A494" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B494" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C494" t="s">
-        <v>975</v>
+        <v>1928</v>
       </c>
       <c r="D494" t="s">
-        <v>975</v>
+        <v>1929</v>
       </c>
       <c r="E494" s="2" t="s">
-        <v>976</v>
-[...1 lines deleted...]
-      <c r="F494" s="2"/>
+        <v>1930</v>
+      </c>
+      <c r="F494" s="2" t="s">
+        <v>1931</v>
+      </c>
     </row>
     <row r="495" spans="1:6">
       <c r="A495" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B495" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C495" t="s">
-        <v>977</v>
+        <v>1932</v>
       </c>
       <c r="D495" t="s">
-        <v>977</v>
+        <v>1933</v>
       </c>
       <c r="E495" s="2" t="s">
-        <v>978</v>
-[...1 lines deleted...]
-      <c r="F495" s="2"/>
+        <v>1934</v>
+      </c>
+      <c r="F495" s="2" t="s">
+        <v>1935</v>
+      </c>
     </row>
     <row r="496" spans="1:6">
       <c r="A496" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B496" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C496" t="s">
-        <v>979</v>
+        <v>1936</v>
       </c>
       <c r="D496" t="s">
-        <v>979</v>
+        <v>1937</v>
       </c>
       <c r="E496" s="2" t="s">
-        <v>980</v>
-[...1 lines deleted...]
-      <c r="F496" s="2"/>
+        <v>1938</v>
+      </c>
+      <c r="F496" s="2" t="s">
+        <v>1939</v>
+      </c>
     </row>
     <row r="497" spans="1:6">
       <c r="A497" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B497" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C497" t="s">
-        <v>173</v>
+        <v>337</v>
       </c>
       <c r="D497" t="s">
-        <v>173</v>
+        <v>338</v>
       </c>
       <c r="E497" s="2" t="s">
-        <v>981</v>
-[...1 lines deleted...]
-      <c r="F497" s="2"/>
+        <v>1940</v>
+      </c>
+      <c r="F497" s="2" t="s">
+        <v>1941</v>
+      </c>
     </row>
     <row r="498" spans="1:6">
       <c r="A498" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B498" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C498" t="s">
-        <v>301</v>
+        <v>591</v>
       </c>
       <c r="D498" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="E498" s="2" t="s">
-        <v>982</v>
-[...1 lines deleted...]
-      <c r="F498" s="2"/>
+        <v>1942</v>
+      </c>
+      <c r="F498" s="2" t="s">
+        <v>1943</v>
+      </c>
     </row>
     <row r="499" spans="1:6">
       <c r="A499" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B499" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C499" t="s">
-        <v>307</v>
+        <v>602</v>
       </c>
       <c r="D499" t="s">
-        <v>307</v>
+        <v>603</v>
       </c>
       <c r="E499" s="2" t="s">
-        <v>983</v>
-[...1 lines deleted...]
-      <c r="F499" s="2"/>
+        <v>1944</v>
+      </c>
+      <c r="F499" s="2" t="s">
+        <v>1945</v>
+      </c>
     </row>
     <row r="500" spans="1:6">
       <c r="A500" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B500" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C500" t="s">
-        <v>984</v>
+        <v>1946</v>
       </c>
       <c r="D500" t="s">
-        <v>984</v>
+        <v>1947</v>
       </c>
       <c r="E500" s="2" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F500" s="2"/>
+        <v>1948</v>
+      </c>
+      <c r="F500" s="2" t="s">
+        <v>1949</v>
+      </c>
     </row>
     <row r="501" spans="1:6">
       <c r="A501" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B501" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C501" t="s">
-        <v>986</v>
+        <v>1950</v>
       </c>
       <c r="D501" t="s">
-        <v>986</v>
+        <v>1951</v>
       </c>
       <c r="E501" s="2" t="s">
-        <v>987</v>
-[...1 lines deleted...]
-      <c r="F501" s="2"/>
+        <v>1952</v>
+      </c>
+      <c r="F501" s="2" t="s">
+        <v>1953</v>
+      </c>
     </row>
     <row r="502" spans="1:6">
       <c r="A502" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B502" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C502" t="s">
-        <v>327</v>
+        <v>642</v>
       </c>
       <c r="D502" t="s">
-        <v>327</v>
+        <v>643</v>
       </c>
       <c r="E502" s="2" t="s">
-        <v>988</v>
-[...1 lines deleted...]
-      <c r="F502" s="2"/>
+        <v>1954</v>
+      </c>
+      <c r="F502" s="2" t="s">
+        <v>1955</v>
+      </c>
     </row>
     <row r="503" spans="1:6">
       <c r="A503" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B503" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C503" t="s">
-        <v>179</v>
+        <v>349</v>
       </c>
       <c r="D503" t="s">
-        <v>179</v>
+        <v>350</v>
       </c>
       <c r="E503" s="2" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F503" s="2"/>
+        <v>351</v>
+      </c>
+      <c r="F503" s="2" t="s">
+        <v>1956</v>
+      </c>
     </row>
     <row r="504" spans="1:6">
       <c r="A504" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B504" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C504" t="s">
-        <v>989</v>
+        <v>1957</v>
       </c>
       <c r="D504" t="s">
-        <v>989</v>
+        <v>1958</v>
       </c>
       <c r="E504" s="2" t="s">
-        <v>990</v>
-[...1 lines deleted...]
-      <c r="F504" s="2"/>
+        <v>1959</v>
+      </c>
+      <c r="F504" s="2" t="s">
+        <v>1960</v>
+      </c>
     </row>
     <row r="505" spans="1:6">
       <c r="A505" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B505" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C505" t="s">
-        <v>991</v>
+        <v>1961</v>
       </c>
       <c r="D505" t="s">
-        <v>991</v>
+        <v>1962</v>
       </c>
       <c r="E505" s="2" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="F505" s="2"/>
+        <v>1963</v>
+      </c>
+      <c r="F505" s="2" t="s">
+        <v>1964</v>
+      </c>
     </row>
     <row r="506" spans="1:6">
       <c r="A506" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B506" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C506" t="s">
-        <v>993</v>
+        <v>1965</v>
       </c>
       <c r="D506" t="s">
-        <v>993</v>
+        <v>1966</v>
       </c>
       <c r="E506" s="2" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F506" s="2"/>
+        <v>1967</v>
+      </c>
+      <c r="F506" s="2" t="s">
+        <v>1968</v>
+      </c>
     </row>
     <row r="507" spans="1:6">
       <c r="A507" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B507" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C507" t="s">
-        <v>995</v>
+        <v>1969</v>
       </c>
       <c r="D507" t="s">
-        <v>995</v>
+        <v>1970</v>
       </c>
       <c r="E507" s="2" t="s">
-        <v>996</v>
-[...1 lines deleted...]
-      <c r="F507" s="2"/>
+        <v>1971</v>
+      </c>
+      <c r="F507" s="2" t="s">
+        <v>1972</v>
+      </c>
     </row>
     <row r="508" spans="1:6">
       <c r="A508" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B508" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C508" t="s">
-        <v>997</v>
+        <v>1973</v>
       </c>
       <c r="D508" t="s">
-        <v>997</v>
+        <v>1974</v>
       </c>
       <c r="E508" s="2" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F508" s="2"/>
+        <v>1975</v>
+      </c>
+      <c r="F508" s="2" t="s">
+        <v>1976</v>
+      </c>
     </row>
     <row r="509" spans="1:6">
       <c r="A509" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B509" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C509" t="s">
-        <v>183</v>
+        <v>357</v>
       </c>
       <c r="D509" t="s">
-        <v>183</v>
+        <v>358</v>
       </c>
       <c r="E509" s="2" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="F509" s="2"/>
+        <v>359</v>
+      </c>
+      <c r="F509" s="2" t="s">
+        <v>1977</v>
+      </c>
     </row>
     <row r="510" spans="1:6">
       <c r="A510" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B510" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C510" t="s">
-        <v>999</v>
+        <v>1978</v>
       </c>
       <c r="D510" t="s">
-        <v>999</v>
+        <v>1979</v>
       </c>
       <c r="E510" s="2" t="s">
-        <v>1000</v>
-[...1 lines deleted...]
-      <c r="F510" s="2"/>
+        <v>1980</v>
+      </c>
+      <c r="F510" s="2" t="s">
+        <v>1981</v>
+      </c>
     </row>
     <row r="511" spans="1:6">
       <c r="A511" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B511" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C511" t="s">
-        <v>1001</v>
+        <v>1982</v>
       </c>
       <c r="D511" t="s">
-        <v>1001</v>
+        <v>1983</v>
       </c>
       <c r="E511" s="2" t="s">
-        <v>1002</v>
-[...1 lines deleted...]
-      <c r="F511" s="2"/>
+        <v>1984</v>
+      </c>
+      <c r="F511" s="2" t="s">
+        <v>1985</v>
+      </c>
     </row>
     <row r="512" spans="1:6">
       <c r="A512" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B512" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C512" t="s">
-        <v>526</v>
+        <v>1037</v>
       </c>
       <c r="D512" t="s">
-        <v>526</v>
+        <v>1038</v>
       </c>
       <c r="E512" s="2" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="F512" s="2"/>
+        <v>1377</v>
+      </c>
+      <c r="F512" s="2" t="s">
+        <v>1986</v>
+      </c>
     </row>
     <row r="513" spans="1:6">
       <c r="A513" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B513" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C513" t="s">
-        <v>1003</v>
+        <v>1987</v>
       </c>
       <c r="D513" t="s">
-        <v>1003</v>
+        <v>1988</v>
       </c>
       <c r="E513" s="2" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="F513" s="2"/>
+        <v>1989</v>
+      </c>
+      <c r="F513" s="2" t="s">
+        <v>1990</v>
+      </c>
     </row>
     <row r="514" spans="1:6">
       <c r="A514" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B514" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C514" t="s">
-        <v>1005</v>
+        <v>1991</v>
       </c>
       <c r="D514" t="s">
-        <v>1005</v>
+        <v>1992</v>
       </c>
       <c r="E514" s="2" t="s">
-        <v>1006</v>
-[...1 lines deleted...]
-      <c r="F514" s="2"/>
+        <v>1993</v>
+      </c>
+      <c r="F514" s="2" t="s">
+        <v>1994</v>
+      </c>
     </row>
     <row r="515" spans="1:6">
       <c r="A515" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B515" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C515" t="s">
-        <v>530</v>
+        <v>1045</v>
       </c>
       <c r="D515" t="s">
-        <v>530</v>
+        <v>1046</v>
       </c>
       <c r="E515" s="2" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="F515" s="2"/>
+        <v>1995</v>
+      </c>
+      <c r="F515" s="2" t="s">
+        <v>1996</v>
+      </c>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B516" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C516" t="s">
-        <v>189</v>
+        <v>369</v>
       </c>
       <c r="D516" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E516" s="2" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="F516" s="2"/>
+        <v>371</v>
+      </c>
+      <c r="F516" s="2" t="s">
+        <v>1997</v>
+      </c>
     </row>
     <row r="517" spans="1:6">
       <c r="A517" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B517" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C517" t="s">
-        <v>359</v>
+        <v>705</v>
       </c>
       <c r="D517" t="s">
-        <v>359</v>
+        <v>706</v>
       </c>
       <c r="E517" s="2" t="s">
-        <v>360</v>
-[...1 lines deleted...]
-      <c r="F517" s="2"/>
+        <v>707</v>
+      </c>
+      <c r="F517" s="2" t="s">
+        <v>1998</v>
+      </c>
     </row>
     <row r="518" spans="1:6">
       <c r="A518" t="s">
-        <v>970</v>
+        <v>1918</v>
       </c>
       <c r="B518" t="s">
-        <v>970</v>
+        <v>1919</v>
       </c>
       <c r="C518" t="s">
-        <v>1008</v>
+        <v>1999</v>
       </c>
       <c r="D518" t="s">
-        <v>1008</v>
+        <v>2000</v>
       </c>
       <c r="E518" s="2" t="s">
-        <v>1009</v>
-[...1 lines deleted...]
-      <c r="F518" s="2"/>
+        <v>2001</v>
+      </c>
+      <c r="F518" s="2" t="s">
+        <v>2002</v>
+      </c>
     </row>
     <row r="519" spans="1:6">
       <c r="A519" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B519" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C519" t="s">
-        <v>1011</v>
+        <v>2005</v>
       </c>
       <c r="D519" t="s">
-        <v>1011</v>
+        <v>2006</v>
       </c>
       <c r="E519" s="2" t="s">
-        <v>1012</v>
-[...1 lines deleted...]
-      <c r="F519" s="2"/>
+        <v>2007</v>
+      </c>
+      <c r="F519" s="2" t="s">
+        <v>2008</v>
+      </c>
     </row>
     <row r="520" spans="1:6">
       <c r="A520" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B520" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C520" t="s">
-        <v>1013</v>
+        <v>2009</v>
       </c>
       <c r="D520" t="s">
-        <v>1013</v>
+        <v>2010</v>
       </c>
       <c r="E520" s="2" t="s">
-        <v>1014</v>
-[...1 lines deleted...]
-      <c r="F520" s="2"/>
+        <v>2011</v>
+      </c>
+      <c r="F520" s="2" t="s">
+        <v>2012</v>
+      </c>
     </row>
     <row r="521" spans="1:6">
       <c r="A521" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B521" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C521" t="s">
-        <v>1015</v>
+        <v>2013</v>
       </c>
       <c r="D521" t="s">
-        <v>1015</v>
+        <v>2014</v>
       </c>
       <c r="E521" s="2" t="s">
-        <v>1016</v>
-[...1 lines deleted...]
-      <c r="F521" s="2"/>
+        <v>2015</v>
+      </c>
+      <c r="F521" s="2" t="s">
+        <v>2016</v>
+      </c>
     </row>
     <row r="522" spans="1:6">
       <c r="A522" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B522" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C522" t="s">
-        <v>1017</v>
+        <v>2017</v>
       </c>
       <c r="D522" t="s">
-        <v>1017</v>
+        <v>2018</v>
       </c>
       <c r="E522" s="2" t="s">
-        <v>1018</v>
-[...1 lines deleted...]
-      <c r="F522" s="2"/>
+        <v>2019</v>
+      </c>
+      <c r="F522" s="2" t="s">
+        <v>2020</v>
+      </c>
     </row>
     <row r="523" spans="1:6">
       <c r="A523" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B523" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C523" t="s">
-        <v>1019</v>
+        <v>2021</v>
       </c>
       <c r="D523" t="s">
-        <v>1019</v>
+        <v>2022</v>
       </c>
       <c r="E523" s="2" t="s">
-        <v>1020</v>
-[...1 lines deleted...]
-      <c r="F523" s="2"/>
+        <v>2023</v>
+      </c>
+      <c r="F523" s="2" t="s">
+        <v>2024</v>
+      </c>
     </row>
     <row r="524" spans="1:6">
       <c r="A524" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B524" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C524" t="s">
-        <v>1021</v>
+        <v>2025</v>
       </c>
       <c r="D524" t="s">
-        <v>1021</v>
+        <v>2026</v>
       </c>
       <c r="E524" s="2" t="s">
-        <v>1022</v>
-[...1 lines deleted...]
-      <c r="F524" s="2"/>
+        <v>2027</v>
+      </c>
+      <c r="F524" s="2" t="s">
+        <v>2028</v>
+      </c>
     </row>
     <row r="525" spans="1:6">
       <c r="A525" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B525" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C525" t="s">
-        <v>1023</v>
+        <v>2029</v>
       </c>
       <c r="D525" t="s">
-        <v>1023</v>
+        <v>2030</v>
       </c>
       <c r="E525" s="2" t="s">
-        <v>1024</v>
-[...1 lines deleted...]
-      <c r="F525" s="2"/>
+        <v>2031</v>
+      </c>
+      <c r="F525" s="2" t="s">
+        <v>2032</v>
+      </c>
     </row>
     <row r="526" spans="1:6">
       <c r="A526" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B526" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C526" t="s">
-        <v>1025</v>
+        <v>2033</v>
       </c>
       <c r="D526" t="s">
-        <v>1025</v>
+        <v>2034</v>
       </c>
       <c r="E526" s="2" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="F526" s="2"/>
+        <v>2035</v>
+      </c>
+      <c r="F526" s="2" t="s">
+        <v>2036</v>
+      </c>
     </row>
     <row r="527" spans="1:6">
       <c r="A527" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B527" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C527" t="s">
-        <v>1027</v>
+        <v>2037</v>
       </c>
       <c r="D527" t="s">
-        <v>1027</v>
+        <v>2038</v>
       </c>
       <c r="E527" s="2" t="s">
-        <v>1028</v>
-[...1 lines deleted...]
-      <c r="F527" s="2"/>
+        <v>2039</v>
+      </c>
+      <c r="F527" s="2" t="s">
+        <v>2040</v>
+      </c>
     </row>
     <row r="528" spans="1:6">
       <c r="A528" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B528" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C528" t="s">
-        <v>1029</v>
+        <v>2041</v>
       </c>
       <c r="D528" t="s">
-        <v>1029</v>
+        <v>2042</v>
       </c>
       <c r="E528" s="2" t="s">
-        <v>1030</v>
-[...1 lines deleted...]
-      <c r="F528" s="2"/>
+        <v>2043</v>
+      </c>
+      <c r="F528" s="2" t="s">
+        <v>2044</v>
+      </c>
     </row>
     <row r="529" spans="1:6">
       <c r="A529" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B529" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C529" t="s">
-        <v>1031</v>
+        <v>2045</v>
       </c>
       <c r="D529" t="s">
-        <v>1031</v>
+        <v>2046</v>
       </c>
       <c r="E529" s="2" t="s">
-        <v>1032</v>
-[...1 lines deleted...]
-      <c r="F529" s="2"/>
+        <v>2047</v>
+      </c>
+      <c r="F529" s="2" t="s">
+        <v>2048</v>
+      </c>
     </row>
     <row r="530" spans="1:6">
       <c r="A530" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B530" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C530" t="s">
-        <v>1033</v>
+        <v>2049</v>
       </c>
       <c r="D530" t="s">
-        <v>1033</v>
+        <v>2050</v>
       </c>
       <c r="E530" s="2" t="s">
-        <v>1034</v>
-[...1 lines deleted...]
-      <c r="F530" s="2"/>
+        <v>2051</v>
+      </c>
+      <c r="F530" s="2" t="s">
+        <v>2052</v>
+      </c>
     </row>
     <row r="531" spans="1:6">
       <c r="A531" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B531" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C531" t="s">
-        <v>1035</v>
+        <v>2053</v>
       </c>
       <c r="D531" t="s">
-        <v>1035</v>
+        <v>2054</v>
       </c>
       <c r="E531" s="2" t="s">
-        <v>1036</v>
-[...1 lines deleted...]
-      <c r="F531" s="2"/>
+        <v>2055</v>
+      </c>
+      <c r="F531" s="2" t="s">
+        <v>2056</v>
+      </c>
     </row>
     <row r="532" spans="1:6">
       <c r="A532" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B532" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C532" t="s">
-        <v>1037</v>
+        <v>2057</v>
       </c>
       <c r="D532" t="s">
-        <v>1037</v>
+        <v>2058</v>
       </c>
       <c r="E532" s="2" t="s">
-        <v>1038</v>
-[...1 lines deleted...]
-      <c r="F532" s="2"/>
+        <v>2059</v>
+      </c>
+      <c r="F532" s="2" t="s">
+        <v>2060</v>
+      </c>
     </row>
     <row r="533" spans="1:6">
       <c r="A533" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B533" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C533" t="s">
-        <v>1039</v>
+        <v>2061</v>
       </c>
       <c r="D533" t="s">
-        <v>1039</v>
+        <v>2062</v>
       </c>
       <c r="E533" s="2" t="s">
-        <v>1040</v>
-[...1 lines deleted...]
-      <c r="F533" s="2"/>
+        <v>2063</v>
+      </c>
+      <c r="F533" s="2" t="s">
+        <v>2064</v>
+      </c>
     </row>
     <row r="534" spans="1:6">
       <c r="A534" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B534" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C534" t="s">
-        <v>1041</v>
+        <v>2065</v>
       </c>
       <c r="D534" t="s">
-        <v>1041</v>
+        <v>2066</v>
       </c>
       <c r="E534" s="2" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F534" s="2"/>
+        <v>2067</v>
+      </c>
+      <c r="F534" s="2" t="s">
+        <v>2068</v>
+      </c>
     </row>
     <row r="535" spans="1:6">
       <c r="A535" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B535" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C535" t="s">
-        <v>1043</v>
+        <v>2069</v>
       </c>
       <c r="D535" t="s">
-        <v>1043</v>
+        <v>2070</v>
       </c>
       <c r="E535" s="2" t="s">
-        <v>1044</v>
-[...1 lines deleted...]
-      <c r="F535" s="2"/>
+        <v>2071</v>
+      </c>
+      <c r="F535" s="2" t="s">
+        <v>2072</v>
+      </c>
     </row>
     <row r="536" spans="1:6">
       <c r="A536" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B536" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C536" t="s">
-        <v>1045</v>
+        <v>2073</v>
       </c>
       <c r="D536" t="s">
-        <v>1045</v>
+        <v>2074</v>
       </c>
       <c r="E536" s="2" t="s">
-        <v>1046</v>
-[...1 lines deleted...]
-      <c r="F536" s="2"/>
+        <v>2075</v>
+      </c>
+      <c r="F536" s="2" t="s">
+        <v>2076</v>
+      </c>
     </row>
     <row r="537" spans="1:6">
       <c r="A537" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B537" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C537" t="s">
-        <v>1047</v>
+        <v>2077</v>
       </c>
       <c r="D537" t="s">
-        <v>1047</v>
+        <v>2078</v>
       </c>
       <c r="E537" s="2" t="s">
-        <v>1048</v>
-[...1 lines deleted...]
-      <c r="F537" s="2"/>
+        <v>2079</v>
+      </c>
+      <c r="F537" s="2" t="s">
+        <v>2080</v>
+      </c>
     </row>
     <row r="538" spans="1:6">
       <c r="A538" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B538" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C538" t="s">
-        <v>1049</v>
+        <v>2081</v>
       </c>
       <c r="D538" t="s">
-        <v>1049</v>
+        <v>2082</v>
       </c>
       <c r="E538" s="2" t="s">
-        <v>1050</v>
-[...1 lines deleted...]
-      <c r="F538" s="2"/>
+        <v>2083</v>
+      </c>
+      <c r="F538" s="2" t="s">
+        <v>2084</v>
+      </c>
     </row>
     <row r="539" spans="1:6">
       <c r="A539" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B539" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C539" t="s">
-        <v>1051</v>
+        <v>2085</v>
       </c>
       <c r="D539" t="s">
-        <v>1051</v>
+        <v>2086</v>
       </c>
       <c r="E539" s="2" t="s">
-        <v>1052</v>
-[...1 lines deleted...]
-      <c r="F539" s="2"/>
+        <v>2087</v>
+      </c>
+      <c r="F539" s="2" t="s">
+        <v>2088</v>
+      </c>
     </row>
     <row r="540" spans="1:6">
       <c r="A540" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B540" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C540" t="s">
-        <v>1053</v>
+        <v>2089</v>
       </c>
       <c r="D540" t="s">
-        <v>1053</v>
+        <v>2090</v>
       </c>
       <c r="E540" s="2" t="s">
-        <v>1054</v>
-[...1 lines deleted...]
-      <c r="F540" s="2"/>
+        <v>2091</v>
+      </c>
+      <c r="F540" s="2" t="s">
+        <v>2092</v>
+      </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B541" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C541" t="s">
-        <v>1055</v>
+        <v>2093</v>
       </c>
       <c r="D541" t="s">
-        <v>1055</v>
+        <v>2094</v>
       </c>
       <c r="E541" s="2" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F541" s="2"/>
+        <v>2095</v>
+      </c>
+      <c r="F541" s="2" t="s">
+        <v>2096</v>
+      </c>
     </row>
     <row r="542" spans="1:6">
       <c r="A542" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B542" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C542" t="s">
-        <v>1057</v>
+        <v>2097</v>
       </c>
       <c r="D542" t="s">
-        <v>1057</v>
+        <v>2098</v>
       </c>
       <c r="E542" s="2" t="s">
-        <v>1058</v>
-[...1 lines deleted...]
-      <c r="F542" s="2"/>
+        <v>2099</v>
+      </c>
+      <c r="F542" s="2" t="s">
+        <v>2100</v>
+      </c>
     </row>
     <row r="543" spans="1:6">
       <c r="A543" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B543" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C543" t="s">
-        <v>1059</v>
+        <v>2101</v>
       </c>
       <c r="D543" t="s">
-        <v>1059</v>
+        <v>2082</v>
       </c>
       <c r="E543" s="2" t="s">
-        <v>1060</v>
-[...1 lines deleted...]
-      <c r="F543" s="2"/>
+        <v>2102</v>
+      </c>
+      <c r="F543" s="2" t="s">
+        <v>2103</v>
+      </c>
     </row>
     <row r="544" spans="1:6">
       <c r="A544" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B544" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C544" t="s">
-        <v>1061</v>
+        <v>2104</v>
       </c>
       <c r="D544" t="s">
-        <v>1061</v>
+        <v>2105</v>
       </c>
       <c r="E544" s="2" t="s">
-        <v>1062</v>
-[...1 lines deleted...]
-      <c r="F544" s="2"/>
+        <v>2106</v>
+      </c>
+      <c r="F544" s="2" t="s">
+        <v>2107</v>
+      </c>
     </row>
     <row r="545" spans="1:6">
       <c r="A545" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B545" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C545" t="s">
-        <v>1063</v>
+        <v>2108</v>
       </c>
       <c r="D545" t="s">
-        <v>1063</v>
+        <v>2109</v>
       </c>
       <c r="E545" s="2" t="s">
-        <v>1064</v>
-[...1 lines deleted...]
-      <c r="F545" s="2"/>
+        <v>2110</v>
+      </c>
+      <c r="F545" s="2" t="s">
+        <v>2111</v>
+      </c>
     </row>
     <row r="546" spans="1:6">
       <c r="A546" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B546" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C546" t="s">
-        <v>1065</v>
+        <v>2112</v>
       </c>
       <c r="D546" t="s">
-        <v>1065</v>
+        <v>2113</v>
       </c>
       <c r="E546" s="2" t="s">
-        <v>1066</v>
-[...1 lines deleted...]
-      <c r="F546" s="2"/>
+        <v>2114</v>
+      </c>
+      <c r="F546" s="2" t="s">
+        <v>2115</v>
+      </c>
     </row>
     <row r="547" spans="1:6">
       <c r="A547" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B547" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C547" t="s">
-        <v>1067</v>
+        <v>2116</v>
       </c>
       <c r="D547" t="s">
-        <v>1067</v>
+        <v>2117</v>
       </c>
       <c r="E547" s="2" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="F547" s="2"/>
+        <v>2118</v>
+      </c>
+      <c r="F547" s="2" t="s">
+        <v>2119</v>
+      </c>
     </row>
     <row r="548" spans="1:6">
       <c r="A548" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B548" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C548" t="s">
-        <v>1069</v>
+        <v>2120</v>
       </c>
       <c r="D548" t="s">
-        <v>1069</v>
+        <v>2121</v>
       </c>
       <c r="E548" s="2" t="s">
-        <v>1070</v>
-[...1 lines deleted...]
-      <c r="F548" s="2"/>
+        <v>2122</v>
+      </c>
+      <c r="F548" s="2" t="s">
+        <v>2123</v>
+      </c>
     </row>
     <row r="549" spans="1:6">
       <c r="A549" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B549" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C549" t="s">
-        <v>1071</v>
+        <v>2124</v>
       </c>
       <c r="D549" t="s">
-        <v>1071</v>
+        <v>2125</v>
       </c>
       <c r="E549" s="2" t="s">
-        <v>1072</v>
-[...1 lines deleted...]
-      <c r="F549" s="2"/>
+        <v>2126</v>
+      </c>
+      <c r="F549" s="2" t="s">
+        <v>2127</v>
+      </c>
     </row>
     <row r="550" spans="1:6">
       <c r="A550" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B550" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C550" t="s">
-        <v>1073</v>
+        <v>2128</v>
       </c>
       <c r="D550" t="s">
-        <v>1073</v>
+        <v>2129</v>
       </c>
       <c r="E550" s="2" t="s">
-        <v>1074</v>
-[...1 lines deleted...]
-      <c r="F550" s="2"/>
+        <v>2130</v>
+      </c>
+      <c r="F550" s="2" t="s">
+        <v>2131</v>
+      </c>
     </row>
     <row r="551" spans="1:6">
       <c r="A551" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B551" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C551" t="s">
-        <v>1075</v>
+        <v>2132</v>
       </c>
       <c r="D551" t="s">
-        <v>1075</v>
+        <v>2133</v>
       </c>
       <c r="E551" s="2" t="s">
-        <v>1076</v>
-[...1 lines deleted...]
-      <c r="F551" s="2"/>
+        <v>2134</v>
+      </c>
+      <c r="F551" s="2" t="s">
+        <v>2135</v>
+      </c>
     </row>
     <row r="552" spans="1:6">
       <c r="A552" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B552" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C552" t="s">
-        <v>1077</v>
+        <v>2136</v>
       </c>
       <c r="D552" t="s">
-        <v>1077</v>
+        <v>2137</v>
       </c>
       <c r="E552" s="2" t="s">
-        <v>1078</v>
-[...1 lines deleted...]
-      <c r="F552" s="2"/>
+        <v>2138</v>
+      </c>
+      <c r="F552" s="2" t="s">
+        <v>2139</v>
+      </c>
     </row>
     <row r="553" spans="1:6">
       <c r="A553" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B553" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C553" t="s">
-        <v>1079</v>
+        <v>2140</v>
       </c>
       <c r="D553" t="s">
-        <v>1079</v>
+        <v>2141</v>
       </c>
       <c r="E553" s="2" t="s">
-        <v>1080</v>
-[...1 lines deleted...]
-      <c r="F553" s="2"/>
+        <v>2142</v>
+      </c>
+      <c r="F553" s="2" t="s">
+        <v>2143</v>
+      </c>
     </row>
     <row r="554" spans="1:6">
       <c r="A554" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B554" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C554" t="s">
-        <v>1081</v>
+        <v>2144</v>
       </c>
       <c r="D554" t="s">
-        <v>1081</v>
+        <v>2145</v>
       </c>
       <c r="E554" s="2" t="s">
-        <v>1082</v>
-[...1 lines deleted...]
-      <c r="F554" s="2"/>
+        <v>2146</v>
+      </c>
+      <c r="F554" s="2" t="s">
+        <v>2147</v>
+      </c>
     </row>
     <row r="555" spans="1:6">
       <c r="A555" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B555" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C555" t="s">
-        <v>1083</v>
+        <v>2148</v>
       </c>
       <c r="D555" t="s">
-        <v>1083</v>
+        <v>2149</v>
       </c>
       <c r="E555" s="2" t="s">
-        <v>1084</v>
-[...1 lines deleted...]
-      <c r="F555" s="2"/>
+        <v>2150</v>
+      </c>
+      <c r="F555" s="2" t="s">
+        <v>2151</v>
+      </c>
     </row>
     <row r="556" spans="1:6">
       <c r="A556" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B556" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C556" t="s">
-        <v>1085</v>
+        <v>2152</v>
       </c>
       <c r="D556" t="s">
-        <v>1085</v>
+        <v>2153</v>
       </c>
       <c r="E556" s="2" t="s">
-        <v>1086</v>
-[...1 lines deleted...]
-      <c r="F556" s="2"/>
+        <v>2154</v>
+      </c>
+      <c r="F556" s="2" t="s">
+        <v>2155</v>
+      </c>
     </row>
     <row r="557" spans="1:6">
       <c r="A557" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B557" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C557" t="s">
-        <v>1087</v>
+        <v>2156</v>
       </c>
       <c r="D557" t="s">
-        <v>1087</v>
+        <v>2157</v>
       </c>
       <c r="E557" s="2" t="s">
-        <v>1088</v>
-[...1 lines deleted...]
-      <c r="F557" s="2"/>
+        <v>2158</v>
+      </c>
+      <c r="F557" s="2" t="s">
+        <v>2159</v>
+      </c>
     </row>
     <row r="558" spans="1:6">
       <c r="A558" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B558" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C558" t="s">
-        <v>1089</v>
+        <v>2160</v>
       </c>
       <c r="D558" t="s">
-        <v>1089</v>
+        <v>2161</v>
       </c>
       <c r="E558" s="2" t="s">
-        <v>1090</v>
-[...1 lines deleted...]
-      <c r="F558" s="2"/>
+        <v>2162</v>
+      </c>
+      <c r="F558" s="2" t="s">
+        <v>2163</v>
+      </c>
     </row>
     <row r="559" spans="1:6">
       <c r="A559" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B559" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C559" t="s">
-        <v>1091</v>
+        <v>2164</v>
       </c>
       <c r="D559" t="s">
-        <v>1091</v>
+        <v>2165</v>
       </c>
       <c r="E559" s="2" t="s">
-        <v>1092</v>
-[...1 lines deleted...]
-      <c r="F559" s="2"/>
+        <v>2166</v>
+      </c>
+      <c r="F559" s="2" t="s">
+        <v>2167</v>
+      </c>
     </row>
     <row r="560" spans="1:6">
       <c r="A560" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B560" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C560" t="s">
-        <v>1093</v>
+        <v>2168</v>
       </c>
       <c r="D560" t="s">
-        <v>1093</v>
+        <v>2169</v>
       </c>
       <c r="E560" s="2" t="s">
-        <v>1094</v>
-[...1 lines deleted...]
-      <c r="F560" s="2"/>
+        <v>2170</v>
+      </c>
+      <c r="F560" s="2" t="s">
+        <v>2171</v>
+      </c>
     </row>
     <row r="561" spans="1:6">
       <c r="A561" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B561" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C561" t="s">
-        <v>1095</v>
+        <v>2172</v>
       </c>
       <c r="D561" t="s">
-        <v>1095</v>
+        <v>2173</v>
       </c>
       <c r="E561" s="2" t="s">
-        <v>1096</v>
-[...1 lines deleted...]
-      <c r="F561" s="2"/>
+        <v>2174</v>
+      </c>
+      <c r="F561" s="2" t="s">
+        <v>2175</v>
+      </c>
     </row>
     <row r="562" spans="1:6">
       <c r="A562" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B562" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C562" t="s">
-        <v>1097</v>
+        <v>2176</v>
       </c>
       <c r="D562" t="s">
-        <v>1097</v>
+        <v>2177</v>
       </c>
       <c r="E562" s="2" t="s">
-        <v>1098</v>
-[...1 lines deleted...]
-      <c r="F562" s="2"/>
+        <v>2178</v>
+      </c>
+      <c r="F562" s="2" t="s">
+        <v>2179</v>
+      </c>
     </row>
     <row r="563" spans="1:6">
       <c r="A563" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B563" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C563" t="s">
-        <v>1099</v>
+        <v>2180</v>
       </c>
       <c r="D563" t="s">
-        <v>1099</v>
+        <v>2181</v>
       </c>
       <c r="E563" s="2" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="F563" s="2"/>
+        <v>2182</v>
+      </c>
+      <c r="F563" s="2" t="s">
+        <v>2183</v>
+      </c>
     </row>
     <row r="564" spans="1:6">
       <c r="A564" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B564" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C564" t="s">
-        <v>1101</v>
+        <v>2184</v>
       </c>
       <c r="D564" t="s">
-        <v>1101</v>
+        <v>2185</v>
       </c>
       <c r="E564" s="2" t="s">
-        <v>1102</v>
-[...1 lines deleted...]
-      <c r="F564" s="2"/>
+        <v>2186</v>
+      </c>
+      <c r="F564" s="2" t="s">
+        <v>2187</v>
+      </c>
     </row>
     <row r="565" spans="1:6">
       <c r="A565" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B565" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C565" t="s">
-        <v>1103</v>
+        <v>2188</v>
       </c>
       <c r="D565" t="s">
-        <v>1103</v>
+        <v>2189</v>
       </c>
       <c r="E565" s="2" t="s">
-        <v>1104</v>
-[...1 lines deleted...]
-      <c r="F565" s="2"/>
+        <v>2190</v>
+      </c>
+      <c r="F565" s="2" t="s">
+        <v>2191</v>
+      </c>
     </row>
     <row r="566" spans="1:6">
       <c r="A566" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B566" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C566" t="s">
-        <v>1105</v>
+        <v>2192</v>
       </c>
       <c r="D566" t="s">
-        <v>1105</v>
+        <v>2193</v>
       </c>
       <c r="E566" s="2" t="s">
-        <v>1106</v>
-[...1 lines deleted...]
-      <c r="F566" s="2"/>
+        <v>2194</v>
+      </c>
+      <c r="F566" s="2" t="s">
+        <v>2195</v>
+      </c>
     </row>
     <row r="567" spans="1:6">
       <c r="A567" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B567" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C567" t="s">
-        <v>1107</v>
+        <v>2196</v>
       </c>
       <c r="D567" t="s">
-        <v>1107</v>
+        <v>2197</v>
       </c>
       <c r="E567" s="2" t="s">
-        <v>1108</v>
-[...1 lines deleted...]
-      <c r="F567" s="2"/>
+        <v>2198</v>
+      </c>
+      <c r="F567" s="2" t="s">
+        <v>2199</v>
+      </c>
     </row>
     <row r="568" spans="1:6">
       <c r="A568" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B568" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C568" t="s">
-        <v>1109</v>
+        <v>2200</v>
       </c>
       <c r="D568" t="s">
-        <v>1109</v>
+        <v>2197</v>
       </c>
       <c r="E568" s="2" t="s">
-        <v>1110</v>
-[...1 lines deleted...]
-      <c r="F568" s="2"/>
+        <v>2201</v>
+      </c>
+      <c r="F568" s="2" t="s">
+        <v>2202</v>
+      </c>
     </row>
     <row r="569" spans="1:6">
       <c r="A569" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B569" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C569" t="s">
-        <v>1111</v>
+        <v>2203</v>
       </c>
       <c r="D569" t="s">
-        <v>1111</v>
+        <v>2204</v>
       </c>
       <c r="E569" s="2" t="s">
-        <v>1112</v>
-[...1 lines deleted...]
-      <c r="F569" s="2"/>
+        <v>2205</v>
+      </c>
+      <c r="F569" s="2" t="s">
+        <v>2206</v>
+      </c>
     </row>
     <row r="570" spans="1:6">
       <c r="A570" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B570" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C570" t="s">
-        <v>1113</v>
+        <v>2207</v>
       </c>
       <c r="D570" t="s">
-        <v>1113</v>
+        <v>2208</v>
       </c>
       <c r="E570" s="2" t="s">
-        <v>1114</v>
-[...1 lines deleted...]
-      <c r="F570" s="2"/>
+        <v>2209</v>
+      </c>
+      <c r="F570" s="2" t="s">
+        <v>2210</v>
+      </c>
     </row>
     <row r="571" spans="1:6">
       <c r="A571" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B571" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C571" t="s">
-        <v>1115</v>
+        <v>2211</v>
       </c>
       <c r="D571" t="s">
-        <v>1115</v>
+        <v>2212</v>
       </c>
       <c r="E571" s="2" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="F571" s="2"/>
+        <v>2213</v>
+      </c>
+      <c r="F571" s="2" t="s">
+        <v>2214</v>
+      </c>
     </row>
     <row r="572" spans="1:6">
       <c r="A572" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B572" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C572" t="s">
-        <v>1117</v>
+        <v>2215</v>
       </c>
       <c r="D572" t="s">
-        <v>1117</v>
+        <v>2216</v>
       </c>
       <c r="E572" s="2" t="s">
-        <v>1118</v>
-[...1 lines deleted...]
-      <c r="F572" s="2"/>
+        <v>2217</v>
+      </c>
+      <c r="F572" s="2" t="s">
+        <v>2218</v>
+      </c>
     </row>
     <row r="573" spans="1:6">
       <c r="A573" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B573" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C573" t="s">
-        <v>1119</v>
+        <v>2219</v>
       </c>
       <c r="D573" t="s">
-        <v>1119</v>
+        <v>2220</v>
       </c>
       <c r="E573" s="2" t="s">
-        <v>1120</v>
-[...1 lines deleted...]
-      <c r="F573" s="2"/>
+        <v>2221</v>
+      </c>
+      <c r="F573" s="2" t="s">
+        <v>2222</v>
+      </c>
     </row>
     <row r="574" spans="1:6">
       <c r="A574" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B574" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C574" t="s">
-        <v>1121</v>
+        <v>2223</v>
       </c>
       <c r="D574" t="s">
-        <v>1121</v>
+        <v>2224</v>
       </c>
       <c r="E574" s="2" t="s">
-        <v>1122</v>
-[...1 lines deleted...]
-      <c r="F574" s="2"/>
+        <v>2225</v>
+      </c>
+      <c r="F574" s="2" t="s">
+        <v>2226</v>
+      </c>
     </row>
     <row r="575" spans="1:6">
       <c r="A575" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B575" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C575" t="s">
-        <v>1123</v>
+        <v>2227</v>
       </c>
       <c r="D575" t="s">
-        <v>1123</v>
+        <v>2228</v>
       </c>
       <c r="E575" s="2" t="s">
-        <v>1124</v>
-[...1 lines deleted...]
-      <c r="F575" s="2"/>
+        <v>2229</v>
+      </c>
+      <c r="F575" s="2" t="s">
+        <v>2230</v>
+      </c>
     </row>
     <row r="576" spans="1:6">
       <c r="A576" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B576" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C576" t="s">
-        <v>1125</v>
+        <v>2231</v>
       </c>
       <c r="D576" t="s">
-        <v>1125</v>
+        <v>2232</v>
       </c>
       <c r="E576" s="2" t="s">
-        <v>1126</v>
-[...1 lines deleted...]
-      <c r="F576" s="2"/>
+        <v>2233</v>
+      </c>
+      <c r="F576" s="2" t="s">
+        <v>2234</v>
+      </c>
     </row>
     <row r="577" spans="1:6">
       <c r="A577" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B577" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C577" t="s">
-        <v>1127</v>
+        <v>2235</v>
       </c>
       <c r="D577" t="s">
-        <v>1127</v>
+        <v>2236</v>
       </c>
       <c r="E577" s="2" t="s">
-        <v>1128</v>
-[...1 lines deleted...]
-      <c r="F577" s="2"/>
+        <v>2237</v>
+      </c>
+      <c r="F577" s="2" t="s">
+        <v>2238</v>
+      </c>
     </row>
     <row r="578" spans="1:6">
       <c r="A578" t="s">
-        <v>1010</v>
+        <v>2003</v>
       </c>
       <c r="B578" t="s">
-        <v>1010</v>
+        <v>2004</v>
       </c>
       <c r="C578" t="s">
-        <v>1129</v>
+        <v>2239</v>
       </c>
       <c r="D578" t="s">
-        <v>1129</v>
+        <v>2239</v>
       </c>
       <c r="E578" s="2" t="s">
-        <v>1130</v>
-[...1 lines deleted...]
-      <c r="F578" s="2"/>
+        <v>2240</v>
+      </c>
+      <c r="F578" s="2" t="s">
+        <v>2241</v>
+      </c>
     </row>
     <row r="579" spans="1:6">
       <c r="A579" t="s">
-        <v>1131</v>
+        <v>2242</v>
       </c>
       <c r="B579" t="s">
-        <v>1131</v>
+        <v>2243</v>
       </c>
       <c r="C579" t="s">
-        <v>1132</v>
+        <v>2244</v>
       </c>
       <c r="D579" t="s">
-        <v>1132</v>
+        <v>2245</v>
       </c>
       <c r="E579" s="2" t="s">
-        <v>1133</v>
-[...1 lines deleted...]
-      <c r="F579" s="2"/>
+        <v>2246</v>
+      </c>
+      <c r="F579" s="2" t="s">
+        <v>2247</v>
+      </c>
     </row>
     <row r="580" spans="1:6">
       <c r="A580" t="s">
-        <v>1131</v>
+        <v>2242</v>
       </c>
       <c r="B580" t="s">
-        <v>1131</v>
+        <v>2243</v>
       </c>
       <c r="C580" t="s">
-        <v>1134</v>
+        <v>2248</v>
       </c>
       <c r="D580" t="s">
-        <v>1134</v>
+        <v>2249</v>
       </c>
       <c r="E580" s="2" t="s">
-        <v>1135</v>
-[...1 lines deleted...]
-      <c r="F580" s="2"/>
+        <v>2250</v>
+      </c>
+      <c r="F580" s="2" t="s">
+        <v>2251</v>
+      </c>
     </row>
     <row r="581" spans="1:6">
       <c r="A581" t="s">
-        <v>1131</v>
+        <v>2242</v>
       </c>
       <c r="B581" t="s">
-        <v>1131</v>
+        <v>2243</v>
       </c>
       <c r="C581" t="s">
-        <v>1136</v>
+        <v>2252</v>
       </c>
       <c r="D581" t="s">
-        <v>1136</v>
+        <v>2253</v>
       </c>
       <c r="E581" s="2" t="s">
-        <v>1137</v>
-[...1 lines deleted...]
-      <c r="F581" s="2"/>
+        <v>2254</v>
+      </c>
+      <c r="F581" s="2" t="s">
+        <v>2255</v>
+      </c>
     </row>
     <row r="582" spans="1:6">
       <c r="A582" t="s">
-        <v>1131</v>
+        <v>2242</v>
       </c>
       <c r="B582" t="s">
-        <v>1131</v>
+        <v>2243</v>
       </c>
       <c r="C582" t="s">
-        <v>1138</v>
+        <v>2256</v>
       </c>
       <c r="D582" t="s">
-        <v>1138</v>
+        <v>2257</v>
       </c>
       <c r="E582" s="2" t="s">
-        <v>1139</v>
-[...1 lines deleted...]
-      <c r="F582" s="2"/>
+        <v>2258</v>
+      </c>
+      <c r="F582" s="2" t="s">
+        <v>2259</v>
+      </c>
     </row>
     <row r="583" spans="1:6">
       <c r="A583" t="s">
-        <v>1131</v>
+        <v>2242</v>
       </c>
       <c r="B583" t="s">
-        <v>1131</v>
+        <v>2243</v>
       </c>
       <c r="C583" t="s">
-        <v>1140</v>
+        <v>2260</v>
       </c>
       <c r="D583" t="s">
-        <v>1140</v>
+        <v>2261</v>
       </c>
       <c r="E583" s="2" t="s">
-        <v>1141</v>
-[...1 lines deleted...]
-      <c r="F583" s="2"/>
+        <v>2262</v>
+      </c>
+      <c r="F583" s="2" t="s">
+        <v>2263</v>
+      </c>
     </row>
     <row r="584" spans="1:6">
       <c r="A584" t="s">
-        <v>1131</v>
+        <v>2242</v>
       </c>
       <c r="B584" t="s">
-        <v>1131</v>
+        <v>2243</v>
       </c>
       <c r="C584" t="s">
-        <v>1142</v>
+        <v>2264</v>
       </c>
       <c r="D584" t="s">
-        <v>1142</v>
+        <v>2265</v>
       </c>
       <c r="E584" s="2" t="s">
-        <v>1143</v>
-[...1 lines deleted...]
-      <c r="F584" s="2"/>
+        <v>2266</v>
+      </c>
+      <c r="F584" s="2" t="s">
+        <v>2267</v>
+      </c>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" t="s">
-        <v>1131</v>
+        <v>2242</v>
       </c>
       <c r="B585" t="s">
-        <v>1131</v>
+        <v>2243</v>
       </c>
       <c r="C585" t="s">
-        <v>1144</v>
+        <v>2268</v>
       </c>
       <c r="D585" t="s">
-        <v>1144</v>
+        <v>2269</v>
       </c>
       <c r="E585" s="2" t="s">
-        <v>1145</v>
-[...1 lines deleted...]
-      <c r="F585" s="2"/>
+        <v>2270</v>
+      </c>
+      <c r="F585" s="2" t="s">
+        <v>2271</v>
+      </c>
     </row>
     <row r="586" spans="1:6">
       <c r="A586" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B586" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C586" t="s">
-        <v>1147</v>
+        <v>2274</v>
       </c>
       <c r="D586" t="s">
-        <v>1147</v>
+        <v>2275</v>
       </c>
       <c r="E586" s="2" t="s">
-        <v>1148</v>
-[...1 lines deleted...]
-      <c r="F586" s="2"/>
+        <v>2276</v>
+      </c>
+      <c r="F586" s="2" t="s">
+        <v>2277</v>
+      </c>
     </row>
     <row r="587" spans="1:6">
       <c r="A587" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B587" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C587" t="s">
-        <v>1027</v>
+        <v>2037</v>
       </c>
       <c r="D587" t="s">
-        <v>1027</v>
+        <v>2038</v>
       </c>
       <c r="E587" s="2" t="s">
-        <v>1149</v>
-[...1 lines deleted...]
-      <c r="F587" s="2"/>
+        <v>2278</v>
+      </c>
+      <c r="F587" s="2" t="s">
+        <v>2279</v>
+      </c>
     </row>
     <row r="588" spans="1:6">
       <c r="A588" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B588" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C588" t="s">
-        <v>1150</v>
+        <v>2280</v>
       </c>
       <c r="D588" t="s">
-        <v>1150</v>
+        <v>2281</v>
       </c>
       <c r="E588" s="2" t="s">
-        <v>1151</v>
-[...1 lines deleted...]
-      <c r="F588" s="2"/>
+        <v>2282</v>
+      </c>
+      <c r="F588" s="2" t="s">
+        <v>2283</v>
+      </c>
     </row>
     <row r="589" spans="1:6">
       <c r="A589" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B589" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C589" t="s">
-        <v>1152</v>
+        <v>2284</v>
       </c>
       <c r="D589" t="s">
-        <v>1152</v>
+        <v>2285</v>
       </c>
       <c r="E589" s="2" t="s">
-        <v>1153</v>
-[...1 lines deleted...]
-      <c r="F589" s="2"/>
+        <v>2286</v>
+      </c>
+      <c r="F589" s="2" t="s">
+        <v>2287</v>
+      </c>
     </row>
     <row r="590" spans="1:6">
       <c r="A590" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B590" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C590" t="s">
-        <v>1057</v>
+        <v>2097</v>
       </c>
       <c r="D590" t="s">
-        <v>1057</v>
+        <v>2098</v>
       </c>
       <c r="E590" s="2" t="s">
-        <v>1154</v>
-[...1 lines deleted...]
-      <c r="F590" s="2"/>
+        <v>2288</v>
+      </c>
+      <c r="F590" s="2" t="s">
+        <v>2289</v>
+      </c>
     </row>
     <row r="591" spans="1:6">
       <c r="A591" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B591" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C591" t="s">
-        <v>1071</v>
+        <v>2124</v>
       </c>
       <c r="D591" t="s">
-        <v>1071</v>
+        <v>2125</v>
       </c>
       <c r="E591" s="2" t="s">
-        <v>1155</v>
-[...1 lines deleted...]
-      <c r="F591" s="2"/>
+        <v>2290</v>
+      </c>
+      <c r="F591" s="2" t="s">
+        <v>2291</v>
+      </c>
     </row>
     <row r="592" spans="1:6">
       <c r="A592" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B592" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C592" t="s">
-        <v>1093</v>
+        <v>2168</v>
       </c>
       <c r="D592" t="s">
-        <v>1093</v>
+        <v>2169</v>
       </c>
       <c r="E592" s="2" t="s">
-        <v>1156</v>
-[...1 lines deleted...]
-      <c r="F592" s="2"/>
+        <v>2292</v>
+      </c>
+      <c r="F592" s="2" t="s">
+        <v>2293</v>
+      </c>
     </row>
     <row r="593" spans="1:6">
       <c r="A593" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B593" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C593" t="s">
-        <v>1157</v>
+        <v>2294</v>
       </c>
       <c r="D593" t="s">
-        <v>1157</v>
+        <v>2295</v>
       </c>
       <c r="E593" s="2" t="s">
-        <v>1158</v>
-[...1 lines deleted...]
-      <c r="F593" s="2"/>
+        <v>2296</v>
+      </c>
+      <c r="F593" s="2" t="s">
+        <v>2297</v>
+      </c>
     </row>
     <row r="594" spans="1:6">
       <c r="A594" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B594" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C594" t="s">
-        <v>1095</v>
+        <v>2172</v>
       </c>
       <c r="D594" t="s">
-        <v>1095</v>
+        <v>2173</v>
       </c>
       <c r="E594" s="2" t="s">
-        <v>1159</v>
-[...1 lines deleted...]
-      <c r="F594" s="2"/>
+        <v>2298</v>
+      </c>
+      <c r="F594" s="2" t="s">
+        <v>2299</v>
+      </c>
     </row>
     <row r="595" spans="1:6">
       <c r="A595" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B595" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C595" t="s">
-        <v>1160</v>
+        <v>2300</v>
       </c>
       <c r="D595" t="s">
-        <v>1160</v>
+        <v>2301</v>
       </c>
       <c r="E595" s="2" t="s">
-        <v>1161</v>
-[...1 lines deleted...]
-      <c r="F595" s="2"/>
+        <v>2302</v>
+      </c>
+      <c r="F595" s="2" t="s">
+        <v>2303</v>
+      </c>
     </row>
     <row r="596" spans="1:6">
       <c r="A596" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B596" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C596" t="s">
-        <v>1113</v>
+        <v>2207</v>
       </c>
       <c r="D596" t="s">
-        <v>1113</v>
+        <v>2208</v>
       </c>
       <c r="E596" s="2" t="s">
-        <v>1114</v>
-[...1 lines deleted...]
-      <c r="F596" s="2"/>
+        <v>2209</v>
+      </c>
+      <c r="F596" s="2" t="s">
+        <v>2304</v>
+      </c>
     </row>
     <row r="597" spans="1:6">
       <c r="A597" t="s">
-        <v>1146</v>
+        <v>2272</v>
       </c>
       <c r="B597" t="s">
-        <v>1146</v>
+        <v>2273</v>
       </c>
       <c r="C597" t="s">
-        <v>1115</v>
+        <v>2211</v>
       </c>
       <c r="D597" t="s">
-        <v>1115</v>
+        <v>2212</v>
       </c>
       <c r="E597" s="2" t="s">
-        <v>1116</v>
-[...1 lines deleted...]
-      <c r="F597" s="2"/>
+        <v>2213</v>
+      </c>
+      <c r="F597" s="2" t="s">
+        <v>2305</v>
+      </c>
     </row>
     <row r="598" spans="1:6">
       <c r="A598" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B598" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C598" t="s">
-        <v>307</v>
+        <v>602</v>
       </c>
       <c r="D598" t="s">
-        <v>307</v>
+        <v>603</v>
       </c>
       <c r="E598" s="2" t="s">
-        <v>983</v>
-[...1 lines deleted...]
-      <c r="F598" s="2"/>
+        <v>1944</v>
+      </c>
+      <c r="F598" s="2" t="s">
+        <v>2308</v>
+      </c>
     </row>
     <row r="599" spans="1:6">
       <c r="A599" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B599" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C599" t="s">
-        <v>1163</v>
+        <v>2309</v>
       </c>
       <c r="D599" t="s">
-        <v>1163</v>
+        <v>2310</v>
       </c>
       <c r="E599" s="2" t="s">
-        <v>1164</v>
-[...1 lines deleted...]
-      <c r="F599" s="2"/>
+        <v>2311</v>
+      </c>
+      <c r="F599" s="2" t="s">
+        <v>2312</v>
+      </c>
     </row>
     <row r="600" spans="1:6">
       <c r="A600" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B600" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C600" t="s">
-        <v>1165</v>
+        <v>2313</v>
       </c>
       <c r="D600" t="s">
-        <v>1165</v>
+        <v>2314</v>
       </c>
       <c r="E600" s="2" t="s">
-        <v>1166</v>
-[...1 lines deleted...]
-      <c r="F600" s="2"/>
+        <v>2315</v>
+      </c>
+      <c r="F600" s="2" t="s">
+        <v>2316</v>
+      </c>
     </row>
     <row r="601" spans="1:6">
       <c r="A601" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B601" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C601" t="s">
-        <v>1167</v>
+        <v>2317</v>
       </c>
       <c r="D601" t="s">
-        <v>1167</v>
+        <v>2318</v>
       </c>
       <c r="E601" s="2" t="s">
-        <v>1168</v>
-[...1 lines deleted...]
-      <c r="F601" s="2"/>
+        <v>2319</v>
+      </c>
+      <c r="F601" s="2" t="s">
+        <v>2320</v>
+      </c>
     </row>
     <row r="602" spans="1:6">
       <c r="A602" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B602" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C602" t="s">
-        <v>546</v>
+        <v>1076</v>
       </c>
       <c r="D602" t="s">
-        <v>546</v>
+        <v>1077</v>
       </c>
       <c r="E602" s="2" t="s">
-        <v>1169</v>
-[...1 lines deleted...]
-      <c r="F602" s="2"/>
+        <v>2321</v>
+      </c>
+      <c r="F602" s="2" t="s">
+        <v>2322</v>
+      </c>
     </row>
     <row r="603" spans="1:6">
       <c r="A603" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B603" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C603" t="s">
-        <v>1170</v>
+        <v>2323</v>
       </c>
       <c r="D603" t="s">
-        <v>1170</v>
+        <v>2324</v>
       </c>
       <c r="E603" s="2" t="s">
-        <v>1171</v>
-[...1 lines deleted...]
-      <c r="F603" s="2"/>
+        <v>2325</v>
+      </c>
+      <c r="F603" s="2" t="s">
+        <v>2326</v>
+      </c>
     </row>
     <row r="604" spans="1:6">
       <c r="A604" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B604" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C604" t="s">
-        <v>1172</v>
+        <v>2327</v>
       </c>
       <c r="D604" t="s">
-        <v>1172</v>
+        <v>1951</v>
       </c>
       <c r="E604" s="2" t="s">
-        <v>1173</v>
-[...1 lines deleted...]
-      <c r="F604" s="2"/>
+        <v>2328</v>
+      </c>
+      <c r="F604" s="2" t="s">
+        <v>2329</v>
+      </c>
     </row>
     <row r="605" spans="1:6">
       <c r="A605" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B605" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C605" t="s">
-        <v>179</v>
+        <v>349</v>
       </c>
       <c r="D605" t="s">
-        <v>179</v>
+        <v>350</v>
       </c>
       <c r="E605" s="2" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="F605" s="2"/>
+        <v>351</v>
+      </c>
+      <c r="F605" s="2" t="s">
+        <v>2330</v>
+      </c>
     </row>
     <row r="606" spans="1:6">
       <c r="A606" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B606" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C606" t="s">
-        <v>995</v>
+        <v>1969</v>
       </c>
       <c r="D606" t="s">
-        <v>995</v>
+        <v>1970</v>
       </c>
       <c r="E606" s="2" t="s">
-        <v>1174</v>
-[...1 lines deleted...]
-      <c r="F606" s="2"/>
+        <v>2331</v>
+      </c>
+      <c r="F606" s="2" t="s">
+        <v>2332</v>
+      </c>
     </row>
     <row r="607" spans="1:6">
       <c r="A607" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B607" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C607" t="s">
-        <v>1175</v>
+        <v>2333</v>
       </c>
       <c r="D607" t="s">
-        <v>1175</v>
+        <v>2334</v>
       </c>
       <c r="E607" s="2" t="s">
-        <v>1176</v>
-[...1 lines deleted...]
-      <c r="F607" s="2"/>
+        <v>2335</v>
+      </c>
+      <c r="F607" s="2" t="s">
+        <v>2336</v>
+      </c>
     </row>
     <row r="608" spans="1:6">
       <c r="A608" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B608" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C608" t="s">
-        <v>1177</v>
+        <v>2337</v>
       </c>
       <c r="D608" t="s">
-        <v>1177</v>
+        <v>2338</v>
       </c>
       <c r="E608" s="2" t="s">
-        <v>1178</v>
-[...1 lines deleted...]
-      <c r="F608" s="2"/>
+        <v>2339</v>
+      </c>
+      <c r="F608" s="2" t="s">
+        <v>2340</v>
+      </c>
     </row>
     <row r="609" spans="1:6">
       <c r="A609" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B609" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C609" t="s">
-        <v>1179</v>
+        <v>2341</v>
       </c>
       <c r="D609" t="s">
-        <v>1179</v>
+        <v>2342</v>
       </c>
       <c r="E609" s="2" t="s">
-        <v>1180</v>
-[...1 lines deleted...]
-      <c r="F609" s="2"/>
+        <v>2343</v>
+      </c>
+      <c r="F609" s="2" t="s">
+        <v>2344</v>
+      </c>
     </row>
     <row r="610" spans="1:6">
       <c r="A610" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B610" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C610" t="s">
-        <v>183</v>
+        <v>357</v>
       </c>
       <c r="D610" t="s">
-        <v>183</v>
+        <v>358</v>
       </c>
       <c r="E610" s="2" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="F610" s="2"/>
+        <v>359</v>
+      </c>
+      <c r="F610" s="2" t="s">
+        <v>2345</v>
+      </c>
     </row>
     <row r="611" spans="1:6">
       <c r="A611" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B611" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C611" t="s">
-        <v>999</v>
+        <v>1978</v>
       </c>
       <c r="D611" t="s">
-        <v>999</v>
+        <v>1979</v>
       </c>
       <c r="E611" s="2" t="s">
-        <v>1181</v>
-[...1 lines deleted...]
-      <c r="F611" s="2"/>
+        <v>2346</v>
+      </c>
+      <c r="F611" s="2" t="s">
+        <v>2347</v>
+      </c>
     </row>
     <row r="612" spans="1:6">
       <c r="A612" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B612" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C612" t="s">
-        <v>1182</v>
+        <v>2348</v>
       </c>
       <c r="D612" t="s">
-        <v>1182</v>
+        <v>2349</v>
       </c>
       <c r="E612" s="2" t="s">
-        <v>1183</v>
-[...1 lines deleted...]
-      <c r="F612" s="2"/>
+        <v>2350</v>
+      </c>
+      <c r="F612" s="2" t="s">
+        <v>2351</v>
+      </c>
     </row>
     <row r="613" spans="1:6">
       <c r="A613" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B613" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C613" t="s">
-        <v>185</v>
+        <v>361</v>
       </c>
       <c r="D613" t="s">
-        <v>185</v>
+        <v>362</v>
       </c>
       <c r="E613" s="2" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="F613" s="2"/>
+        <v>363</v>
+      </c>
+      <c r="F613" s="2" t="s">
+        <v>2352</v>
+      </c>
     </row>
     <row r="614" spans="1:6">
       <c r="A614" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B614" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C614" t="s">
-        <v>526</v>
+        <v>1037</v>
       </c>
       <c r="D614" t="s">
-        <v>526</v>
+        <v>1038</v>
       </c>
       <c r="E614" s="2" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="F614" s="2"/>
+        <v>1377</v>
+      </c>
+      <c r="F614" s="2" t="s">
+        <v>2353</v>
+      </c>
     </row>
     <row r="615" spans="1:6">
       <c r="A615" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B615" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C615" t="s">
-        <v>528</v>
+        <v>1041</v>
       </c>
       <c r="D615" t="s">
-        <v>528</v>
+        <v>1042</v>
       </c>
       <c r="E615" s="2" t="s">
-        <v>1184</v>
-[...1 lines deleted...]
-      <c r="F615" s="2"/>
+        <v>2354</v>
+      </c>
+      <c r="F615" s="2" t="s">
+        <v>2355</v>
+      </c>
     </row>
     <row r="616" spans="1:6">
       <c r="A616" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B616" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C616" t="s">
-        <v>189</v>
+        <v>369</v>
       </c>
       <c r="D616" t="s">
-        <v>189</v>
+        <v>370</v>
       </c>
       <c r="E616" s="2" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="F616" s="2"/>
+        <v>371</v>
+      </c>
+      <c r="F616" s="2" t="s">
+        <v>2356</v>
+      </c>
     </row>
     <row r="617" spans="1:6">
       <c r="A617" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B617" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C617" t="s">
-        <v>1185</v>
+        <v>2357</v>
       </c>
       <c r="D617" t="s">
-        <v>1185</v>
+        <v>2358</v>
       </c>
       <c r="E617" s="2" t="s">
-        <v>1186</v>
-[...1 lines deleted...]
-      <c r="F617" s="2"/>
+        <v>2359</v>
+      </c>
+      <c r="F617" s="2" t="s">
+        <v>2360</v>
+      </c>
     </row>
     <row r="618" spans="1:6">
       <c r="A618" t="s">
-        <v>1162</v>
+        <v>2306</v>
       </c>
       <c r="B618" t="s">
-        <v>1162</v>
+        <v>2307</v>
       </c>
       <c r="C618" t="s">
-        <v>193</v>
+        <v>377</v>
       </c>
       <c r="D618" t="s">
-        <v>193</v>
+        <v>378</v>
       </c>
       <c r="E618" s="2" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="F618" s="2"/>
+        <v>379</v>
+      </c>
+      <c r="F618" s="2" t="s">
+        <v>2361</v>
+      </c>
     </row>
     <row r="619" spans="1:6">
       <c r="A619" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B619" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C619" t="s">
-        <v>1188</v>
+        <v>2364</v>
       </c>
       <c r="D619" t="s">
-        <v>1188</v>
+        <v>2365</v>
       </c>
       <c r="E619" s="2" t="s">
-        <v>1189</v>
-[...1 lines deleted...]
-      <c r="F619" s="2"/>
+        <v>2366</v>
+      </c>
+      <c r="F619" s="2" t="s">
+        <v>2367</v>
+      </c>
     </row>
     <row r="620" spans="1:6">
       <c r="A620" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B620" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C620" t="s">
-        <v>1190</v>
+        <v>2368</v>
       </c>
       <c r="D620" t="s">
-        <v>1190</v>
+        <v>2369</v>
       </c>
       <c r="E620" s="2" t="s">
-        <v>1191</v>
-[...1 lines deleted...]
-      <c r="F620" s="2"/>
+        <v>2370</v>
+      </c>
+      <c r="F620" s="2" t="s">
+        <v>2371</v>
+      </c>
     </row>
     <row r="621" spans="1:6">
       <c r="A621" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B621" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C621" t="s">
-        <v>1192</v>
+        <v>2372</v>
       </c>
       <c r="D621" t="s">
-        <v>1192</v>
+        <v>2373</v>
       </c>
       <c r="E621" s="2" t="s">
-        <v>1193</v>
-[...1 lines deleted...]
-      <c r="F621" s="2"/>
+        <v>2374</v>
+      </c>
+      <c r="F621" s="2" t="s">
+        <v>2375</v>
+      </c>
     </row>
     <row r="622" spans="1:6">
       <c r="A622" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B622" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C622" t="s">
-        <v>1194</v>
+        <v>2376</v>
       </c>
       <c r="D622" t="s">
-        <v>1194</v>
+        <v>2377</v>
       </c>
       <c r="E622" s="2" t="s">
-        <v>1195</v>
-[...1 lines deleted...]
-      <c r="F622" s="2"/>
+        <v>2378</v>
+      </c>
+      <c r="F622" s="2" t="s">
+        <v>2379</v>
+      </c>
     </row>
     <row r="623" spans="1:6">
       <c r="A623" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B623" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C623" t="s">
-        <v>1196</v>
+        <v>2380</v>
       </c>
       <c r="D623" t="s">
-        <v>1196</v>
+        <v>2381</v>
       </c>
       <c r="E623" s="2" t="s">
-        <v>1197</v>
-[...1 lines deleted...]
-      <c r="F623" s="2"/>
+        <v>2382</v>
+      </c>
+      <c r="F623" s="2" t="s">
+        <v>2383</v>
+      </c>
     </row>
     <row r="624" spans="1:6">
       <c r="A624" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B624" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C624" t="s">
-        <v>1198</v>
+        <v>2384</v>
       </c>
       <c r="D624" t="s">
-        <v>1198</v>
+        <v>2385</v>
       </c>
       <c r="E624" s="2" t="s">
-        <v>1199</v>
-[...1 lines deleted...]
-      <c r="F624" s="2"/>
+        <v>2386</v>
+      </c>
+      <c r="F624" s="2" t="s">
+        <v>2387</v>
+      </c>
     </row>
     <row r="625" spans="1:6">
       <c r="A625" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B625" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C625" t="s">
-        <v>1200</v>
+        <v>2388</v>
       </c>
       <c r="D625" t="s">
-        <v>1200</v>
+        <v>2389</v>
       </c>
       <c r="E625" s="2" t="s">
-        <v>1201</v>
-[...1 lines deleted...]
-      <c r="F625" s="2"/>
+        <v>2390</v>
+      </c>
+      <c r="F625" s="2" t="s">
+        <v>2391</v>
+      </c>
     </row>
     <row r="626" spans="1:6">
       <c r="A626" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B626" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C626" t="s">
-        <v>1202</v>
+        <v>2392</v>
       </c>
       <c r="D626" t="s">
-        <v>1202</v>
+        <v>2393</v>
       </c>
       <c r="E626" s="2" t="s">
-        <v>1203</v>
-[...1 lines deleted...]
-      <c r="F626" s="2"/>
+        <v>2394</v>
+      </c>
+      <c r="F626" s="2" t="s">
+        <v>2395</v>
+      </c>
     </row>
     <row r="627" spans="1:6">
       <c r="A627" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B627" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C627" t="s">
-        <v>1204</v>
+        <v>2396</v>
       </c>
       <c r="D627" t="s">
-        <v>1204</v>
+        <v>2397</v>
       </c>
       <c r="E627" s="2" t="s">
-        <v>1205</v>
-[...1 lines deleted...]
-      <c r="F627" s="2"/>
+        <v>2398</v>
+      </c>
+      <c r="F627" s="2" t="s">
+        <v>2399</v>
+      </c>
     </row>
     <row r="628" spans="1:6">
       <c r="A628" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B628" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C628" t="s">
-        <v>1206</v>
+        <v>2400</v>
       </c>
       <c r="D628" t="s">
-        <v>1206</v>
+        <v>2401</v>
       </c>
       <c r="E628" s="2" t="s">
-        <v>1207</v>
-[...1 lines deleted...]
-      <c r="F628" s="2"/>
+        <v>2402</v>
+      </c>
+      <c r="F628" s="2" t="s">
+        <v>2403</v>
+      </c>
     </row>
     <row r="629" spans="1:6">
       <c r="A629" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B629" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C629" t="s">
-        <v>1208</v>
+        <v>2404</v>
       </c>
       <c r="D629" t="s">
-        <v>1208</v>
+        <v>2405</v>
       </c>
       <c r="E629" s="2" t="s">
-        <v>1209</v>
-[...1 lines deleted...]
-      <c r="F629" s="2"/>
+        <v>2406</v>
+      </c>
+      <c r="F629" s="2" t="s">
+        <v>2407</v>
+      </c>
     </row>
     <row r="630" spans="1:6">
       <c r="A630" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B630" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C630" t="s">
-        <v>1210</v>
+        <v>2408</v>
       </c>
       <c r="D630" t="s">
-        <v>1210</v>
+        <v>2409</v>
       </c>
       <c r="E630" s="2" t="s">
-        <v>1211</v>
-[...1 lines deleted...]
-      <c r="F630" s="2"/>
+        <v>2410</v>
+      </c>
+      <c r="F630" s="2" t="s">
+        <v>2411</v>
+      </c>
     </row>
     <row r="631" spans="1:6">
       <c r="A631" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B631" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C631" t="s">
-        <v>1212</v>
+        <v>2412</v>
       </c>
       <c r="D631" t="s">
-        <v>1212</v>
+        <v>2413</v>
       </c>
       <c r="E631" s="2" t="s">
-        <v>1213</v>
-[...1 lines deleted...]
-      <c r="F631" s="2"/>
+        <v>2414</v>
+      </c>
+      <c r="F631" s="2" t="s">
+        <v>2415</v>
+      </c>
     </row>
     <row r="632" spans="1:6">
       <c r="A632" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B632" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C632" t="s">
-        <v>1214</v>
+        <v>2416</v>
       </c>
       <c r="D632" t="s">
-        <v>1214</v>
+        <v>2417</v>
       </c>
       <c r="E632" s="2" t="s">
-        <v>1215</v>
-[...1 lines deleted...]
-      <c r="F632" s="2"/>
+        <v>2418</v>
+      </c>
+      <c r="F632" s="2" t="s">
+        <v>2419</v>
+      </c>
     </row>
     <row r="633" spans="1:6">
       <c r="A633" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B633" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C633" t="s">
-        <v>43</v>
+        <v>78</v>
       </c>
       <c r="D633" t="s">
-        <v>43</v>
+        <v>79</v>
       </c>
       <c r="E633" s="2" t="s">
-        <v>1216</v>
-[...1 lines deleted...]
-      <c r="F633" s="2"/>
+        <v>2420</v>
+      </c>
+      <c r="F633" s="2" t="s">
+        <v>2421</v>
+      </c>
     </row>
     <row r="634" spans="1:6">
       <c r="A634" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B634" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C634" t="s">
-        <v>1217</v>
+        <v>2422</v>
       </c>
       <c r="D634" t="s">
-        <v>1217</v>
+        <v>2423</v>
       </c>
       <c r="E634" s="2" t="s">
-        <v>1218</v>
-[...1 lines deleted...]
-      <c r="F634" s="2"/>
+        <v>2424</v>
+      </c>
+      <c r="F634" s="2" t="s">
+        <v>2425</v>
+      </c>
     </row>
     <row r="635" spans="1:6">
       <c r="A635" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B635" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C635" t="s">
-        <v>1219</v>
+        <v>2426</v>
       </c>
       <c r="D635" t="s">
-        <v>1219</v>
+        <v>2427</v>
       </c>
       <c r="E635" s="2" t="s">
-        <v>1220</v>
-[...1 lines deleted...]
-      <c r="F635" s="2"/>
+        <v>2428</v>
+      </c>
+      <c r="F635" s="2" t="s">
+        <v>2429</v>
+      </c>
     </row>
     <row r="636" spans="1:6">
       <c r="A636" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B636" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C636" t="s">
-        <v>1221</v>
+        <v>2430</v>
       </c>
       <c r="D636" t="s">
-        <v>1221</v>
+        <v>2431</v>
       </c>
       <c r="E636" s="2" t="s">
-        <v>1222</v>
-[...1 lines deleted...]
-      <c r="F636" s="2"/>
+        <v>2432</v>
+      </c>
+      <c r="F636" s="2" t="s">
+        <v>2433</v>
+      </c>
     </row>
     <row r="637" spans="1:6">
       <c r="A637" t="s">
-        <v>1187</v>
+        <v>2362</v>
       </c>
       <c r="B637" t="s">
-        <v>1187</v>
+        <v>2363</v>
       </c>
       <c r="C637" t="s">
-        <v>1223</v>
+        <v>2434</v>
       </c>
       <c r="D637" t="s">
-        <v>1223</v>
+        <v>2435</v>
       </c>
       <c r="E637" s="2" t="s">
-        <v>1224</v>
-[...1 lines deleted...]
-      <c r="F637" s="2"/>
+        <v>2436</v>
+      </c>
+      <c r="F637" s="2" t="s">
+        <v>2437</v>
+      </c>
     </row>
     <row r="638" spans="1:6">
       <c r="A638" t="s">
-        <v>1225</v>
+        <v>2438</v>
       </c>
       <c r="B638" t="s">
-        <v>1225</v>
+        <v>2439</v>
       </c>
       <c r="C638" t="s">
-        <v>1226</v>
+        <v>2440</v>
       </c>
       <c r="D638" t="s">
-        <v>1226</v>
+        <v>2441</v>
       </c>
       <c r="E638" s="2" t="s">
-        <v>1227</v>
-[...1 lines deleted...]
-      <c r="F638" s="2"/>
+        <v>2442</v>
+      </c>
+      <c r="F638" s="2" t="s">
+        <v>2443</v>
+      </c>
     </row>
     <row r="639" spans="1:6">
       <c r="A639" t="s">
-        <v>1225</v>
+        <v>2438</v>
       </c>
       <c r="B639" t="s">
-        <v>1225</v>
+        <v>2439</v>
       </c>
       <c r="C639" t="s">
-        <v>1228</v>
+        <v>2444</v>
       </c>
       <c r="D639" t="s">
-        <v>1228</v>
+        <v>2445</v>
       </c>
       <c r="E639" s="2" t="s">
-        <v>1229</v>
-[...1 lines deleted...]
-      <c r="F639" s="2"/>
+        <v>2446</v>
+      </c>
+      <c r="F639" s="2" t="s">
+        <v>2447</v>
+      </c>
     </row>
     <row r="640" spans="1:6">
       <c r="A640" t="s">
-        <v>1225</v>
+        <v>2438</v>
       </c>
       <c r="B640" t="s">
-        <v>1225</v>
+        <v>2439</v>
       </c>
       <c r="C640" t="s">
-        <v>185</v>
+        <v>361</v>
       </c>
       <c r="D640" t="s">
-        <v>185</v>
+        <v>362</v>
       </c>
       <c r="E640" s="2" t="s">
-        <v>1230</v>
-[...1 lines deleted...]
-      <c r="F640" s="2"/>
+        <v>2448</v>
+      </c>
+      <c r="F640" s="2" t="s">
+        <v>2449</v>
+      </c>
     </row>
     <row r="641" spans="1:6">
       <c r="A641" t="s">
-        <v>1225</v>
+        <v>2438</v>
       </c>
       <c r="B641" t="s">
-        <v>1225</v>
+        <v>2439</v>
       </c>
       <c r="C641" t="s">
-        <v>1231</v>
+        <v>2450</v>
       </c>
       <c r="D641" t="s">
-        <v>1231</v>
+        <v>2451</v>
       </c>
       <c r="E641" s="2" t="s">
-        <v>1232</v>
-[...1 lines deleted...]
-      <c r="F641" s="2"/>
+        <v>2452</v>
+      </c>
+      <c r="F641" s="2" t="s">
+        <v>2453</v>
+      </c>
     </row>
     <row r="642" spans="1:6">
       <c r="A642" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B642" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C642" t="s">
-        <v>1234</v>
+        <v>2456</v>
       </c>
       <c r="D642" t="s">
-        <v>1234</v>
+        <v>2457</v>
       </c>
       <c r="E642" s="2" t="s">
-        <v>1235</v>
-[...1 lines deleted...]
-      <c r="F642" s="2"/>
+        <v>2458</v>
+      </c>
+      <c r="F642" s="2" t="s">
+        <v>2459</v>
+      </c>
     </row>
     <row r="643" spans="1:6">
       <c r="A643" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B643" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C643" t="s">
-        <v>1236</v>
+        <v>2460</v>
       </c>
       <c r="D643" t="s">
-        <v>1236</v>
+        <v>2461</v>
       </c>
       <c r="E643" s="2" t="s">
-        <v>1237</v>
-[...1 lines deleted...]
-      <c r="F643" s="2"/>
+        <v>2462</v>
+      </c>
+      <c r="F643" s="2" t="s">
+        <v>2463</v>
+      </c>
     </row>
     <row r="644" spans="1:6">
       <c r="A644" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B644" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C644" t="s">
-        <v>1238</v>
+        <v>2464</v>
       </c>
       <c r="D644" t="s">
-        <v>1238</v>
+        <v>2465</v>
       </c>
       <c r="E644" s="2" t="s">
-        <v>1239</v>
-[...1 lines deleted...]
-      <c r="F644" s="2"/>
+        <v>2466</v>
+      </c>
+      <c r="F644" s="2" t="s">
+        <v>2467</v>
+      </c>
     </row>
     <row r="645" spans="1:6">
       <c r="A645" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B645" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C645" t="s">
-        <v>1240</v>
+        <v>2468</v>
       </c>
       <c r="D645" t="s">
-        <v>1240</v>
+        <v>2469</v>
       </c>
       <c r="E645" s="2" t="s">
-        <v>1241</v>
-[...1 lines deleted...]
-      <c r="F645" s="2"/>
+        <v>2470</v>
+      </c>
+      <c r="F645" s="2" t="s">
+        <v>2471</v>
+      </c>
     </row>
     <row r="646" spans="1:6">
       <c r="A646" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B646" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C646" t="s">
-        <v>1242</v>
+        <v>2472</v>
       </c>
       <c r="D646" t="s">
-        <v>1242</v>
+        <v>2473</v>
       </c>
       <c r="E646" s="2" t="s">
-        <v>1243</v>
-[...1 lines deleted...]
-      <c r="F646" s="2"/>
+        <v>2474</v>
+      </c>
+      <c r="F646" s="2" t="s">
+        <v>2475</v>
+      </c>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B647" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C647" t="s">
-        <v>1244</v>
+        <v>2476</v>
       </c>
       <c r="D647" t="s">
-        <v>1244</v>
+        <v>2477</v>
       </c>
       <c r="E647" s="2" t="s">
-        <v>1245</v>
-[...1 lines deleted...]
-      <c r="F647" s="2"/>
+        <v>2478</v>
+      </c>
+      <c r="F647" s="2" t="s">
+        <v>2479</v>
+      </c>
     </row>
     <row r="648" spans="1:6">
       <c r="A648" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B648" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C648" t="s">
-        <v>1246</v>
+        <v>2480</v>
       </c>
       <c r="D648" t="s">
-        <v>1246</v>
+        <v>2481</v>
       </c>
       <c r="E648" s="2" t="s">
-        <v>1247</v>
-[...1 lines deleted...]
-      <c r="F648" s="2"/>
+        <v>2482</v>
+      </c>
+      <c r="F648" s="2" t="s">
+        <v>2483</v>
+      </c>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B649" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C649" t="s">
-        <v>1248</v>
+        <v>2484</v>
       </c>
       <c r="D649" t="s">
-        <v>1248</v>
+        <v>2485</v>
       </c>
       <c r="E649" s="2" t="s">
-        <v>1249</v>
-[...1 lines deleted...]
-      <c r="F649" s="2"/>
+        <v>2486</v>
+      </c>
+      <c r="F649" s="2" t="s">
+        <v>2487</v>
+      </c>
     </row>
     <row r="650" spans="1:6">
       <c r="A650" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B650" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C650" t="s">
-        <v>1250</v>
+        <v>2488</v>
       </c>
       <c r="D650" t="s">
-        <v>1250</v>
+        <v>2489</v>
       </c>
       <c r="E650" s="2" t="s">
-        <v>1251</v>
-[...1 lines deleted...]
-      <c r="F650" s="2"/>
+        <v>2490</v>
+      </c>
+      <c r="F650" s="2" t="s">
+        <v>2491</v>
+      </c>
     </row>
     <row r="651" spans="1:6">
       <c r="A651" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B651" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C651" t="s">
-        <v>1252</v>
+        <v>2492</v>
       </c>
       <c r="D651" t="s">
-        <v>1252</v>
+        <v>2493</v>
       </c>
       <c r="E651" s="2" t="s">
-        <v>1253</v>
-[...1 lines deleted...]
-      <c r="F651" s="2"/>
+        <v>2494</v>
+      </c>
+      <c r="F651" s="2" t="s">
+        <v>2495</v>
+      </c>
     </row>
     <row r="652" spans="1:6">
       <c r="A652" t="s">
-        <v>1233</v>
+        <v>2454</v>
       </c>
       <c r="B652" t="s">
-        <v>1233</v>
+        <v>2455</v>
       </c>
       <c r="C652" t="s">
-        <v>1254</v>
+        <v>2496</v>
       </c>
       <c r="D652" t="s">
-        <v>1254</v>
+        <v>2497</v>
       </c>
       <c r="E652" s="2" t="s">
-        <v>1255</v>
-[...1 lines deleted...]
-      <c r="F652" s="2"/>
+        <v>2498</v>
+      </c>
+      <c r="F652" s="2" t="s">
+        <v>2499</v>
+      </c>
     </row>
     <row r="653" spans="1:6">
       <c r="A653" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B653" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C653" t="s">
-        <v>1257</v>
+        <v>2502</v>
       </c>
       <c r="D653" t="s">
-        <v>1257</v>
+        <v>2503</v>
       </c>
       <c r="E653" s="2" t="s">
-        <v>1258</v>
-[...1 lines deleted...]
-      <c r="F653" s="2"/>
+        <v>2504</v>
+      </c>
+      <c r="F653" s="2" t="s">
+        <v>2505</v>
+      </c>
     </row>
     <row r="654" spans="1:6">
       <c r="A654" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B654" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C654" t="s">
-        <v>1259</v>
+        <v>2506</v>
       </c>
       <c r="D654" t="s">
-        <v>1259</v>
+        <v>2507</v>
       </c>
       <c r="E654" s="2" t="s">
-        <v>1260</v>
-[...1 lines deleted...]
-      <c r="F654" s="2"/>
+        <v>2508</v>
+      </c>
+      <c r="F654" s="2" t="s">
+        <v>2509</v>
+      </c>
     </row>
     <row r="655" spans="1:6">
       <c r="A655" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B655" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C655" t="s">
-        <v>1261</v>
+        <v>2510</v>
       </c>
       <c r="D655" t="s">
-        <v>1261</v>
+        <v>2511</v>
       </c>
       <c r="E655" s="2" t="s">
-        <v>1262</v>
-[...1 lines deleted...]
-      <c r="F655" s="2"/>
+        <v>2512</v>
+      </c>
+      <c r="F655" s="2" t="s">
+        <v>2513</v>
+      </c>
     </row>
     <row r="656" spans="1:6">
       <c r="A656" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B656" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C656" t="s">
-        <v>1263</v>
+        <v>2514</v>
       </c>
       <c r="D656" t="s">
-        <v>1263</v>
+        <v>2515</v>
       </c>
       <c r="E656" s="2" t="s">
-        <v>1264</v>
-[...1 lines deleted...]
-      <c r="F656" s="2"/>
+        <v>2516</v>
+      </c>
+      <c r="F656" s="2" t="s">
+        <v>2517</v>
+      </c>
     </row>
     <row r="657" spans="1:6">
       <c r="A657" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B657" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C657" t="s">
-        <v>1265</v>
+        <v>2518</v>
       </c>
       <c r="D657" t="s">
-        <v>1265</v>
+        <v>2519</v>
       </c>
       <c r="E657" s="2" t="s">
-        <v>1266</v>
-[...1 lines deleted...]
-      <c r="F657" s="2"/>
+        <v>2520</v>
+      </c>
+      <c r="F657" s="2" t="s">
+        <v>2521</v>
+      </c>
     </row>
     <row r="658" spans="1:6">
       <c r="A658" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B658" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C658" t="s">
-        <v>1267</v>
+        <v>2522</v>
       </c>
       <c r="D658" t="s">
-        <v>1267</v>
+        <v>2523</v>
       </c>
       <c r="E658" s="2" t="s">
-        <v>1268</v>
-[...1 lines deleted...]
-      <c r="F658" s="2"/>
+        <v>2524</v>
+      </c>
+      <c r="F658" s="2" t="s">
+        <v>2525</v>
+      </c>
     </row>
     <row r="659" spans="1:6">
       <c r="A659" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B659" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C659" t="s">
-        <v>1269</v>
+        <v>2526</v>
       </c>
       <c r="D659" t="s">
-        <v>1269</v>
+        <v>2527</v>
       </c>
       <c r="E659" s="2" t="s">
-        <v>1270</v>
-[...1 lines deleted...]
-      <c r="F659" s="2"/>
+        <v>2528</v>
+      </c>
+      <c r="F659" s="2" t="s">
+        <v>2529</v>
+      </c>
     </row>
     <row r="660" spans="1:6">
       <c r="A660" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B660" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C660" t="s">
-        <v>1271</v>
+        <v>2530</v>
       </c>
       <c r="D660" t="s">
-        <v>1271</v>
+        <v>2531</v>
       </c>
       <c r="E660" s="2" t="s">
-        <v>1272</v>
-[...1 lines deleted...]
-      <c r="F660" s="2"/>
+        <v>2532</v>
+      </c>
+      <c r="F660" s="2" t="s">
+        <v>2533</v>
+      </c>
     </row>
     <row r="661" spans="1:6">
       <c r="A661" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B661" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C661" t="s">
-        <v>1273</v>
+        <v>2534</v>
       </c>
       <c r="D661" t="s">
-        <v>1273</v>
+        <v>2535</v>
       </c>
       <c r="E661" s="2" t="s">
-        <v>1274</v>
-[...1 lines deleted...]
-      <c r="F661" s="2"/>
+        <v>2536</v>
+      </c>
+      <c r="F661" s="2" t="s">
+        <v>2537</v>
+      </c>
     </row>
     <row r="662" spans="1:6">
       <c r="A662" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B662" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C662" t="s">
-        <v>1275</v>
+        <v>2538</v>
       </c>
       <c r="D662" t="s">
-        <v>1275</v>
+        <v>2539</v>
       </c>
       <c r="E662" s="2" t="s">
-        <v>1276</v>
-[...1 lines deleted...]
-      <c r="F662" s="2"/>
+        <v>2540</v>
+      </c>
+      <c r="F662" s="2" t="s">
+        <v>2541</v>
+      </c>
     </row>
     <row r="663" spans="1:6">
       <c r="A663" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B663" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C663" t="s">
-        <v>1277</v>
+        <v>2542</v>
       </c>
       <c r="D663" t="s">
-        <v>1277</v>
+        <v>2543</v>
       </c>
       <c r="E663" s="2" t="s">
-        <v>1278</v>
-[...1 lines deleted...]
-      <c r="F663" s="2"/>
+        <v>2544</v>
+      </c>
+      <c r="F663" s="2" t="s">
+        <v>2545</v>
+      </c>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B664" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C664" t="s">
-        <v>1279</v>
+        <v>2546</v>
       </c>
       <c r="D664" t="s">
-        <v>1279</v>
+        <v>2547</v>
       </c>
       <c r="E664" s="2" t="s">
-        <v>1280</v>
-[...1 lines deleted...]
-      <c r="F664" s="2"/>
+        <v>2548</v>
+      </c>
+      <c r="F664" s="2" t="s">
+        <v>2549</v>
+      </c>
     </row>
     <row r="665" spans="1:6">
       <c r="A665" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B665" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C665" t="s">
-        <v>325</v>
+        <v>638</v>
       </c>
       <c r="D665" t="s">
-        <v>325</v>
+        <v>639</v>
       </c>
       <c r="E665" s="2" t="s">
-        <v>1281</v>
-[...1 lines deleted...]
-      <c r="F665" s="2"/>
+        <v>2550</v>
+      </c>
+      <c r="F665" s="2" t="s">
+        <v>2551</v>
+      </c>
     </row>
     <row r="666" spans="1:6">
       <c r="A666" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B666" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C666" t="s">
-        <v>1282</v>
+        <v>2552</v>
       </c>
       <c r="D666" t="s">
-        <v>1282</v>
+        <v>2553</v>
       </c>
       <c r="E666" s="2" t="s">
-        <v>1283</v>
-[...1 lines deleted...]
-      <c r="F666" s="2"/>
+        <v>2554</v>
+      </c>
+      <c r="F666" s="2" t="s">
+        <v>2555</v>
+      </c>
     </row>
     <row r="667" spans="1:6">
       <c r="A667" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B667" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C667" t="s">
-        <v>1284</v>
+        <v>2556</v>
       </c>
       <c r="D667" t="s">
-        <v>1284</v>
+        <v>2557</v>
       </c>
       <c r="E667" s="2" t="s">
-        <v>1285</v>
-[...1 lines deleted...]
-      <c r="F667" s="2"/>
+        <v>2558</v>
+      </c>
+      <c r="F667" s="2" t="s">
+        <v>2559</v>
+      </c>
     </row>
     <row r="668" spans="1:6">
       <c r="A668" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B668" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C668" t="s">
-        <v>1286</v>
+        <v>2560</v>
       </c>
       <c r="D668" t="s">
-        <v>1286</v>
+        <v>2561</v>
       </c>
       <c r="E668" s="2" t="s">
-        <v>1287</v>
-[...1 lines deleted...]
-      <c r="F668" s="2"/>
+        <v>2562</v>
+      </c>
+      <c r="F668" s="2" t="s">
+        <v>2563</v>
+      </c>
     </row>
     <row r="669" spans="1:6">
       <c r="A669" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B669" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C669" t="s">
-        <v>1288</v>
+        <v>2564</v>
       </c>
       <c r="D669" t="s">
-        <v>1288</v>
+        <v>2565</v>
       </c>
       <c r="E669" s="2" t="s">
-        <v>1289</v>
-[...1 lines deleted...]
-      <c r="F669" s="2"/>
+        <v>2566</v>
+      </c>
+      <c r="F669" s="2" t="s">
+        <v>2567</v>
+      </c>
     </row>
     <row r="670" spans="1:6">
       <c r="A670" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B670" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C670" t="s">
-        <v>1290</v>
+        <v>2568</v>
       </c>
       <c r="D670" t="s">
-        <v>1290</v>
+        <v>2569</v>
       </c>
       <c r="E670" s="2" t="s">
-        <v>1291</v>
-[...1 lines deleted...]
-      <c r="F670" s="2"/>
+        <v>2570</v>
+      </c>
+      <c r="F670" s="2" t="s">
+        <v>2571</v>
+      </c>
     </row>
     <row r="671" spans="1:6">
       <c r="A671" t="s">
-        <v>1256</v>
+        <v>2500</v>
       </c>
       <c r="B671" t="s">
-        <v>1256</v>
+        <v>2501</v>
       </c>
       <c r="C671" t="s">
-        <v>1292</v>
+        <v>2572</v>
       </c>
       <c r="D671" t="s">
-        <v>1292</v>
+        <v>2573</v>
       </c>
       <c r="E671" s="2" t="s">
-        <v>1293</v>
-[...1 lines deleted...]
-      <c r="F671" s="2"/>
+        <v>2574</v>
+      </c>
+      <c r="F671" s="2" t="s">
+        <v>2575</v>
+      </c>
     </row>
     <row r="672" spans="1:6">
       <c r="A672" t="s">
-        <v>1294</v>
+        <v>2576</v>
       </c>
       <c r="B672" t="s">
-        <v>1294</v>
+        <v>2577</v>
       </c>
       <c r="C672" t="s">
-        <v>1295</v>
+        <v>2578</v>
       </c>
       <c r="D672" t="s">
-        <v>1295</v>
+        <v>2579</v>
       </c>
       <c r="E672" s="2" t="s">
-        <v>1296</v>
-[...1 lines deleted...]
-      <c r="F672" s="2"/>
+        <v>2580</v>
+      </c>
+      <c r="F672" s="2" t="s">
+        <v>2581</v>
+      </c>
     </row>
     <row r="673" spans="1:6">
       <c r="A673" t="s">
-        <v>1294</v>
+        <v>2576</v>
       </c>
       <c r="B673" t="s">
-        <v>1294</v>
+        <v>2577</v>
       </c>
       <c r="C673" t="s">
-        <v>1297</v>
+        <v>2582</v>
       </c>
       <c r="D673" t="s">
-        <v>1297</v>
+        <v>2583</v>
       </c>
       <c r="E673" s="2" t="s">
-        <v>1298</v>
-[...1 lines deleted...]
-      <c r="F673" s="2"/>
+        <v>2584</v>
+      </c>
+      <c r="F673" s="2" t="s">
+        <v>2585</v>
+      </c>
     </row>
     <row r="674" spans="1:6">
       <c r="A674" t="s">
-        <v>1294</v>
+        <v>2576</v>
       </c>
       <c r="B674" t="s">
-        <v>1294</v>
+        <v>2577</v>
       </c>
       <c r="C674" t="s">
-        <v>1299</v>
+        <v>2586</v>
       </c>
       <c r="D674" t="s">
-        <v>1299</v>
+        <v>2587</v>
       </c>
       <c r="E674" s="2" t="s">
-        <v>1300</v>
-[...1 lines deleted...]
-      <c r="F674" s="2"/>
+        <v>2588</v>
+      </c>
+      <c r="F674" s="2" t="s">
+        <v>2589</v>
+      </c>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" t="s">
-        <v>1294</v>
+        <v>2576</v>
       </c>
       <c r="B675" t="s">
-        <v>1294</v>
+        <v>2577</v>
       </c>
       <c r="C675" t="s">
-        <v>183</v>
+        <v>357</v>
       </c>
       <c r="D675" t="s">
-        <v>183</v>
+        <v>358</v>
       </c>
       <c r="E675" s="2" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="F675" s="2"/>
+        <v>359</v>
+      </c>
+      <c r="F675" s="2" t="s">
+        <v>2590</v>
+      </c>
     </row>
     <row r="676" spans="1:6">
       <c r="A676" t="s">
-        <v>1294</v>
+        <v>2576</v>
       </c>
       <c r="B676" t="s">
-        <v>1294</v>
+        <v>2577</v>
       </c>
       <c r="C676" t="s">
-        <v>925</v>
+        <v>1829</v>
       </c>
       <c r="D676" t="s">
-        <v>925</v>
+        <v>1830</v>
       </c>
       <c r="E676" s="2" t="s">
-        <v>1301</v>
-[...1 lines deleted...]
-      <c r="F676" s="2"/>
+        <v>2591</v>
+      </c>
+      <c r="F676" s="2" t="s">
+        <v>2592</v>
+      </c>
     </row>
     <row r="677" spans="1:6">
       <c r="A677" t="s">
-        <v>1294</v>
+        <v>2576</v>
       </c>
       <c r="B677" t="s">
-        <v>1294</v>
+        <v>2577</v>
       </c>
       <c r="C677" t="s">
-        <v>1302</v>
+        <v>2593</v>
       </c>
       <c r="D677" t="s">
-        <v>1302</v>
+        <v>2594</v>
       </c>
       <c r="E677" s="2" t="s">
-        <v>1303</v>
-[...1 lines deleted...]
-      <c r="F677" s="2"/>
+        <v>2595</v>
+      </c>
+      <c r="F677" s="2" t="s">
+        <v>2596</v>
+      </c>
     </row>
     <row r="678" spans="1:6">
       <c r="A678" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B678" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C678" t="s">
-        <v>1305</v>
+        <v>2599</v>
       </c>
       <c r="D678" t="s">
-        <v>1305</v>
+        <v>2600</v>
       </c>
       <c r="E678" s="2" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="F678" s="2"/>
+        <v>2601</v>
+      </c>
+      <c r="F678" s="2" t="s">
+        <v>2602</v>
+      </c>
     </row>
     <row r="679" spans="1:6">
       <c r="A679" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B679" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C679" t="s">
-        <v>1307</v>
+        <v>2603</v>
       </c>
       <c r="D679" t="s">
-        <v>1307</v>
+        <v>1240</v>
       </c>
       <c r="E679" s="2" t="s">
-        <v>1308</v>
-[...1 lines deleted...]
-      <c r="F679" s="2"/>
+        <v>2604</v>
+      </c>
+      <c r="F679" s="2" t="s">
+        <v>2605</v>
+      </c>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B680" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C680" t="s">
-        <v>1309</v>
+        <v>2606</v>
       </c>
       <c r="D680" t="s">
-        <v>1309</v>
+        <v>2607</v>
       </c>
       <c r="E680" s="2" t="s">
-        <v>1310</v>
-[...1 lines deleted...]
-      <c r="F680" s="2"/>
+        <v>2608</v>
+      </c>
+      <c r="F680" s="2" t="s">
+        <v>2609</v>
+      </c>
     </row>
     <row r="681" spans="1:6">
       <c r="A681" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B681" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C681" t="s">
-        <v>1311</v>
+        <v>2610</v>
       </c>
       <c r="D681" t="s">
-        <v>1311</v>
+        <v>2611</v>
       </c>
       <c r="E681" s="2" t="s">
-        <v>1312</v>
-[...1 lines deleted...]
-      <c r="F681" s="2"/>
+        <v>2612</v>
+      </c>
+      <c r="F681" s="2" t="s">
+        <v>2613</v>
+      </c>
     </row>
     <row r="682" spans="1:6">
       <c r="A682" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B682" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C682" t="s">
-        <v>1313</v>
+        <v>2614</v>
       </c>
       <c r="D682" t="s">
-        <v>1313</v>
+        <v>2615</v>
       </c>
       <c r="E682" s="2" t="s">
-        <v>1314</v>
-[...1 lines deleted...]
-      <c r="F682" s="2"/>
+        <v>2616</v>
+      </c>
+      <c r="F682" s="2" t="s">
+        <v>2617</v>
+      </c>
     </row>
     <row r="683" spans="1:6">
       <c r="A683" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B683" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C683" t="s">
-        <v>1315</v>
+        <v>2618</v>
       </c>
       <c r="D683" t="s">
-        <v>1315</v>
+        <v>2619</v>
       </c>
       <c r="E683" s="2" t="s">
-        <v>1316</v>
-[...1 lines deleted...]
-      <c r="F683" s="2"/>
+        <v>2620</v>
+      </c>
+      <c r="F683" s="2" t="s">
+        <v>2621</v>
+      </c>
     </row>
     <row r="684" spans="1:6">
       <c r="A684" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B684" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C684" t="s">
-        <v>1317</v>
+        <v>2622</v>
       </c>
       <c r="D684" t="s">
-        <v>1317</v>
+        <v>2623</v>
       </c>
       <c r="E684" s="2" t="s">
-        <v>1318</v>
-[...1 lines deleted...]
-      <c r="F684" s="2"/>
+        <v>2624</v>
+      </c>
+      <c r="F684" s="2" t="s">
+        <v>2625</v>
+      </c>
     </row>
     <row r="685" spans="1:6">
       <c r="A685" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B685" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C685" t="s">
-        <v>1319</v>
+        <v>2626</v>
       </c>
       <c r="D685" t="s">
-        <v>1319</v>
+        <v>2627</v>
       </c>
       <c r="E685" s="2" t="s">
-        <v>1320</v>
-[...1 lines deleted...]
-      <c r="F685" s="2"/>
+        <v>2628</v>
+      </c>
+      <c r="F685" s="2" t="s">
+        <v>2629</v>
+      </c>
     </row>
     <row r="686" spans="1:6">
       <c r="A686" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B686" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C686" t="s">
-        <v>1321</v>
+        <v>2630</v>
       </c>
       <c r="D686" t="s">
-        <v>1321</v>
+        <v>2631</v>
       </c>
       <c r="E686" s="2" t="s">
-        <v>1322</v>
-[...1 lines deleted...]
-      <c r="F686" s="2"/>
+        <v>2632</v>
+      </c>
+      <c r="F686" s="2" t="s">
+        <v>2633</v>
+      </c>
     </row>
     <row r="687" spans="1:6">
       <c r="A687" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B687" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C687" t="s">
-        <v>1323</v>
+        <v>2634</v>
       </c>
       <c r="D687" t="s">
-        <v>1323</v>
+        <v>2635</v>
       </c>
       <c r="E687" s="2" t="s">
-        <v>1324</v>
-[...1 lines deleted...]
-      <c r="F687" s="2"/>
+        <v>2636</v>
+      </c>
+      <c r="F687" s="2" t="s">
+        <v>2637</v>
+      </c>
     </row>
     <row r="688" spans="1:6">
       <c r="A688" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B688" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C688" t="s">
-        <v>1325</v>
+        <v>2638</v>
       </c>
       <c r="D688" t="s">
-        <v>1325</v>
+        <v>2639</v>
       </c>
       <c r="E688" s="2" t="s">
-        <v>1326</v>
-[...1 lines deleted...]
-      <c r="F688" s="2"/>
+        <v>2640</v>
+      </c>
+      <c r="F688" s="2" t="s">
+        <v>2641</v>
+      </c>
     </row>
     <row r="689" spans="1:6">
       <c r="A689" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B689" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C689" t="s">
-        <v>1327</v>
+        <v>2642</v>
       </c>
       <c r="D689" t="s">
-        <v>1327</v>
+        <v>2643</v>
       </c>
       <c r="E689" s="2" t="s">
-        <v>1328</v>
-[...1 lines deleted...]
-      <c r="F689" s="2"/>
+        <v>2644</v>
+      </c>
+      <c r="F689" s="2" t="s">
+        <v>2645</v>
+      </c>
     </row>
     <row r="690" spans="1:6">
       <c r="A690" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B690" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C690" t="s">
-        <v>530</v>
+        <v>1045</v>
       </c>
       <c r="D690" t="s">
-        <v>530</v>
+        <v>1046</v>
       </c>
       <c r="E690" s="2" t="s">
-        <v>1329</v>
-[...1 lines deleted...]
-      <c r="F690" s="2"/>
+        <v>2646</v>
+      </c>
+      <c r="F690" s="2" t="s">
+        <v>2647</v>
+      </c>
     </row>
     <row r="691" spans="1:6">
       <c r="A691" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B691" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C691" t="s">
-        <v>1330</v>
+        <v>2648</v>
       </c>
       <c r="D691" t="s">
-        <v>1330</v>
+        <v>2649</v>
       </c>
       <c r="E691" s="2" t="s">
-        <v>1331</v>
-[...1 lines deleted...]
-      <c r="F691" s="2"/>
+        <v>2650</v>
+      </c>
+      <c r="F691" s="2" t="s">
+        <v>2651</v>
+      </c>
     </row>
     <row r="692" spans="1:6">
       <c r="A692" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B692" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C692" t="s">
-        <v>1332</v>
+        <v>2652</v>
       </c>
       <c r="D692" t="s">
-        <v>1332</v>
+        <v>2653</v>
       </c>
       <c r="E692" s="2" t="s">
-        <v>1333</v>
-[...1 lines deleted...]
-      <c r="F692" s="2"/>
+        <v>2654</v>
+      </c>
+      <c r="F692" s="2" t="s">
+        <v>2655</v>
+      </c>
     </row>
     <row r="693" spans="1:6">
       <c r="A693" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B693" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C693" t="s">
-        <v>1334</v>
+        <v>2656</v>
       </c>
       <c r="D693" t="s">
-        <v>1334</v>
+        <v>2657</v>
       </c>
       <c r="E693" s="2" t="s">
-        <v>1335</v>
-[...1 lines deleted...]
-      <c r="F693" s="2"/>
+        <v>2658</v>
+      </c>
+      <c r="F693" s="2" t="s">
+        <v>2659</v>
+      </c>
     </row>
     <row r="694" spans="1:6">
       <c r="A694" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B694" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C694" t="s">
-        <v>1336</v>
+        <v>2660</v>
       </c>
       <c r="D694" t="s">
-        <v>1336</v>
+        <v>2661</v>
       </c>
       <c r="E694" s="2" t="s">
-        <v>1337</v>
-[...1 lines deleted...]
-      <c r="F694" s="2"/>
+        <v>2662</v>
+      </c>
+      <c r="F694" s="2" t="s">
+        <v>2663</v>
+      </c>
     </row>
     <row r="695" spans="1:6">
       <c r="A695" t="s">
-        <v>1304</v>
+        <v>2597</v>
       </c>
       <c r="B695" t="s">
-        <v>1304</v>
+        <v>2598</v>
       </c>
       <c r="C695" t="s">
-        <v>1338</v>
+        <v>2664</v>
       </c>
       <c r="D695" t="s">
-        <v>1338</v>
+        <v>2665</v>
       </c>
       <c r="E695" s="2" t="s">
-        <v>1339</v>
-[...1 lines deleted...]
-      <c r="F695" s="2"/>
+        <v>2666</v>
+      </c>
+      <c r="F695" s="2" t="s">
+        <v>2667</v>
+      </c>
     </row>
     <row r="696" spans="1:6">
       <c r="A696" t="s">
-        <v>1340</v>
+        <v>2668</v>
       </c>
       <c r="B696" t="s">
-        <v>1340</v>
+        <v>2669</v>
       </c>
       <c r="C696" t="s">
-        <v>1341</v>
+        <v>2670</v>
       </c>
       <c r="D696" t="s">
-        <v>1341</v>
+        <v>2671</v>
       </c>
       <c r="E696" s="2" t="s">
-        <v>1342</v>
-[...1 lines deleted...]
-      <c r="F696" s="2"/>
+        <v>2672</v>
+      </c>
+      <c r="F696" s="2" t="s">
+        <v>2673</v>
+      </c>
     </row>
     <row r="697" spans="1:6">
       <c r="A697" t="s">
-        <v>1340</v>
+        <v>2668</v>
       </c>
       <c r="B697" t="s">
-        <v>1340</v>
+        <v>2669</v>
       </c>
       <c r="C697" t="s">
-        <v>1343</v>
+        <v>2674</v>
       </c>
       <c r="D697" t="s">
-        <v>1343</v>
+        <v>2675</v>
       </c>
       <c r="E697" s="2" t="s">
-        <v>1344</v>
-[...1 lines deleted...]
-      <c r="F697" s="2"/>
+        <v>2676</v>
+      </c>
+      <c r="F697" s="2" t="s">
+        <v>2677</v>
+      </c>
     </row>
     <row r="698" spans="1:6">
       <c r="A698" t="s">
-        <v>1340</v>
+        <v>2668</v>
       </c>
       <c r="B698" t="s">
-        <v>1340</v>
+        <v>2669</v>
       </c>
       <c r="C698" t="s">
-        <v>1345</v>
+        <v>2678</v>
       </c>
       <c r="D698" t="s">
-        <v>1345</v>
+        <v>2679</v>
       </c>
       <c r="E698" s="2" t="s">
-        <v>1346</v>
-[...1 lines deleted...]
-      <c r="F698" s="2"/>
+        <v>2680</v>
+      </c>
+      <c r="F698" s="2" t="s">
+        <v>2681</v>
+      </c>
     </row>
     <row r="699" spans="1:6">
       <c r="A699" t="s">
-        <v>1340</v>
+        <v>2668</v>
       </c>
       <c r="B699" t="s">
-        <v>1340</v>
+        <v>2669</v>
       </c>
       <c r="C699" t="s">
-        <v>1347</v>
+        <v>2682</v>
       </c>
       <c r="D699" t="s">
-        <v>1347</v>
+        <v>2683</v>
       </c>
       <c r="E699" s="2" t="s">
-        <v>1348</v>
-[...1 lines deleted...]
-      <c r="F699" s="2"/>
+        <v>2684</v>
+      </c>
+      <c r="F699" s="2" t="s">
+        <v>2685</v>
+      </c>
     </row>
     <row r="700" spans="1:6">
       <c r="A700" t="s">
-        <v>1340</v>
+        <v>2668</v>
       </c>
       <c r="B700" t="s">
-        <v>1340</v>
+        <v>2669</v>
       </c>
       <c r="C700" t="s">
-        <v>1349</v>
+        <v>2686</v>
       </c>
       <c r="D700" t="s">
-        <v>1349</v>
+        <v>2687</v>
       </c>
       <c r="E700" s="2" t="s">
-        <v>1350</v>
-[...1 lines deleted...]
-      <c r="F700" s="2"/>
+        <v>2688</v>
+      </c>
+      <c r="F700" s="2" t="s">
+        <v>2689</v>
+      </c>
     </row>
     <row r="701" spans="1:6">
       <c r="A701" t="s">
-        <v>1340</v>
+        <v>2668</v>
       </c>
       <c r="B701" t="s">
-        <v>1340</v>
+        <v>2669</v>
       </c>
       <c r="C701" t="s">
-        <v>1351</v>
+        <v>2690</v>
       </c>
       <c r="D701" t="s">
-        <v>1351</v>
+        <v>2691</v>
       </c>
       <c r="E701" s="2" t="s">
-        <v>1352</v>
-[...1 lines deleted...]
-      <c r="F701" s="2"/>
+        <v>2692</v>
+      </c>
+      <c r="F701" s="2" t="s">
+        <v>2693</v>
+      </c>
     </row>
     <row r="702" spans="1:6">
       <c r="A702" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B702" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C702" t="s">
-        <v>1354</v>
+        <v>2696</v>
       </c>
       <c r="D702" t="s">
-        <v>1354</v>
+        <v>2697</v>
       </c>
       <c r="E702" s="2" t="s">
-        <v>1355</v>
-[...1 lines deleted...]
-      <c r="F702" s="2"/>
+        <v>2698</v>
+      </c>
+      <c r="F702" s="2" t="s">
+        <v>2699</v>
+      </c>
     </row>
     <row r="703" spans="1:6">
       <c r="A703" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B703" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C703" t="s">
-        <v>1356</v>
+        <v>2700</v>
       </c>
       <c r="D703" t="s">
-        <v>1356</v>
+        <v>2701</v>
       </c>
       <c r="E703" s="2" t="s">
-        <v>1357</v>
-[...1 lines deleted...]
-      <c r="F703" s="2"/>
+        <v>2702</v>
+      </c>
+      <c r="F703" s="2" t="s">
+        <v>2703</v>
+      </c>
     </row>
     <row r="704" spans="1:6">
       <c r="A704" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B704" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C704" t="s">
-        <v>1358</v>
+        <v>2704</v>
       </c>
       <c r="D704" t="s">
-        <v>1358</v>
+        <v>2705</v>
       </c>
       <c r="E704" s="2" t="s">
-        <v>1359</v>
-[...1 lines deleted...]
-      <c r="F704" s="2"/>
+        <v>2706</v>
+      </c>
+      <c r="F704" s="2" t="s">
+        <v>2707</v>
+      </c>
     </row>
     <row r="705" spans="1:6">
       <c r="A705" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B705" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C705" t="s">
-        <v>1360</v>
+        <v>2708</v>
       </c>
       <c r="D705" t="s">
-        <v>1360</v>
+        <v>2709</v>
       </c>
       <c r="E705" s="2" t="s">
-        <v>1361</v>
-[...1 lines deleted...]
-      <c r="F705" s="2"/>
+        <v>2710</v>
+      </c>
+      <c r="F705" s="2" t="s">
+        <v>2711</v>
+      </c>
     </row>
     <row r="706" spans="1:6">
       <c r="A706" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B706" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C706" t="s">
-        <v>1362</v>
+        <v>2712</v>
       </c>
       <c r="D706" t="s">
-        <v>1362</v>
+        <v>2713</v>
       </c>
       <c r="E706" s="2" t="s">
-        <v>1363</v>
-[...1 lines deleted...]
-      <c r="F706" s="2"/>
+        <v>2714</v>
+      </c>
+      <c r="F706" s="2" t="s">
+        <v>2715</v>
+      </c>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B707" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C707" t="s">
-        <v>1364</v>
+        <v>2716</v>
       </c>
       <c r="D707" t="s">
-        <v>1364</v>
+        <v>2717</v>
       </c>
       <c r="E707" s="2" t="s">
-        <v>1365</v>
-[...1 lines deleted...]
-      <c r="F707" s="2"/>
+        <v>2718</v>
+      </c>
+      <c r="F707" s="2" t="s">
+        <v>2719</v>
+      </c>
     </row>
     <row r="708" spans="1:6">
       <c r="A708" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B708" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C708" t="s">
-        <v>1366</v>
+        <v>2720</v>
       </c>
       <c r="D708" t="s">
-        <v>1366</v>
+        <v>2721</v>
       </c>
       <c r="E708" s="2" t="s">
-        <v>1367</v>
-[...1 lines deleted...]
-      <c r="F708" s="2"/>
+        <v>2722</v>
+      </c>
+      <c r="F708" s="2" t="s">
+        <v>2723</v>
+      </c>
     </row>
     <row r="709" spans="1:6">
       <c r="A709" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B709" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C709" t="s">
-        <v>1368</v>
+        <v>2724</v>
       </c>
       <c r="D709" t="s">
-        <v>1368</v>
+        <v>2725</v>
       </c>
       <c r="E709" s="2" t="s">
-        <v>1369</v>
-[...1 lines deleted...]
-      <c r="F709" s="2"/>
+        <v>2726</v>
+      </c>
+      <c r="F709" s="2" t="s">
+        <v>2727</v>
+      </c>
     </row>
     <row r="710" spans="1:6">
       <c r="A710" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B710" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C710" t="s">
-        <v>1370</v>
+        <v>2728</v>
       </c>
       <c r="D710" t="s">
-        <v>1370</v>
+        <v>2729</v>
       </c>
       <c r="E710" s="2" t="s">
-        <v>1371</v>
-[...1 lines deleted...]
-      <c r="F710" s="2"/>
+        <v>2730</v>
+      </c>
+      <c r="F710" s="2" t="s">
+        <v>2731</v>
+      </c>
     </row>
     <row r="711" spans="1:6">
       <c r="A711" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B711" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C711" t="s">
-        <v>1372</v>
+        <v>2732</v>
       </c>
       <c r="D711" t="s">
-        <v>1372</v>
+        <v>2733</v>
       </c>
       <c r="E711" s="2" t="s">
-        <v>1373</v>
-[...1 lines deleted...]
-      <c r="F711" s="2"/>
+        <v>2734</v>
+      </c>
+      <c r="F711" s="2" t="s">
+        <v>2735</v>
+      </c>
     </row>
     <row r="712" spans="1:6">
       <c r="A712" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B712" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C712" t="s">
-        <v>1374</v>
+        <v>2736</v>
       </c>
       <c r="D712" t="s">
-        <v>1374</v>
+        <v>2737</v>
       </c>
       <c r="E712" s="2" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="F712" s="2"/>
+        <v>2738</v>
+      </c>
+      <c r="F712" s="2" t="s">
+        <v>2739</v>
+      </c>
     </row>
     <row r="713" spans="1:6">
       <c r="A713" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B713" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C713" t="s">
-        <v>1063</v>
+        <v>2108</v>
       </c>
       <c r="D713" t="s">
-        <v>1063</v>
+        <v>2109</v>
       </c>
       <c r="E713" s="2" t="s">
-        <v>1376</v>
-[...1 lines deleted...]
-      <c r="F713" s="2"/>
+        <v>2740</v>
+      </c>
+      <c r="F713" s="2" t="s">
+        <v>2741</v>
+      </c>
     </row>
     <row r="714" spans="1:6">
       <c r="A714" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B714" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C714" t="s">
-        <v>1377</v>
+        <v>2742</v>
       </c>
       <c r="D714" t="s">
-        <v>1377</v>
+        <v>2338</v>
       </c>
       <c r="E714" s="2" t="s">
-        <v>1378</v>
-[...1 lines deleted...]
-      <c r="F714" s="2"/>
+        <v>2743</v>
+      </c>
+      <c r="F714" s="2" t="s">
+        <v>2744</v>
+      </c>
     </row>
     <row r="715" spans="1:6">
       <c r="A715" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B715" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C715" t="s">
-        <v>1379</v>
+        <v>2745</v>
       </c>
       <c r="D715" t="s">
-        <v>1379</v>
+        <v>2746</v>
       </c>
       <c r="E715" s="2" t="s">
-        <v>1380</v>
-[...1 lines deleted...]
-      <c r="F715" s="2"/>
+        <v>2747</v>
+      </c>
+      <c r="F715" s="2" t="s">
+        <v>2748</v>
+      </c>
     </row>
     <row r="716" spans="1:6">
       <c r="A716" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B716" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C716" t="s">
-        <v>1381</v>
+        <v>2749</v>
       </c>
       <c r="D716" t="s">
-        <v>1381</v>
+        <v>2750</v>
       </c>
       <c r="E716" s="2" t="s">
-        <v>1382</v>
-[...1 lines deleted...]
-      <c r="F716" s="2"/>
+        <v>2751</v>
+      </c>
+      <c r="F716" s="2" t="s">
+        <v>2752</v>
+      </c>
     </row>
     <row r="717" spans="1:6">
       <c r="A717" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B717" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C717" t="s">
-        <v>1383</v>
+        <v>2753</v>
       </c>
       <c r="D717" t="s">
-        <v>1383</v>
+        <v>2754</v>
       </c>
       <c r="E717" s="2" t="s">
-        <v>1384</v>
-[...1 lines deleted...]
-      <c r="F717" s="2"/>
+        <v>2755</v>
+      </c>
+      <c r="F717" s="2" t="s">
+        <v>2756</v>
+      </c>
     </row>
     <row r="718" spans="1:6">
       <c r="A718" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B718" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C718" t="s">
-        <v>785</v>
+        <v>1549</v>
       </c>
       <c r="D718" t="s">
-        <v>785</v>
+        <v>1550</v>
       </c>
       <c r="E718" s="2" t="s">
-        <v>1385</v>
-[...1 lines deleted...]
-      <c r="F718" s="2"/>
+        <v>2757</v>
+      </c>
+      <c r="F718" s="2" t="s">
+        <v>2758</v>
+      </c>
     </row>
     <row r="719" spans="1:6">
       <c r="A719" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B719" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C719" t="s">
-        <v>1386</v>
+        <v>2759</v>
       </c>
       <c r="D719" t="s">
-        <v>1386</v>
+        <v>2760</v>
       </c>
       <c r="E719" s="2" t="s">
-        <v>1387</v>
-[...1 lines deleted...]
-      <c r="F719" s="2"/>
+        <v>2761</v>
+      </c>
+      <c r="F719" s="2" t="s">
+        <v>2762</v>
+      </c>
     </row>
     <row r="720" spans="1:6">
       <c r="A720" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B720" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C720" t="s">
-        <v>1388</v>
+        <v>2763</v>
       </c>
       <c r="D720" t="s">
-        <v>1388</v>
+        <v>2764</v>
       </c>
       <c r="E720" s="2" t="s">
-        <v>1389</v>
-[...1 lines deleted...]
-      <c r="F720" s="2"/>
+        <v>2765</v>
+      </c>
+      <c r="F720" s="2" t="s">
+        <v>2766</v>
+      </c>
     </row>
     <row r="721" spans="1:6">
       <c r="A721" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B721" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C721" t="s">
-        <v>1390</v>
+        <v>2767</v>
       </c>
       <c r="D721" t="s">
-        <v>1390</v>
+        <v>2768</v>
       </c>
       <c r="E721" s="2" t="s">
-        <v>1391</v>
-[...1 lines deleted...]
-      <c r="F721" s="2"/>
+        <v>2769</v>
+      </c>
+      <c r="F721" s="2" t="s">
+        <v>2770</v>
+      </c>
     </row>
     <row r="722" spans="1:6">
       <c r="A722" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B722" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C722" t="s">
-        <v>1392</v>
+        <v>2771</v>
       </c>
       <c r="D722" t="s">
-        <v>1392</v>
+        <v>2772</v>
       </c>
       <c r="E722" s="2" t="s">
-        <v>1393</v>
-[...1 lines deleted...]
-      <c r="F722" s="2"/>
+        <v>2773</v>
+      </c>
+      <c r="F722" s="2" t="s">
+        <v>2774</v>
+      </c>
     </row>
     <row r="723" spans="1:6">
       <c r="A723" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B723" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C723" t="s">
-        <v>1250</v>
+        <v>2488</v>
       </c>
       <c r="D723" t="s">
-        <v>1250</v>
+        <v>2489</v>
       </c>
       <c r="E723" s="2" t="s">
-        <v>1394</v>
-[...1 lines deleted...]
-      <c r="F723" s="2"/>
+        <v>2775</v>
+      </c>
+      <c r="F723" s="2" t="s">
+        <v>2776</v>
+      </c>
     </row>
     <row r="724" spans="1:6">
       <c r="A724" t="s">
-        <v>1353</v>
+        <v>2694</v>
       </c>
       <c r="B724" t="s">
-        <v>1353</v>
+        <v>2695</v>
       </c>
       <c r="C724" t="s">
-        <v>1395</v>
+        <v>2777</v>
       </c>
       <c r="D724" t="s">
-        <v>1395</v>
+        <v>2778</v>
       </c>
       <c r="E724" s="2" t="s">
-        <v>1396</v>
-[...1 lines deleted...]
-      <c r="F724" s="2"/>
+        <v>2779</v>
+      </c>
+      <c r="F724" s="2" t="s">
+        <v>2780</v>
+      </c>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B725" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C725" t="s">
-        <v>1398</v>
+        <v>2783</v>
       </c>
       <c r="D725" t="s">
-        <v>1398</v>
+        <v>2784</v>
       </c>
       <c r="E725" s="2" t="s">
-        <v>1399</v>
-[...1 lines deleted...]
-      <c r="F725" s="2"/>
+        <v>2785</v>
+      </c>
+      <c r="F725" s="2" t="s">
+        <v>2786</v>
+      </c>
     </row>
     <row r="726" spans="1:6">
       <c r="A726" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B726" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C726" t="s">
-        <v>1400</v>
+        <v>2787</v>
       </c>
       <c r="D726" t="s">
-        <v>1400</v>
+        <v>2788</v>
       </c>
       <c r="E726" s="2" t="s">
-        <v>1401</v>
-[...1 lines deleted...]
-      <c r="F726" s="2"/>
+        <v>2789</v>
+      </c>
+      <c r="F726" s="2" t="s">
+        <v>2790</v>
+      </c>
     </row>
     <row r="727" spans="1:6">
       <c r="A727" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B727" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C727" t="s">
-        <v>1402</v>
+        <v>2791</v>
       </c>
       <c r="D727" t="s">
-        <v>1402</v>
+        <v>2792</v>
       </c>
       <c r="E727" s="2" t="s">
-        <v>1403</v>
-[...1 lines deleted...]
-      <c r="F727" s="2"/>
+        <v>2793</v>
+      </c>
+      <c r="F727" s="2" t="s">
+        <v>2794</v>
+      </c>
     </row>
     <row r="728" spans="1:6">
       <c r="A728" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B728" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C728" t="s">
-        <v>1404</v>
+        <v>2795</v>
       </c>
       <c r="D728" t="s">
-        <v>1404</v>
+        <v>2796</v>
       </c>
       <c r="E728" s="2" t="s">
-        <v>1405</v>
-[...1 lines deleted...]
-      <c r="F728" s="2"/>
+        <v>2797</v>
+      </c>
+      <c r="F728" s="2" t="s">
+        <v>2798</v>
+      </c>
     </row>
     <row r="729" spans="1:6">
       <c r="A729" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B729" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C729" t="s">
-        <v>1406</v>
+        <v>2799</v>
       </c>
       <c r="D729" t="s">
-        <v>1406</v>
+        <v>2800</v>
       </c>
       <c r="E729" s="2" t="s">
-        <v>1407</v>
-[...1 lines deleted...]
-      <c r="F729" s="2"/>
+        <v>2801</v>
+      </c>
+      <c r="F729" s="2" t="s">
+        <v>2802</v>
+      </c>
     </row>
     <row r="730" spans="1:6">
       <c r="A730" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B730" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C730" t="s">
-        <v>1408</v>
+        <v>2803</v>
       </c>
       <c r="D730" t="s">
-        <v>1408</v>
+        <v>2804</v>
       </c>
       <c r="E730" s="2" t="s">
-        <v>1409</v>
-[...1 lines deleted...]
-      <c r="F730" s="2"/>
+        <v>2805</v>
+      </c>
+      <c r="F730" s="2" t="s">
+        <v>2806</v>
+      </c>
     </row>
     <row r="731" spans="1:6">
       <c r="A731" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B731" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C731" t="s">
-        <v>1410</v>
+        <v>2807</v>
       </c>
       <c r="D731" t="s">
-        <v>1410</v>
+        <v>2808</v>
       </c>
       <c r="E731" s="2" t="s">
-        <v>1411</v>
-[...1 lines deleted...]
-      <c r="F731" s="2"/>
+        <v>2809</v>
+      </c>
+      <c r="F731" s="2" t="s">
+        <v>2810</v>
+      </c>
     </row>
     <row r="732" spans="1:6">
       <c r="A732" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B732" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C732" t="s">
-        <v>1412</v>
+        <v>2811</v>
       </c>
       <c r="D732" t="s">
-        <v>1412</v>
+        <v>2811</v>
       </c>
       <c r="E732" s="2" t="s">
-        <v>1413</v>
-[...1 lines deleted...]
-      <c r="F732" s="2"/>
+        <v>2812</v>
+      </c>
+      <c r="F732" s="2" t="s">
+        <v>2813</v>
+      </c>
     </row>
     <row r="733" spans="1:6">
       <c r="A733" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B733" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C733" t="s">
-        <v>1414</v>
+        <v>2814</v>
       </c>
       <c r="D733" t="s">
-        <v>1414</v>
+        <v>2815</v>
       </c>
       <c r="E733" s="2" t="s">
-        <v>1415</v>
-[...1 lines deleted...]
-      <c r="F733" s="2"/>
+        <v>2816</v>
+      </c>
+      <c r="F733" s="2" t="s">
+        <v>2817</v>
+      </c>
     </row>
     <row r="734" spans="1:6">
       <c r="A734" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B734" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C734" t="s">
-        <v>1416</v>
+        <v>2818</v>
       </c>
       <c r="D734" t="s">
-        <v>1416</v>
+        <v>2819</v>
       </c>
       <c r="E734" s="2" t="s">
-        <v>1417</v>
-[...1 lines deleted...]
-      <c r="F734" s="2"/>
+        <v>2820</v>
+      </c>
+      <c r="F734" s="2" t="s">
+        <v>2821</v>
+      </c>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B735" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C735" t="s">
-        <v>1418</v>
+        <v>2822</v>
       </c>
       <c r="D735" t="s">
-        <v>1418</v>
+        <v>2822</v>
       </c>
       <c r="E735" s="2" t="s">
-        <v>1419</v>
-[...1 lines deleted...]
-      <c r="F735" s="2"/>
+        <v>2823</v>
+      </c>
+      <c r="F735" s="2" t="s">
+        <v>2824</v>
+      </c>
     </row>
     <row r="736" spans="1:6">
       <c r="A736" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B736" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C736" t="s">
-        <v>1420</v>
+        <v>2825</v>
       </c>
       <c r="D736" t="s">
-        <v>1420</v>
+        <v>2826</v>
       </c>
       <c r="E736" s="2" t="s">
-        <v>1421</v>
-[...1 lines deleted...]
-      <c r="F736" s="2"/>
+        <v>2827</v>
+      </c>
+      <c r="F736" s="2" t="s">
+        <v>2828</v>
+      </c>
     </row>
     <row r="737" spans="1:6">
       <c r="A737" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B737" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C737" t="s">
-        <v>1422</v>
+        <v>2829</v>
       </c>
       <c r="D737" t="s">
-        <v>1422</v>
+        <v>2829</v>
       </c>
       <c r="E737" s="2" t="s">
-        <v>1423</v>
-[...1 lines deleted...]
-      <c r="F737" s="2"/>
+        <v>2830</v>
+      </c>
+      <c r="F737" s="2" t="s">
+        <v>2831</v>
+      </c>
     </row>
     <row r="738" spans="1:6">
       <c r="A738" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B738" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C738" t="s">
-        <v>1424</v>
+        <v>2832</v>
       </c>
       <c r="D738" t="s">
-        <v>1424</v>
+        <v>2833</v>
       </c>
       <c r="E738" s="2" t="s">
-        <v>1425</v>
-[...1 lines deleted...]
-      <c r="F738" s="2"/>
+        <v>2834</v>
+      </c>
+      <c r="F738" s="2" t="s">
+        <v>2835</v>
+      </c>
     </row>
     <row r="739" spans="1:6">
       <c r="A739" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B739" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C739" t="s">
-        <v>1426</v>
+        <v>2836</v>
       </c>
       <c r="D739" t="s">
-        <v>1426</v>
+        <v>2837</v>
       </c>
       <c r="E739" s="2" t="s">
-        <v>1427</v>
-[...1 lines deleted...]
-      <c r="F739" s="2"/>
+        <v>2838</v>
+      </c>
+      <c r="F739" s="2" t="s">
+        <v>2839</v>
+      </c>
     </row>
     <row r="740" spans="1:6">
       <c r="A740" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B740" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C740" t="s">
-        <v>1428</v>
+        <v>2840</v>
       </c>
       <c r="D740" t="s">
-        <v>1428</v>
+        <v>2841</v>
       </c>
       <c r="E740" s="2" t="s">
-        <v>1429</v>
-[...1 lines deleted...]
-      <c r="F740" s="2"/>
+        <v>2842</v>
+      </c>
+      <c r="F740" s="2" t="s">
+        <v>2843</v>
+      </c>
     </row>
     <row r="741" spans="1:6">
       <c r="A741" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B741" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C741" t="s">
-        <v>1430</v>
+        <v>2844</v>
       </c>
       <c r="D741" t="s">
-        <v>1430</v>
+        <v>2845</v>
       </c>
       <c r="E741" s="2" t="s">
-        <v>1431</v>
-[...1 lines deleted...]
-      <c r="F741" s="2"/>
+        <v>2846</v>
+      </c>
+      <c r="F741" s="2" t="s">
+        <v>2847</v>
+      </c>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B742" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C742" t="s">
-        <v>1432</v>
+        <v>2848</v>
       </c>
       <c r="D742" t="s">
-        <v>1432</v>
+        <v>2849</v>
       </c>
       <c r="E742" s="2" t="s">
-        <v>1433</v>
-[...1 lines deleted...]
-      <c r="F742" s="2"/>
+        <v>2850</v>
+      </c>
+      <c r="F742" s="2" t="s">
+        <v>2851</v>
+      </c>
     </row>
     <row r="743" spans="1:6">
       <c r="A743" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B743" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C743" t="s">
-        <v>1434</v>
+        <v>2852</v>
       </c>
       <c r="D743" t="s">
-        <v>1434</v>
+        <v>2853</v>
       </c>
       <c r="E743" s="2" t="s">
-        <v>1435</v>
-[...1 lines deleted...]
-      <c r="F743" s="2"/>
+        <v>2854</v>
+      </c>
+      <c r="F743" s="2" t="s">
+        <v>2855</v>
+      </c>
     </row>
     <row r="744" spans="1:6">
       <c r="A744" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B744" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C744" t="s">
-        <v>1436</v>
+        <v>2856</v>
       </c>
       <c r="D744" t="s">
-        <v>1436</v>
+        <v>2857</v>
       </c>
       <c r="E744" s="2" t="s">
-        <v>1437</v>
-[...1 lines deleted...]
-      <c r="F744" s="2"/>
+        <v>2858</v>
+      </c>
+      <c r="F744" s="2" t="s">
+        <v>2859</v>
+      </c>
     </row>
     <row r="745" spans="1:6">
       <c r="A745" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B745" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C745" t="s">
-        <v>39</v>
+        <v>70</v>
       </c>
       <c r="D745" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="E745" s="2" t="s">
-        <v>1438</v>
-[...1 lines deleted...]
-      <c r="F745" s="2"/>
+        <v>2860</v>
+      </c>
+      <c r="F745" s="2" t="s">
+        <v>2861</v>
+      </c>
     </row>
     <row r="746" spans="1:6">
       <c r="A746" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B746" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C746" t="s">
-        <v>1439</v>
+        <v>2862</v>
       </c>
       <c r="D746" t="s">
-        <v>1439</v>
+        <v>2863</v>
       </c>
       <c r="E746" s="2" t="s">
-        <v>1440</v>
-[...1 lines deleted...]
-      <c r="F746" s="2"/>
+        <v>2864</v>
+      </c>
+      <c r="F746" s="2" t="s">
+        <v>2865</v>
+      </c>
     </row>
     <row r="747" spans="1:6">
       <c r="A747" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B747" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C747" t="s">
-        <v>245</v>
+        <v>480</v>
       </c>
       <c r="D747" t="s">
-        <v>245</v>
+        <v>481</v>
       </c>
       <c r="E747" s="2" t="s">
-        <v>1441</v>
-[...1 lines deleted...]
-      <c r="F747" s="2"/>
+        <v>2866</v>
+      </c>
+      <c r="F747" s="2" t="s">
+        <v>2867</v>
+      </c>
     </row>
     <row r="748" spans="1:6">
       <c r="A748" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B748" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C748" t="s">
-        <v>1442</v>
+        <v>2868</v>
       </c>
       <c r="D748" t="s">
-        <v>1442</v>
+        <v>2869</v>
       </c>
       <c r="E748" s="2" t="s">
-        <v>1443</v>
-[...1 lines deleted...]
-      <c r="F748" s="2"/>
+        <v>2870</v>
+      </c>
+      <c r="F748" s="2" t="s">
+        <v>2871</v>
+      </c>
     </row>
     <row r="749" spans="1:6">
       <c r="A749" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B749" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C749" t="s">
-        <v>1444</v>
+        <v>2872</v>
       </c>
       <c r="D749" t="s">
-        <v>1444</v>
+        <v>2872</v>
       </c>
       <c r="E749" s="2" t="s">
-        <v>1445</v>
-[...1 lines deleted...]
-      <c r="F749" s="2"/>
+        <v>2873</v>
+      </c>
+      <c r="F749" s="2" t="s">
+        <v>2874</v>
+      </c>
     </row>
     <row r="750" spans="1:6">
       <c r="A750" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B750" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C750" t="s">
-        <v>1446</v>
+        <v>2875</v>
       </c>
       <c r="D750" t="s">
-        <v>1446</v>
+        <v>2876</v>
       </c>
       <c r="E750" s="2" t="s">
-        <v>1447</v>
-[...1 lines deleted...]
-      <c r="F750" s="2"/>
+        <v>2877</v>
+      </c>
+      <c r="F750" s="2" t="s">
+        <v>2878</v>
+      </c>
     </row>
     <row r="751" spans="1:6">
       <c r="A751" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B751" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C751" t="s">
-        <v>1448</v>
+        <v>2879</v>
       </c>
       <c r="D751" t="s">
-        <v>1448</v>
+        <v>2880</v>
       </c>
       <c r="E751" s="2" t="s">
-        <v>1449</v>
-[...1 lines deleted...]
-      <c r="F751" s="2"/>
+        <v>2881</v>
+      </c>
+      <c r="F751" s="2" t="s">
+        <v>2882</v>
+      </c>
     </row>
     <row r="752" spans="1:6">
       <c r="A752" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B752" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C752" t="s">
-        <v>1450</v>
+        <v>2883</v>
       </c>
       <c r="D752" t="s">
-        <v>1450</v>
+        <v>2884</v>
       </c>
       <c r="E752" s="2" t="s">
-        <v>1451</v>
-[...1 lines deleted...]
-      <c r="F752" s="2"/>
+        <v>2885</v>
+      </c>
+      <c r="F752" s="2" t="s">
+        <v>2886</v>
+      </c>
     </row>
     <row r="753" spans="1:6">
       <c r="A753" t="s">
-        <v>1397</v>
+        <v>2781</v>
       </c>
       <c r="B753" t="s">
-        <v>1397</v>
+        <v>2782</v>
       </c>
       <c r="C753" t="s">
-        <v>1452</v>
+        <v>2887</v>
       </c>
       <c r="D753" t="s">
-        <v>1452</v>
+        <v>2888</v>
       </c>
       <c r="E753" s="2" t="s">
-        <v>1453</v>
-[...1 lines deleted...]
-      <c r="F753" s="2"/>
+        <v>2889</v>
+      </c>
+      <c r="F753" s="2" t="s">
+        <v>2890</v>
+      </c>
     </row>
     <row r="754" spans="1:6">
       <c r="A754" t="s">
-        <v>1454</v>
+        <v>2891</v>
       </c>
       <c r="B754" t="s">
-        <v>1454</v>
+        <v>2892</v>
       </c>
       <c r="C754" t="s">
-        <v>1455</v>
+        <v>2893</v>
       </c>
       <c r="D754" t="s">
-        <v>1455</v>
+        <v>2894</v>
       </c>
       <c r="E754" s="2" t="s">
-        <v>1456</v>
-[...1 lines deleted...]
-      <c r="F754" s="2"/>
+        <v>2895</v>
+      </c>
+      <c r="F754" s="2" t="s">
+        <v>2896</v>
+      </c>
     </row>
     <row r="755" spans="1:6">
       <c r="A755" t="s">
-        <v>1454</v>
+        <v>2891</v>
       </c>
       <c r="B755" t="s">
-        <v>1454</v>
+        <v>2892</v>
       </c>
       <c r="C755" t="s">
-        <v>783</v>
+        <v>1545</v>
       </c>
       <c r="D755" t="s">
-        <v>783</v>
+        <v>1546</v>
       </c>
       <c r="E755" s="2" t="s">
-        <v>1457</v>
-[...1 lines deleted...]
-      <c r="F755" s="2"/>
+        <v>2897</v>
+      </c>
+      <c r="F755" s="2" t="s">
+        <v>2898</v>
+      </c>
     </row>
     <row r="756" spans="1:6">
       <c r="A756" t="s">
-        <v>1454</v>
+        <v>2891</v>
       </c>
       <c r="B756" t="s">
-        <v>1454</v>
+        <v>2892</v>
       </c>
       <c r="C756" t="s">
-        <v>1458</v>
+        <v>2899</v>
       </c>
       <c r="D756" t="s">
-        <v>1458</v>
+        <v>2900</v>
       </c>
       <c r="E756" s="2" t="s">
-        <v>1459</v>
-[...1 lines deleted...]
-      <c r="F756" s="2"/>
+        <v>2901</v>
+      </c>
+      <c r="F756" s="2" t="s">
+        <v>2902</v>
+      </c>
     </row>
     <row r="757" spans="1:6">
       <c r="A757" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B757" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C757" t="s">
-        <v>1461</v>
+        <v>2905</v>
       </c>
       <c r="D757" t="s">
-        <v>1461</v>
+        <v>2906</v>
       </c>
       <c r="E757" s="2" t="s">
-        <v>1462</v>
-[...1 lines deleted...]
-      <c r="F757" s="2"/>
+        <v>2907</v>
+      </c>
+      <c r="F757" s="2" t="s">
+        <v>2908</v>
+      </c>
     </row>
     <row r="758" spans="1:6">
       <c r="A758" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B758" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C758" t="s">
-        <v>1463</v>
+        <v>2909</v>
       </c>
       <c r="D758" t="s">
-        <v>1463</v>
+        <v>2910</v>
       </c>
       <c r="E758" s="2" t="s">
-        <v>1464</v>
-[...1 lines deleted...]
-      <c r="F758" s="2"/>
+        <v>2911</v>
+      </c>
+      <c r="F758" s="2" t="s">
+        <v>2912</v>
+      </c>
     </row>
     <row r="759" spans="1:6">
       <c r="A759" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B759" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C759" t="s">
-        <v>1465</v>
+        <v>2913</v>
       </c>
       <c r="D759" t="s">
-        <v>1465</v>
+        <v>2914</v>
       </c>
       <c r="E759" s="2" t="s">
-        <v>1466</v>
-[...1 lines deleted...]
-      <c r="F759" s="2"/>
+        <v>2915</v>
+      </c>
+      <c r="F759" s="2" t="s">
+        <v>2916</v>
+      </c>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B760" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C760" t="s">
-        <v>1467</v>
+        <v>2917</v>
       </c>
       <c r="D760" t="s">
-        <v>1467</v>
+        <v>2918</v>
       </c>
       <c r="E760" s="2" t="s">
-        <v>1468</v>
-[...1 lines deleted...]
-      <c r="F760" s="2"/>
+        <v>2919</v>
+      </c>
+      <c r="F760" s="2" t="s">
+        <v>2920</v>
+      </c>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B761" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C761" t="s">
-        <v>1469</v>
+        <v>2921</v>
       </c>
       <c r="D761" t="s">
-        <v>1469</v>
+        <v>2922</v>
       </c>
       <c r="E761" s="2" t="s">
-        <v>1470</v>
-[...1 lines deleted...]
-      <c r="F761" s="2"/>
+        <v>2923</v>
+      </c>
+      <c r="F761" s="2" t="s">
+        <v>2924</v>
+      </c>
     </row>
     <row r="762" spans="1:6">
       <c r="A762" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B762" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C762" t="s">
-        <v>1471</v>
+        <v>2925</v>
       </c>
       <c r="D762" t="s">
-        <v>1471</v>
+        <v>2926</v>
       </c>
       <c r="E762" s="2" t="s">
-        <v>1472</v>
-[...1 lines deleted...]
-      <c r="F762" s="2"/>
+        <v>2927</v>
+      </c>
+      <c r="F762" s="2" t="s">
+        <v>2928</v>
+      </c>
     </row>
     <row r="763" spans="1:6">
       <c r="A763" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B763" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C763" t="s">
-        <v>1473</v>
+        <v>2929</v>
       </c>
       <c r="D763" t="s">
-        <v>1473</v>
+        <v>2930</v>
       </c>
       <c r="E763" s="2" t="s">
-        <v>1474</v>
-[...1 lines deleted...]
-      <c r="F763" s="2"/>
+        <v>2931</v>
+      </c>
+      <c r="F763" s="2" t="s">
+        <v>2932</v>
+      </c>
     </row>
     <row r="764" spans="1:6">
       <c r="A764" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B764" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C764" t="s">
-        <v>1475</v>
+        <v>2933</v>
       </c>
       <c r="D764" t="s">
-        <v>1475</v>
+        <v>2934</v>
       </c>
       <c r="E764" s="2" t="s">
-        <v>1476</v>
-[...1 lines deleted...]
-      <c r="F764" s="2"/>
+        <v>2935</v>
+      </c>
+      <c r="F764" s="2" t="s">
+        <v>2936</v>
+      </c>
     </row>
     <row r="765" spans="1:6">
       <c r="A765" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B765" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C765" t="s">
-        <v>1477</v>
+        <v>2937</v>
       </c>
       <c r="D765" t="s">
-        <v>1477</v>
+        <v>2938</v>
       </c>
       <c r="E765" s="2" t="s">
-        <v>1478</v>
-[...1 lines deleted...]
-      <c r="F765" s="2"/>
+        <v>2939</v>
+      </c>
+      <c r="F765" s="2" t="s">
+        <v>2940</v>
+      </c>
     </row>
     <row r="766" spans="1:6">
       <c r="A766" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B766" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C766" t="s">
-        <v>1479</v>
+        <v>2941</v>
       </c>
       <c r="D766" t="s">
-        <v>1479</v>
+        <v>2942</v>
       </c>
       <c r="E766" s="2" t="s">
-        <v>1480</v>
-[...1 lines deleted...]
-      <c r="F766" s="2"/>
+        <v>2943</v>
+      </c>
+      <c r="F766" s="2" t="s">
+        <v>2944</v>
+      </c>
     </row>
     <row r="767" spans="1:6">
       <c r="A767" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B767" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C767" t="s">
-        <v>225</v>
+        <v>441</v>
       </c>
       <c r="D767" t="s">
-        <v>225</v>
+        <v>442</v>
       </c>
       <c r="E767" s="2" t="s">
-        <v>1481</v>
-[...1 lines deleted...]
-      <c r="F767" s="2"/>
+        <v>2945</v>
+      </c>
+      <c r="F767" s="2" t="s">
+        <v>2946</v>
+      </c>
     </row>
     <row r="768" spans="1:6">
       <c r="A768" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B768" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C768" t="s">
-        <v>1482</v>
+        <v>2947</v>
       </c>
       <c r="D768" t="s">
-        <v>1482</v>
+        <v>2922</v>
       </c>
       <c r="E768" s="2" t="s">
-        <v>1483</v>
-[...1 lines deleted...]
-      <c r="F768" s="2"/>
+        <v>2948</v>
+      </c>
+      <c r="F768" s="2" t="s">
+        <v>2949</v>
+      </c>
     </row>
     <row r="769" spans="1:6">
       <c r="A769" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B769" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C769" t="s">
-        <v>1484</v>
+        <v>2950</v>
       </c>
       <c r="D769" t="s">
-        <v>1484</v>
+        <v>2951</v>
       </c>
       <c r="E769" s="2" t="s">
-        <v>1485</v>
-[...1 lines deleted...]
-      <c r="F769" s="2"/>
+        <v>2952</v>
+      </c>
+      <c r="F769" s="2" t="s">
+        <v>2953</v>
+      </c>
     </row>
     <row r="770" spans="1:6">
       <c r="A770" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B770" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C770" t="s">
-        <v>1486</v>
+        <v>2954</v>
       </c>
       <c r="D770" t="s">
-        <v>1486</v>
+        <v>2955</v>
       </c>
       <c r="E770" s="2" t="s">
-        <v>1487</v>
-[...1 lines deleted...]
-      <c r="F770" s="2"/>
+        <v>2956</v>
+      </c>
+      <c r="F770" s="2" t="s">
+        <v>2957</v>
+      </c>
     </row>
     <row r="771" spans="1:6">
       <c r="A771" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B771" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C771" t="s">
-        <v>1488</v>
+        <v>2958</v>
       </c>
       <c r="D771" t="s">
-        <v>1488</v>
+        <v>2959</v>
       </c>
       <c r="E771" s="2" t="s">
-        <v>1489</v>
-[...1 lines deleted...]
-      <c r="F771" s="2"/>
+        <v>2960</v>
+      </c>
+      <c r="F771" s="2" t="s">
+        <v>2961</v>
+      </c>
     </row>
     <row r="772" spans="1:6">
       <c r="A772" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B772" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C772" t="s">
-        <v>1490</v>
+        <v>2962</v>
       </c>
       <c r="D772" t="s">
-        <v>1490</v>
+        <v>2963</v>
       </c>
       <c r="E772" s="2" t="s">
-        <v>1491</v>
-[...1 lines deleted...]
-      <c r="F772" s="2"/>
+        <v>2964</v>
+      </c>
+      <c r="F772" s="2" t="s">
+        <v>2965</v>
+      </c>
     </row>
     <row r="773" spans="1:6">
       <c r="A773" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B773" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C773" t="s">
-        <v>1492</v>
+        <v>2966</v>
       </c>
       <c r="D773" t="s">
-        <v>1492</v>
+        <v>2967</v>
       </c>
       <c r="E773" s="2" t="s">
-        <v>1493</v>
-[...1 lines deleted...]
-      <c r="F773" s="2"/>
+        <v>2968</v>
+      </c>
+      <c r="F773" s="2" t="s">
+        <v>2969</v>
+      </c>
     </row>
     <row r="774" spans="1:6">
       <c r="A774" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B774" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C774" t="s">
-        <v>1494</v>
+        <v>2970</v>
       </c>
       <c r="D774" t="s">
-        <v>1494</v>
+        <v>2971</v>
       </c>
       <c r="E774" s="2" t="s">
-        <v>1495</v>
-[...1 lines deleted...]
-      <c r="F774" s="2"/>
+        <v>2972</v>
+      </c>
+      <c r="F774" s="2" t="s">
+        <v>2973</v>
+      </c>
     </row>
     <row r="775" spans="1:6">
       <c r="A775" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B775" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C775" t="s">
-        <v>1496</v>
+        <v>2974</v>
       </c>
       <c r="D775" t="s">
-        <v>1496</v>
+        <v>2975</v>
       </c>
       <c r="E775" s="2" t="s">
-        <v>1497</v>
-[...1 lines deleted...]
-      <c r="F775" s="2"/>
+        <v>2976</v>
+      </c>
+      <c r="F775" s="2" t="s">
+        <v>2977</v>
+      </c>
     </row>
     <row r="776" spans="1:6">
       <c r="A776" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B776" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C776" t="s">
-        <v>1498</v>
+        <v>2978</v>
       </c>
       <c r="D776" t="s">
-        <v>1498</v>
+        <v>2979</v>
       </c>
       <c r="E776" s="2" t="s">
-        <v>1499</v>
-[...1 lines deleted...]
-      <c r="F776" s="2"/>
+        <v>2980</v>
+      </c>
+      <c r="F776" s="2" t="s">
+        <v>2981</v>
+      </c>
     </row>
     <row r="777" spans="1:6">
       <c r="A777" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B777" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C777" t="s">
-        <v>1500</v>
+        <v>2982</v>
       </c>
       <c r="D777" t="s">
-        <v>1500</v>
+        <v>2983</v>
       </c>
       <c r="E777" s="2" t="s">
-        <v>1501</v>
-[...1 lines deleted...]
-      <c r="F777" s="2"/>
+        <v>2984</v>
+      </c>
+      <c r="F777" s="2" t="s">
+        <v>2985</v>
+      </c>
     </row>
     <row r="778" spans="1:6">
       <c r="A778" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B778" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C778" t="s">
-        <v>1502</v>
+        <v>2986</v>
       </c>
       <c r="D778" t="s">
-        <v>1502</v>
+        <v>2987</v>
       </c>
       <c r="E778" s="2" t="s">
-        <v>1503</v>
-[...1 lines deleted...]
-      <c r="F778" s="2"/>
+        <v>2988</v>
+      </c>
+      <c r="F778" s="2" t="s">
+        <v>2989</v>
+      </c>
     </row>
     <row r="779" spans="1:6">
       <c r="A779" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B779" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C779" t="s">
-        <v>1319</v>
+        <v>2626</v>
       </c>
       <c r="D779" t="s">
-        <v>1319</v>
+        <v>2627</v>
       </c>
       <c r="E779" s="2" t="s">
-        <v>1504</v>
-[...1 lines deleted...]
-      <c r="F779" s="2"/>
+        <v>2990</v>
+      </c>
+      <c r="F779" s="2" t="s">
+        <v>2991</v>
+      </c>
     </row>
     <row r="780" spans="1:6">
       <c r="A780" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B780" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C780" t="s">
-        <v>1505</v>
+        <v>2992</v>
       </c>
       <c r="D780" t="s">
-        <v>1505</v>
+        <v>2993</v>
       </c>
       <c r="E780" s="2" t="s">
-        <v>1506</v>
-[...1 lines deleted...]
-      <c r="F780" s="2"/>
+        <v>2994</v>
+      </c>
+      <c r="F780" s="2" t="s">
+        <v>2995</v>
+      </c>
     </row>
     <row r="781" spans="1:6">
       <c r="A781" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B781" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C781" t="s">
-        <v>337</v>
+        <v>662</v>
       </c>
       <c r="D781" t="s">
-        <v>337</v>
+        <v>663</v>
       </c>
       <c r="E781" s="2" t="s">
-        <v>1507</v>
-[...1 lines deleted...]
-      <c r="F781" s="2"/>
+        <v>2996</v>
+      </c>
+      <c r="F781" s="2" t="s">
+        <v>2997</v>
+      </c>
     </row>
     <row r="782" spans="1:6">
       <c r="A782" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B782" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C782" t="s">
-        <v>901</v>
+        <v>1780</v>
       </c>
       <c r="D782" t="s">
-        <v>901</v>
+        <v>1781</v>
       </c>
       <c r="E782" s="2" t="s">
-        <v>1508</v>
-[...1 lines deleted...]
-      <c r="F782" s="2"/>
+        <v>2998</v>
+      </c>
+      <c r="F782" s="2" t="s">
+        <v>2999</v>
+      </c>
     </row>
     <row r="783" spans="1:6">
       <c r="A783" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B783" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C783" t="s">
-        <v>1509</v>
+        <v>3000</v>
       </c>
       <c r="D783" t="s">
-        <v>1509</v>
+        <v>3001</v>
       </c>
       <c r="E783" s="2" t="s">
-        <v>1510</v>
-[...1 lines deleted...]
-      <c r="F783" s="2"/>
+        <v>3002</v>
+      </c>
+      <c r="F783" s="2" t="s">
+        <v>3003</v>
+      </c>
     </row>
     <row r="784" spans="1:6">
       <c r="A784" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B784" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C784" t="s">
-        <v>1511</v>
+        <v>3004</v>
       </c>
       <c r="D784" t="s">
-        <v>1511</v>
+        <v>3005</v>
       </c>
       <c r="E784" s="2" t="s">
-        <v>1512</v>
-[...1 lines deleted...]
-      <c r="F784" s="2"/>
+        <v>3006</v>
+      </c>
+      <c r="F784" s="2" t="s">
+        <v>3007</v>
+      </c>
     </row>
     <row r="785" spans="1:6">
       <c r="A785" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B785" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C785" t="s">
-        <v>915</v>
+        <v>1809</v>
       </c>
       <c r="D785" t="s">
-        <v>915</v>
+        <v>1810</v>
       </c>
       <c r="E785" s="2" t="s">
-        <v>1513</v>
-[...1 lines deleted...]
-      <c r="F785" s="2"/>
+        <v>3008</v>
+      </c>
+      <c r="F785" s="2" t="s">
+        <v>3009</v>
+      </c>
     </row>
     <row r="786" spans="1:6">
       <c r="A786" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B786" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C786" t="s">
-        <v>1514</v>
+        <v>3010</v>
       </c>
       <c r="D786" t="s">
-        <v>1514</v>
+        <v>3010</v>
       </c>
       <c r="E786" s="2" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="F786" s="2"/>
+        <v>3011</v>
+      </c>
+      <c r="F786" s="2" t="s">
+        <v>3012</v>
+      </c>
     </row>
     <row r="787" spans="1:6">
       <c r="A787" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B787" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C787" t="s">
-        <v>1516</v>
+        <v>3013</v>
       </c>
       <c r="D787" t="s">
-        <v>1516</v>
+        <v>3014</v>
       </c>
       <c r="E787" s="2" t="s">
-        <v>1517</v>
-[...1 lines deleted...]
-      <c r="F787" s="2"/>
+        <v>3015</v>
+      </c>
+      <c r="F787" s="2" t="s">
+        <v>3016</v>
+      </c>
     </row>
     <row r="788" spans="1:6">
       <c r="A788" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B788" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C788" t="s">
-        <v>1518</v>
+        <v>3017</v>
       </c>
       <c r="D788" t="s">
-        <v>1518</v>
+        <v>3018</v>
       </c>
       <c r="E788" s="2" t="s">
-        <v>1519</v>
-[...1 lines deleted...]
-      <c r="F788" s="2"/>
+        <v>3019</v>
+      </c>
+      <c r="F788" s="2" t="s">
+        <v>3020</v>
+      </c>
     </row>
     <row r="789" spans="1:6">
       <c r="A789" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B789" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C789" t="s">
-        <v>1520</v>
+        <v>3021</v>
       </c>
       <c r="D789" t="s">
-        <v>1520</v>
+        <v>3022</v>
       </c>
       <c r="E789" s="2" t="s">
-        <v>1521</v>
-[...1 lines deleted...]
-      <c r="F789" s="2"/>
+        <v>3023</v>
+      </c>
+      <c r="F789" s="2" t="s">
+        <v>3024</v>
+      </c>
     </row>
     <row r="790" spans="1:6">
       <c r="A790" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B790" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C790" t="s">
-        <v>1522</v>
+        <v>3025</v>
       </c>
       <c r="D790" t="s">
-        <v>1522</v>
+        <v>3026</v>
       </c>
       <c r="E790" s="2" t="s">
-        <v>1523</v>
-[...1 lines deleted...]
-      <c r="F790" s="2"/>
+        <v>3027</v>
+      </c>
+      <c r="F790" s="2" t="s">
+        <v>3028</v>
+      </c>
     </row>
     <row r="791" spans="1:6">
       <c r="A791" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B791" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C791" t="s">
-        <v>1524</v>
+        <v>3029</v>
       </c>
       <c r="D791" t="s">
-        <v>1524</v>
+        <v>3030</v>
       </c>
       <c r="E791" s="2" t="s">
-        <v>1525</v>
-[...1 lines deleted...]
-      <c r="F791" s="2"/>
+        <v>3031</v>
+      </c>
+      <c r="F791" s="2" t="s">
+        <v>3032</v>
+      </c>
     </row>
     <row r="792" spans="1:6">
       <c r="A792" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B792" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C792" t="s">
-        <v>1526</v>
+        <v>3033</v>
       </c>
       <c r="D792" t="s">
-        <v>1526</v>
+        <v>3034</v>
       </c>
       <c r="E792" s="2" t="s">
-        <v>1527</v>
-[...1 lines deleted...]
-      <c r="F792" s="2"/>
+        <v>3035</v>
+      </c>
+      <c r="F792" s="2" t="s">
+        <v>3036</v>
+      </c>
     </row>
     <row r="793" spans="1:6">
       <c r="A793" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B793" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C793" t="s">
-        <v>1528</v>
+        <v>3037</v>
       </c>
       <c r="D793" t="s">
-        <v>1528</v>
+        <v>3038</v>
       </c>
       <c r="E793" s="2" t="s">
-        <v>1529</v>
-[...1 lines deleted...]
-      <c r="F793" s="2"/>
+        <v>3039</v>
+      </c>
+      <c r="F793" s="2" t="s">
+        <v>3040</v>
+      </c>
     </row>
     <row r="794" spans="1:6">
       <c r="A794" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B794" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C794" t="s">
-        <v>1530</v>
+        <v>3041</v>
       </c>
       <c r="D794" t="s">
-        <v>1530</v>
+        <v>3042</v>
       </c>
       <c r="E794" s="2" t="s">
-        <v>1531</v>
-[...1 lines deleted...]
-      <c r="F794" s="2"/>
+        <v>3043</v>
+      </c>
+      <c r="F794" s="2" t="s">
+        <v>3044</v>
+      </c>
     </row>
     <row r="795" spans="1:6">
       <c r="A795" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B795" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C795" t="s">
-        <v>1532</v>
+        <v>3045</v>
       </c>
       <c r="D795" t="s">
-        <v>1532</v>
+        <v>3046</v>
       </c>
       <c r="E795" s="2" t="s">
-        <v>1533</v>
-[...1 lines deleted...]
-      <c r="F795" s="2"/>
+        <v>3047</v>
+      </c>
+      <c r="F795" s="2" t="s">
+        <v>3048</v>
+      </c>
     </row>
     <row r="796" spans="1:6">
       <c r="A796" t="s">
-        <v>1460</v>
+        <v>2903</v>
       </c>
       <c r="B796" t="s">
-        <v>1460</v>
+        <v>2904</v>
       </c>
       <c r="C796" t="s">
-        <v>1534</v>
+        <v>3049</v>
       </c>
       <c r="D796" t="s">
-        <v>1534</v>
+        <v>3050</v>
       </c>
       <c r="E796" s="2" t="s">
-        <v>1535</v>
-[...1 lines deleted...]
-      <c r="F796" s="2"/>
+        <v>3051</v>
+      </c>
+      <c r="F796" s="2" t="s">
+        <v>3052</v>
+      </c>
     </row>
     <row r="797" spans="1:6">
       <c r="A797" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B797" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C797" t="s">
-        <v>1537</v>
+        <v>3055</v>
       </c>
       <c r="D797" t="s">
-        <v>1537</v>
+        <v>3056</v>
       </c>
       <c r="E797" s="2" t="s">
-        <v>1538</v>
-[...1 lines deleted...]
-      <c r="F797" s="2"/>
+        <v>3057</v>
+      </c>
+      <c r="F797" s="2" t="s">
+        <v>3058</v>
+      </c>
     </row>
     <row r="798" spans="1:6">
       <c r="A798" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B798" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C798" t="s">
-        <v>1539</v>
+        <v>3059</v>
       </c>
       <c r="D798" t="s">
-        <v>1539</v>
+        <v>3060</v>
       </c>
       <c r="E798" s="2" t="s">
-        <v>1540</v>
-[...1 lines deleted...]
-      <c r="F798" s="2"/>
+        <v>3061</v>
+      </c>
+      <c r="F798" s="2" t="s">
+        <v>3062</v>
+      </c>
     </row>
     <row r="799" spans="1:6">
       <c r="A799" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B799" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C799" t="s">
-        <v>1541</v>
+        <v>3063</v>
       </c>
       <c r="D799" t="s">
-        <v>1541</v>
+        <v>3064</v>
       </c>
       <c r="E799" s="2" t="s">
-        <v>1542</v>
-[...1 lines deleted...]
-      <c r="F799" s="2"/>
+        <v>3065</v>
+      </c>
+      <c r="F799" s="2" t="s">
+        <v>3066</v>
+      </c>
     </row>
     <row r="800" spans="1:6">
       <c r="A800" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B800" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C800" t="s">
-        <v>1543</v>
+        <v>3067</v>
       </c>
       <c r="D800" t="s">
-        <v>1543</v>
+        <v>3064</v>
       </c>
       <c r="E800" s="2" t="s">
-        <v>1544</v>
-[...1 lines deleted...]
-      <c r="F800" s="2"/>
+        <v>3068</v>
+      </c>
+      <c r="F800" s="2" t="s">
+        <v>3069</v>
+      </c>
     </row>
     <row r="801" spans="1:6">
       <c r="A801" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B801" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C801" t="s">
-        <v>1545</v>
+        <v>3070</v>
       </c>
       <c r="D801" t="s">
-        <v>1545</v>
+        <v>3071</v>
       </c>
       <c r="E801" s="2" t="s">
-        <v>1546</v>
-[...1 lines deleted...]
-      <c r="F801" s="2"/>
+        <v>3072</v>
+      </c>
+      <c r="F801" s="2" t="s">
+        <v>3073</v>
+      </c>
     </row>
     <row r="802" spans="1:6">
       <c r="A802" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B802" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C802" t="s">
-        <v>1547</v>
+        <v>3074</v>
       </c>
       <c r="D802" t="s">
-        <v>1547</v>
+        <v>3075</v>
       </c>
       <c r="E802" s="2" t="s">
-        <v>1548</v>
-[...1 lines deleted...]
-      <c r="F802" s="2"/>
+        <v>3076</v>
+      </c>
+      <c r="F802" s="2" t="s">
+        <v>3077</v>
+      </c>
     </row>
     <row r="803" spans="1:6">
       <c r="A803" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B803" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C803" t="s">
-        <v>1549</v>
+        <v>3078</v>
       </c>
       <c r="D803" t="s">
-        <v>1549</v>
+        <v>3079</v>
       </c>
       <c r="E803" s="2" t="s">
-        <v>1550</v>
-[...1 lines deleted...]
-      <c r="F803" s="2"/>
+        <v>3080</v>
+      </c>
+      <c r="F803" s="2" t="s">
+        <v>3081</v>
+      </c>
     </row>
     <row r="804" spans="1:6">
       <c r="A804" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B804" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C804" t="s">
-        <v>1551</v>
+        <v>3082</v>
       </c>
       <c r="D804" t="s">
-        <v>1551</v>
+        <v>3083</v>
       </c>
       <c r="E804" s="2" t="s">
-        <v>1552</v>
-[...1 lines deleted...]
-      <c r="F804" s="2"/>
+        <v>3084</v>
+      </c>
+      <c r="F804" s="2" t="s">
+        <v>3085</v>
+      </c>
     </row>
     <row r="805" spans="1:6">
       <c r="A805" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B805" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C805" t="s">
-        <v>1553</v>
+        <v>3086</v>
       </c>
       <c r="D805" t="s">
-        <v>1553</v>
+        <v>3087</v>
       </c>
       <c r="E805" s="2" t="s">
-        <v>1554</v>
-[...1 lines deleted...]
-      <c r="F805" s="2"/>
+        <v>3088</v>
+      </c>
+      <c r="F805" s="2" t="s">
+        <v>3089</v>
+      </c>
     </row>
     <row r="806" spans="1:6">
       <c r="A806" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B806" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C806" t="s">
-        <v>1555</v>
+        <v>3090</v>
       </c>
       <c r="D806" t="s">
-        <v>1555</v>
+        <v>3091</v>
       </c>
       <c r="E806" s="2" t="s">
-        <v>1556</v>
-[...1 lines deleted...]
-      <c r="F806" s="2"/>
+        <v>3092</v>
+      </c>
+      <c r="F806" s="2" t="s">
+        <v>3093</v>
+      </c>
     </row>
     <row r="807" spans="1:6">
       <c r="A807" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B807" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C807" t="s">
-        <v>1557</v>
+        <v>3094</v>
       </c>
       <c r="D807" t="s">
-        <v>1557</v>
+        <v>3095</v>
       </c>
       <c r="E807" s="2" t="s">
-        <v>1558</v>
-[...1 lines deleted...]
-      <c r="F807" s="2"/>
+        <v>3096</v>
+      </c>
+      <c r="F807" s="2" t="s">
+        <v>3097</v>
+      </c>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" t="s">
-        <v>1536</v>
+        <v>3053</v>
       </c>
       <c r="B808" t="s">
-        <v>1536</v>
+        <v>3054</v>
       </c>
       <c r="C808" t="s">
-        <v>1559</v>
+        <v>3098</v>
       </c>
       <c r="D808" t="s">
-        <v>1559</v>
+        <v>3099</v>
       </c>
       <c r="E808" s="2" t="s">
-        <v>1560</v>
-[...1 lines deleted...]
-      <c r="F808" s="2"/>
+        <v>3100</v>
+      </c>
+      <c r="F808" s="2" t="s">
+        <v>3101</v>
+      </c>
     </row>
     <row r="809" spans="1:6">
       <c r="A809" t="s">
-        <v>1561</v>
+        <v>3102</v>
       </c>
       <c r="B809" t="s">
-        <v>1561</v>
+        <v>3103</v>
       </c>
       <c r="C809" t="s">
-        <v>1562</v>
+        <v>3104</v>
       </c>
       <c r="D809" t="s">
-        <v>1562</v>
+        <v>3105</v>
       </c>
       <c r="E809" s="2" t="s">
-        <v>1563</v>
-[...1 lines deleted...]
-      <c r="F809" s="2"/>
+        <v>3106</v>
+      </c>
+      <c r="F809" s="2" t="s">
+        <v>3107</v>
+      </c>
     </row>
     <row r="810" spans="1:6">
       <c r="A810" t="s">
-        <v>1561</v>
+        <v>3102</v>
       </c>
       <c r="B810" t="s">
-        <v>1561</v>
+        <v>3103</v>
       </c>
       <c r="C810" t="s">
-        <v>173</v>
+        <v>337</v>
       </c>
       <c r="D810" t="s">
-        <v>173</v>
+        <v>338</v>
       </c>
       <c r="E810" s="2" t="s">
-        <v>1564</v>
-[...1 lines deleted...]
-      <c r="F810" s="2"/>
+        <v>3108</v>
+      </c>
+      <c r="F810" s="2" t="s">
+        <v>3109</v>
+      </c>
     </row>
     <row r="811" spans="1:6">
       <c r="A811" t="s">
-        <v>1561</v>
+        <v>3102</v>
       </c>
       <c r="B811" t="s">
-        <v>1561</v>
+        <v>3103</v>
       </c>
       <c r="C811" t="s">
-        <v>1565</v>
+        <v>3110</v>
       </c>
       <c r="D811" t="s">
-        <v>1565</v>
+        <v>3111</v>
       </c>
       <c r="E811" s="2" t="s">
-        <v>1566</v>
-[...1 lines deleted...]
-      <c r="F811" s="2"/>
+        <v>3112</v>
+      </c>
+      <c r="F811" s="2" t="s">
+        <v>3113</v>
+      </c>
     </row>
     <row r="812" spans="1:6">
       <c r="A812" t="s">
-        <v>1561</v>
+        <v>3102</v>
       </c>
       <c r="B812" t="s">
-        <v>1561</v>
+        <v>3103</v>
       </c>
       <c r="C812" t="s">
-        <v>1567</v>
+        <v>3114</v>
       </c>
       <c r="D812" t="s">
-        <v>1567</v>
+        <v>3056</v>
       </c>
       <c r="E812" s="2" t="s">
-        <v>1568</v>
-[...1 lines deleted...]
-      <c r="F812" s="2"/>
+        <v>3115</v>
+      </c>
+      <c r="F812" s="2" t="s">
+        <v>3116</v>
+      </c>
     </row>
     <row r="813" spans="1:6">
       <c r="A813" t="s">
-        <v>1561</v>
+        <v>3102</v>
       </c>
       <c r="B813" t="s">
-        <v>1561</v>
+        <v>3103</v>
       </c>
       <c r="C813" t="s">
-        <v>1569</v>
+        <v>3117</v>
       </c>
       <c r="D813" t="s">
-        <v>1569</v>
+        <v>3118</v>
       </c>
       <c r="E813" s="2" t="s">
-        <v>1570</v>
-[...1 lines deleted...]
-      <c r="F813" s="2"/>
+        <v>3119</v>
+      </c>
+      <c r="F813" s="2" t="s">
+        <v>3120</v>
+      </c>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" t="s">
-        <v>1561</v>
+        <v>3102</v>
       </c>
       <c r="B814" t="s">
-        <v>1561</v>
+        <v>3103</v>
       </c>
       <c r="C814" t="s">
-        <v>1571</v>
+        <v>3121</v>
       </c>
       <c r="D814" t="s">
-        <v>1571</v>
+        <v>3122</v>
       </c>
       <c r="E814" s="2" t="s">
-        <v>1572</v>
-[...1 lines deleted...]
-      <c r="F814" s="2"/>
+        <v>3123</v>
+      </c>
+      <c r="F814" s="2" t="s">
+        <v>3124</v>
+      </c>
     </row>
     <row r="815" spans="1:6">
       <c r="A815" t="s">
-        <v>1561</v>
+        <v>3102</v>
       </c>
       <c r="B815" t="s">
-        <v>1561</v>
+        <v>3103</v>
       </c>
       <c r="C815" t="s">
-        <v>1573</v>
+        <v>3125</v>
       </c>
       <c r="D815" t="s">
-        <v>1573</v>
+        <v>3126</v>
       </c>
       <c r="E815" s="2" t="s">
-        <v>1574</v>
-[...1 lines deleted...]
-      <c r="F815" s="2"/>
+        <v>3127</v>
+      </c>
+      <c r="F815" s="2" t="s">
+        <v>3128</v>
+      </c>
     </row>
     <row r="816" spans="1:6">
       <c r="A816" t="s">
-        <v>1561</v>
+        <v>3102</v>
       </c>
       <c r="B816" t="s">
-        <v>1561</v>
+        <v>3103</v>
       </c>
       <c r="C816" t="s">
-        <v>1575</v>
+        <v>3129</v>
       </c>
       <c r="D816" t="s">
-        <v>1575</v>
+        <v>3130</v>
       </c>
       <c r="E816" s="2" t="s">
-        <v>1576</v>
-[...1 lines deleted...]
-      <c r="F816" s="2"/>
+        <v>3131</v>
+      </c>
+      <c r="F816" s="2" t="s">
+        <v>3132</v>
+      </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup paperSize="1" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</oddFooter>
     <evenHeader/>
     <evenFooter>&amp;R&amp;13&amp;K6E6E6E &amp;F &amp;D &amp;T</evenFooter>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>